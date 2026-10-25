--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K435"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 03:02:07</t>
+          <t>Exported on: 2026-10-25 19:29:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2019,51 +2019,51 @@
       <c r="J47" s="3" t="n">
         <v>42832</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>44073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012034335792 — kapil dhara sah khet talab nirman kary mandwi tiwari ke bhumi me</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>18036</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>42851</v>
@@ -8752,73 +8752,73 @@
       <c r="J186" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035214667 — फलोद्यान निर्माण कार्य शांती पटेल</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>130537</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>42853</v>
+        <v>58453</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45527</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -8987,51 +8987,51 @@
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035490475 — Khet talab nirman karya Tejpratap Mishra ke bhumi me</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45761</v>
@@ -9277,286 +9277,286 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035571916 — Dugwell Recharge Shiv Prasad Tiwari ke koop ke pass</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035571918 — Dugwell Recharge Mathura  Prasad Tiwari ke koop ke pass</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035571919 — Dugwell Recharge Mathura  Prasad Tiwari ke koop ke pass</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035571920 — Dugwell Recharge Vinayak  Prasad Tiwari ke koop ke pass</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035571923 — Dugwell Recharge Santosh Tiwari / Rajdhar  ke koop ke pass</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/22012035571926 — Dugwell Recharge Babulal Tiwari ke koop ke pass</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45748</v>
@@ -13918,51 +13918,51 @@
       <c r="J292" s="3" t="n">
         <v>44615</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/IAY/3585076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5372779</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>11932</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>44606</v>
@@ -14553,51 +14553,51 @@
       <c r="J305" s="3" t="n">
         <v>44659</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/IAY/3649976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5067716</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>3141.6</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>44881</v>
@@ -14649,51 +14649,51 @@
       <c r="J307" s="3" t="n">
         <v>44698</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/IAY/38528 — Construction of IAY House -IAY REG. NO. MP-13-007-021-003/33262185</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>42327</v>
@@ -15186,51 +15186,51 @@
       <c r="J318" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>43029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/IAY/5844090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127261034</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45754</v>
@@ -15674,98 +15674,98 @@
       <c r="J328" s="3" t="n">
         <v>42971</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/IAY/89024 — Construction of IAY House -IAY REG. NO. MP-13-007-021-001/42138031</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>42312</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1713007021/IF/IAY/89025 — Construction of IAY House -IAY REG. NO. MP-13-007-021-003/33178557</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>42312</v>
@@ -17173,51 +17173,51 @@
       <c r="J359" s="3" t="n">
         <v>44120</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>44860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1713007021/RC/22012034676361 — pcc rod nirman kary</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45318</v>