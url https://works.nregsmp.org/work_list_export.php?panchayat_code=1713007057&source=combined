--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K572"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 04:30:13</t>
+          <t>Exported on: 2026-10-24 22:41:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5048,51 +5048,51 @@
       <c r="J110" s="3" t="n">
         <v>44357</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>44698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012034760341 — Pashu sed nirmanya  karya sushama sahu w/o sudhakar sahu ke bhumi me</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>102033.26</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>33274</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44383</v>
@@ -6471,76 +6471,76 @@
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035626364 — Ek Bagiya ma ke Naam Phoolvati Yogi 170016127315</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>197755.7</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>77468.05</v>
+        <v>95408.05</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035628883 — Ek Bagiya ma ke Naam Shashikala Sharma 170024192430</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>197284.16</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>28861</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45945</v>
@@ -6565,123 +6565,123 @@
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035628890 — Ek Bagiya ma ke Naam Shayamvati Sharma 170024192448</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>198493.19</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>39000</v>
+        <v>149509.3</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035629483 — Ek Bagiya ma ke Naam Sangeeta Sahu 170020754200</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>198493.19</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>114211.85</v>
+        <v>130071.85</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035630136 — Ek Bagiya ma ke Naam Belakali Chaturvedi 170020584600</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>195742.82</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>34321</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45945</v>
@@ -6800,51 +6800,51 @@
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035636187 — Ek Bagiya ma ke Naam Shamvati Soni 170020584323</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>110779.85</v>
+        <v>121439.85</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -15496,78 +15496,80 @@
       <c r="J324" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/IAY/5285998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148850249</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45770</v>
       </c>
-      <c r="K325" s="3"/>
+      <c r="K325" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15592,78 +15594,80 @@
       <c r="J326" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>45935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/IAY/5326547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148848152</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45770</v>
       </c>
-      <c r="K327" s="3"/>
+      <c r="K327" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>