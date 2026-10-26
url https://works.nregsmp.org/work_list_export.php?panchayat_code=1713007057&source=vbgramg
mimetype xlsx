--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 16:06:50</t>
+          <t>Exported on: 2026-10-26 21:07:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012034760341 — Pashu sed nirmanya  karya sushama sahu w/o sudhakar sahu ke bhumi me</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>102033.26</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44383</v>
@@ -577,76 +577,76 @@
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035626364 — Ek Bagiya ma ke Naam Phoolvati Yogi 170016127315</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>197755.7</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>17940</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035628883 — Ek Bagiya ma ke Naam Shashikala Sharma 170024192430</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>197284.16</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45945</v>
@@ -671,123 +671,123 @@
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035628890 — Ek Bagiya ma ke Naam Shayamvati Sharma 170024192448</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>198493.19</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>110509.3</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035629483 — Ek Bagiya ma ke Naam Sangeeta Sahu 170020754200</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>198493.19</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>15860</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035630136 — Ek Bagiya ma ke Naam Belakali Chaturvedi 170020584600</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>195742.82</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45945</v>
@@ -859,150 +859,154 @@
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/22012035636187 — Ek Bagiya ma ke Naam Shamvati Soni 170020584323</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>10660</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/IAY/5285998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148850249</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45770</v>
       </c>
-      <c r="K25" s="3"/>
+      <c r="K25" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>REWA / NAIGARHI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1713007057/IF/IAY/5326547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148848152</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45770</v>
       </c>
-      <c r="K26" s="3"/>
+      <c r="K26" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>