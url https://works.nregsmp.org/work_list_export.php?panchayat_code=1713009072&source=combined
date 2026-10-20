--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K737"/>
+  <dimension ref="A1:K771"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 06:42:13</t>
+          <t>Exported on: 2026-10-20 00:35:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1141,51 +1141,51 @@
       <c r="J29" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>45786</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1713009072/FP/22012034638514 — नाली स्टार्म वाटर ड्रेन निर्माण कार्य रामगोपाल पटेल के घर से लाल जी पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>571000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>554544.95</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45349</v>
@@ -1282,51 +1282,51 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1713009072/FP/22012034641901 — नाली  निर्माण कार्य श्री रामगोपाल पटेल के घर से रघुवंश पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>57251.75</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45723</v>
@@ -7281,73 +7281,73 @@
       <c r="J157" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/22012035222267 — खेत तालाब निर्माण कार्य बुद्द्सेन पटेल पिता रामसिया पटेल के निजी भूमि में</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>26730</v>
+        <v>176730</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -7375,73 +7375,73 @@
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/22012035222318 — खेत तालाब निर्माण कार्य मनोज कुमार पटेल पिता जयकरण पटेल के निजी भूमि में</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>26730</v>
+        <v>176730</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -7787,98 +7787,98 @@
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/22012035595394 — Ek Bagiya Maa Ke Naam Phoolwati Patel MP13009072001/368</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>142991.47</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>65234</v>
+        <v>67034</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/22012035595412 — Ek Bagiya Maa Ke Naam Lalita Devi Patel MP13009072001/279</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>143671.64</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>106785</v>
+        <v>138585</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7928,98 +7928,98 @@
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/22012035595415 — Ek Bagiya Maa Ke Naam Geeta Devi Patel MP13009072001/610</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>144743.42</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>39646</v>
+        <v>91846</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/22012035595416 — Ek Bagiya Maa Ke Naam Saroj Devi MP13009072001/426</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>143770.49</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>87929.7</v>
+        <v>121529.7</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -22251,51 +22251,51 @@
       <c r="J463" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>45773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/4882097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141359944</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45728</v>
@@ -22494,145 +22494,145 @@
       <c r="J468" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5247150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143078734</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5247724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141325886</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>15795</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5248699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578157</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46079</v>
@@ -22684,98 +22684,98 @@
       <c r="J472" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5251562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141360102</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>21663</v>
+        <v>23163</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5252286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141357580</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45832</v>
@@ -22827,286 +22827,286 @@
       <c r="J475" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5263556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141427796</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5272085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124791697</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>19020</v>
+        <v>23220</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5274412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141336129</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5280240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141426231</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5283171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141432126</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5285756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141428215</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45783</v>
@@ -23158,145 +23158,145 @@
       <c r="J482" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5293967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141336020</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5294232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141344716</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>19314</v>
+        <v>23214</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5300814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141335614</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45783</v>
@@ -23348,98 +23348,98 @@
       <c r="J486" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5303746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126031338</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5305334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141340782</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45872</v>
@@ -23589,51 +23589,51 @@
       <c r="J491" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5315309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141355045</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45783</v>
@@ -23685,98 +23685,98 @@
       <c r="J493" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5322053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141358595</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5326121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141364006</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45783</v>
@@ -23828,51 +23828,51 @@
       <c r="J496" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5331336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141420441</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45783</v>
@@ -24071,51 +24071,51 @@
       <c r="J501" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5340711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141336996</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45783</v>
@@ -24265,98 +24265,98 @@
       <c r="J505" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5528878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141351010</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5596767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141334948</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46057</v>
@@ -24457,51 +24457,51 @@
       <c r="J509" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5644353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141334328</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>46057</v>
@@ -24551,1042 +24551,1050 @@
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/5974735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141431185</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6047800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141365299</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6047890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141434364</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6047938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141577620</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>14118</v>
+        <v>22518</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6048090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144463198</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>7854</v>
+        <v>22554</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>46166</v>
       </c>
-      <c r="K516" s="3"/>
+      <c r="K516" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6048404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143732754</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6048406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143824563</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6048574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124178090</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>16182</v>
+        <v>23462</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46125</v>
       </c>
-      <c r="K519" s="3"/>
+      <c r="K519" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6048826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146090742</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>12858</v>
+        <v>23358</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141425279</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K521" s="3"/>
+      <c r="K521" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141425384</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>14664</v>
+        <v>23064</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578439</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>10464</v>
+        <v>23064</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578545</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>14118</v>
+        <v>22518</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578628</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>13050</v>
+        <v>23270</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124177403</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>16182</v>
+        <v>23182</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46125</v>
       </c>
-      <c r="K526" s="3"/>
+      <c r="K526" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141432370</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143823132</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>7854</v>
+        <v>22554</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141360930</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>7854</v>
+        <v>22554</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6049910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141361006</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>14118</v>
+        <v>22518</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6050198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141433515</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>14118</v>
+        <v>22518</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6050199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141433593</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>19262</v>
+        <v>23462</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46125</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6050264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141434463</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46127</v>
@@ -25638,9836 +25646,11434 @@
       <c r="J534" s="3" t="n">
         <v>43022</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141366203</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141424936</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141428138</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144463205</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141577735</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141577758</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578799</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141579455</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144463216</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1713009072/IF/IAY/6230962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143824460</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1713009072/IF/IAY/6338668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143824386</t>
+          <t>1713009072/IF/IAY/6259465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121693935</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1713009072/IF/IAY/6338780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578527</t>
+          <t>1713009072/IF/IAY/6272622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141362267</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>46216</v>
+        <v>46306</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1713009072/IF/IAY/6356940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141335350</t>
+          <t>1713009072/IF/IAY/6272776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141351430</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>46238</v>
+        <v>46308</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1713009072/IF/IAY/82849 — Construction of IAY House -IAY REG. NO. MP-13-009-072-001/18</t>
+          <t>1713009072/IF/IAY/6272777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141353492</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>13984</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42609</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1713009072/IF/IAY/82850 — Construction of IAY House -IAY REG. NO. MP-13-009-072-001/169</t>
+          <t>1713009072/IF/IAY/6272779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141367086</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>10374</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42609</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/1261 — खेल मैदान निर्माण प्राथमिक पाठशाला गोरगांव ts no 1261</t>
+          <t>1713009072/IF/IAY/6272796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141420129</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>436000</v>
+        <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>396547</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>40599</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034222566 — मेड बन्धान हित0 रामलाल</t>
+          <t>1713009072/IF/IAY/6273387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141428042</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42030</v>
+        <v>46308</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034234619 — खेत समतलीकरण नि0 सुमित्री पटेल / भीमसेन T.S.no-429</t>
+          <t>1713009072/IF/IAY/6273577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141577750</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>48000</v>
+        <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>36252</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42307</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034240025 — खेत मेड बंधान समतलीकरण कार्य हि० नीरज पटेल/गुलाब पटेल के खेत  में</t>
+          <t>1713009072/IF/IAY/6274476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143822728</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>42000</v>
+        <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>39960</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034240032 — खेत मेड बंधान समतलीकरण  कार्य हि० प्रेम कुमार /सुदामा पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6274477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143822791</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>44000</v>
+        <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>41996</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034240148 — खेत समतलीकरण कार्य गंगा  प्रसाद मिश्रा/सरजू प्रसाद मिश्रा के खेत में</t>
+          <t>1713009072/IF/IAY/6274478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143823065</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>43140</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034240151 — खेत समतलीकरण कार्य शारदा प्रसाद पटेल\ भूषण पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6275312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146154930</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>42930</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034240154 — खेत समतलीकरण कार्य हि0 राजरूप पटेल /मिम्मा पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6275389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146819640</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>35004</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034247091 — खेत समतलीकरण कार्य हि0 रामनाथ पटेल/शुभकरण पटेल के खेत मे</t>
+          <t>1713009072/IF/IAY/6275516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146161406</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>143000</v>
+        <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>118296</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034247093 — खेत समतलीकरण कार्य हि0 राजेन्‍द्र पटेल/प्रभुनाथ पटेल के खेत मे</t>
+          <t>1713009072/IF/IAY/6278569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149621273</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>39204</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034247095 — खेत समतलीकरण कार्य हि0 श्री निवास पटेल/गैवी प्रसाद पटेल के खेत मे</t>
+          <t>1713009072/IF/IAY/6280086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578425</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>106000</v>
+        <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>106860</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034250323 — खेत समतलीकरण कार्य हि० दीनबंधु पटेल/ लक्ष्मी नाथ  पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6280087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578559</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>37944</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42381</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034250325 — खेत समतलीकरण कार्य हि० तेजभान पटेल/जयकरण पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6280088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578652</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>106000</v>
+        <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>81360</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42381</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034260021 — भूमि शिल्प निर्माण कार्य</t>
+          <t>1713009072/IF/IAY/6280089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578782</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42474</v>
+        <v>46307</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034263398 — खेत समतलीकरण कार्य हि० कौसल पटेल बैजनाथ पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6280090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578965</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>47163</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42453</v>
-[...3 lines deleted...]
-      </c>
+        <v>46188</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034263432 — खेत समतलीकरण कार्य हि० कताहुर साकेत/छोटकू साकेत के खेत में</t>
+          <t>1713009072/IF/IAY/6280096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144463143</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>106000</v>
+        <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>59544</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42453</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034263457 — खेत समतलीकरण कार्य हि० सावित्री पटेल/कौशल पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6281407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143824727</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>37692</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42453</v>
-[...3 lines deleted...]
-      </c>
+        <v>46188</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034274198 — मेड बधान एव समतलीकरण हित0 लीलावती साहू/रामसजीवन T.S.no-308</t>
+          <t>1713009072/IF/IAY/6282222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141364520</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>78000</v>
+        <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>73146</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42523</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034274313 — खेत मेड बंधान व् समतलीकरण कार्य हि० काशी प्रसाद/लालमन के खेत में</t>
+          <t>1713009072/IF/IAY/6287481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127535042</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>78000</v>
+        <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>73728</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42524</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034274322 — खेत मेड बंधान व् समतलीकरण कार्य हि० सुशीला देवी/बुध्सेन पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6288966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146090667</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>133000</v>
+        <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>102538</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42525</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034274474 — खेत मेड बंधान व् समतलीकरण कार्य हि० बुध्सेन पटेल /रामसिया पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6288967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141360971</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>57000</v>
+        <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>74148</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42525</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034511672 — खेत समतली निर्माण कार्य जगदीश पटेल के खेत में</t>
+          <t>1713009072/IF/IAY/6295537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141354078</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>43954</v>
+        <v>46176</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034516113 — मेंड बंधान निर्माण कार्य हित0जगदीश प्रसाद पटेल के खेत में गोर गाव 164</t>
+          <t>1713009072/IF/IAY/6295703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127742303</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>21283.39</v>
+        <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>19608</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529902 — शोकपिट निर्माण स्कुल के सामने</t>
+          <t>1713009072/IF/IAY/6295707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146163469</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44107</v>
+        <v>46307</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529903 — शोकपिट निर्माण आंगनबाड़ी भवन के पास</t>
+          <t>1713009072/IF/IAY/6307698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141335082</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44107</v>
+        <v>46307</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529904 — शोकपिट निर्माण मुकुटधारी के घर के पास</t>
+          <t>1713009072/IF/IAY/6338668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143824386</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44107</v>
+        <v>46306</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529905 — शोकपिट निर्माण रामसजीवन कोल के घर सामने</t>
+          <t>1713009072/IF/IAY/6338780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141578527</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44107</v>
+        <v>46309</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529906 — शोकपिट निर्माण राजेश साकेत के घर के पास</t>
+          <t>1713009072/IF/IAY/6356940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141335350</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44107</v>
+        <v>46238</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529907 — शोकपिट निर्माण इश्व्रदीन साकेत के घर के पास</t>
+          <t>1713009072/IF/IAY/6378329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141422108</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44107</v>
+        <v>46307</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529908 — शोकपिट निर्माण रगनाथ साकेत  के घर के पास</t>
+          <t>1713009072/IF/IAY/6379042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124790919</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44107</v>
+        <v>46306</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529909 — शोकपिट निर्माण मेन चौराहा के पास</t>
+          <t>1713009072/IF/IAY/6384635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141363860</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>44107</v>
+        <v>46307</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529910 — शोकपिट निर्माण रामनिहोर के घर के पास</t>
+          <t>1713009072/IF/IAY/6384728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143824779</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44107</v>
+        <v>46238</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529911 — शोकपिट निर्माण रामसजीवन कोरी के घर के पास</t>
+          <t>1713009072/IF/IAY/82849 — Construction of IAY House -IAY REG. NO. MP-13-009-072-001/18</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>13984</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44107</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>42609</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>43235</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529912 — शोकपिट निर्माण मुद्रिका प्रसाद के घर के पास</t>
+          <t>1713009072/IF/IAY/82850 — Construction of IAY House -IAY REG. NO. MP-13-009-072-001/169</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>10374</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44107</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>42609</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>43536</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529913 — शोकपिट निर्माण रमेश साकेत घर के पास</t>
+          <t>1713009072/LD/1261 — खेल मैदान निर्माण प्राथमिक पाठशाला गोरगांव ts no 1261</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>436000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>396547</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44107</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>40599</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>41388</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529914 — शोकपिट निर्माण ब्रजेश पटेल के घर के पास</t>
+          <t>1713009072/LD/22012034222566 — मेड बन्धान हित0 रामलाल</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44107</v>
+        <v>42030</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034529915 — शोकपिट निर्माण बुद्धसेन पटेल के घर के पास</t>
+          <t>1713009072/LD/22012034234619 — खेत समतलीकरण नि0 सुमित्री पटेल / भीमसेन T.S.no-429</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>36252</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44107</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>42307</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>42475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535555 — रिचार्ज फ़िट निर्माण स्कुल के सामने</t>
+          <t>1713009072/LD/22012034240025 — खेत मेड बंधान समतलीकरण कार्य हि० नीरज पटेल/गुलाब पटेल के खेत  में</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>14283.77</v>
+        <v>42000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>12445.79</v>
+        <v>39960</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44270</v>
+        <v>42337</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>45278</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535556 — रिचार्ज फ़िट निर्माण आंगनबाड़ी भवन के पास</t>
+          <t>1713009072/LD/22012034240032 — खेत मेड बंधान समतलीकरण  कार्य हि० प्रेम कुमार /सुदामा पटेल के खेत में</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>41996</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44108</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>42337</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>42515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535557 — रिचार्ज फ़िट निर्माण मुकुटधारी के घर के पास</t>
+          <t>1713009072/LD/22012034240148 — खेत समतलीकरण कार्य गंगा  प्रसाद मिश्रा/सरजू प्रसाद मिश्रा के खेत में</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>14283.77</v>
+        <v>45000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>11996.65</v>
+        <v>43140</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44270</v>
+        <v>42337</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>45422</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535558 — रिचार्ज फ़िट निर्माण रामसजीवन कोल के घर सामने</t>
+          <t>1713009072/LD/22012034240151 — खेत समतलीकरण कार्य शारदा प्रसाद पटेल\ भूषण पटेल के खेत में</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>42930</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44108</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>42337</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>42515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535559 — रिचार्ज फ़िट निर्माण राजेश साकेत के घर के पास</t>
+          <t>1713009072/LD/22012034240154 — खेत समतलीकरण कार्य हि0 राजरूप पटेल /मिम्मा पटेल के खेत में</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>14283.77</v>
+        <v>37000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>11256.35</v>
+        <v>35004</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44270</v>
+        <v>42337</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>45275</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535560 — रिचार्ज फ़िट निर्माण इश्व्रदीन साकेत के घर के पास</t>
+          <t>1713009072/LD/22012034247091 — खेत समतलीकरण कार्य हि0 रामनाथ पटेल/शुभकरण पटेल के खेत मे</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>14283.77</v>
+        <v>143000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>10998.57</v>
+        <v>118296</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44270</v>
+        <v>42366</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>45275</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535561 — रिचार्ज फ़िट निर्माण रगनाथ साकेत के घर के पास</t>
+          <t>1713009072/LD/22012034247093 — खेत समतलीकरण कार्य हि0 राजेन्‍द्र पटेल/प्रभुनाथ पटेल के खेत मे</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>14283.77</v>
+        <v>45000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>9248</v>
+        <v>39204</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44270</v>
+        <v>42366</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>45422</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535562 — रिचार्ज फ़िट निर्माण रामसजीवन कोरी के घर के पास</t>
+          <t>1713009072/LD/22012034247095 — खेत समतलीकरण कार्य हि0 श्री निवास पटेल/गैवी प्रसाद पटेल के खेत मे</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>14283.77</v>
+        <v>106000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>11405.54</v>
+        <v>106860</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44270</v>
+        <v>42366</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>45275</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535563 — रिचार्ज फ़िट निर्माण मेन चौराहा के पास</t>
+          <t>1713009072/LD/22012034250323 — खेत समतलीकरण कार्य हि० दीनबंधु पटेल/ लक्ष्मी नाथ  पटेल के खेत में</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>14283.77</v>
+        <v>45000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>3582</v>
+        <v>37944</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44270</v>
+        <v>42381</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>45422</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535564 — रिचार्ज फ़िट निर्माण रामनिहोर के घर के पास</t>
+          <t>1713009072/LD/22012034250325 — खेत समतलीकरण कार्य हि० तेजभान पटेल/जयकरण पटेल के खेत में</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>14283.77</v>
+        <v>106000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>81360</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44108</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>42381</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>42515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535565 — रिचार्ज फ़िट निर्माण मुद्रिका प्रसाद के घर के पास</t>
+          <t>1713009072/LD/22012034260021 — भूमि शिल्प निर्माण कार्य</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>4650</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44270</v>
-[...3 lines deleted...]
-      </c>
+        <v>42474</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535566 — रिचार्ज फ़िट निर्माण रमेश साकेत घर के पास</t>
+          <t>1713009072/LD/22012034263398 — खेत समतलीकरण कार्य हि० कौसल पटेल बैजनाथ पटेल के खेत में</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>14283.77</v>
+        <v>45000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>47163</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44108</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>42453</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>42616</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535567 — रिचार्ज फ़िट निर्माण ब्रजेश पटेल के घर के पास</t>
+          <t>1713009072/LD/22012034263432 — खेत समतलीकरण कार्य हि० कताहुर साकेत/छोटकू साकेत के खेत में</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>106000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>59544</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44108</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>42453</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>42797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/22012034535568 — रिचार्ज फ़िट निर्माण बुद्धसेन पटेल के घर के पास</t>
+          <t>1713009072/LD/22012034263457 — खेत समतलीकरण कार्य हि० सावित्री पटेल/कौशल पटेल के खेत में</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>14283.77</v>
+        <v>45000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>37692</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44108</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>42453</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>42797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/3799395039 — मेंड बंधान निर्माण बुदधसेन पटेल Ts 158</t>
+          <t>1713009072/LD/22012034274198 — मेड बधान एव समतलीकरण हित0 लीलावती साहू/रामसजीवन T.S.no-308</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>48000</v>
+        <v>78000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>44676</v>
+        <v>73146</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41436</v>
+        <v>42523</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>41845</v>
+        <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/3799417122 — शान्‍ती धाम निर्माण रौरा तालाब के पास T.S.no-1020</t>
+          <t>1713009072/LD/22012034274313 — खेत मेड बंधान व् समतलीकरण कार्य हि० काशी प्रसाद/लालमन के खेत में</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>488000</v>
+        <v>78000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>363898</v>
+        <v>73728</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41638</v>
+        <v>42524</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>42617</v>
+        <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/3799433509 — मेड बधान हित0 तेजभान पटेल T.S.no-162</t>
+          <t>1713009072/LD/22012034274322 — खेत मेड बंधान व् समतलीकरण कार्य हि० सुशीला देवी/बुध्सेन पटेल के खेत में</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>36000</v>
+        <v>133000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>32904</v>
+        <v>102538</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41703</v>
+        <v>42525</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41953</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/3799433516 — मेड बधान हित0 सुनील कुमार पटेल T.S.no-159</t>
+          <t>1713009072/LD/22012034274474 — खेत मेड बंधान व् समतलीकरण कार्य हि० बुध्सेन पटेल /रामसिया पटेल के खेत में</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>39000</v>
+        <v>57000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>35102</v>
+        <v>74148</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41703</v>
+        <v>42525</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>41953</v>
+        <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1713009072/LD/3799433524 — मेड बधान हित0 सुरेन्‍द्र कुमार पटेल T.S.no-160</t>
+          <t>1713009072/LD/22012034511672 — खेत समतली निर्माण कार्य जगदीश पटेल के खेत में</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>34788</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>43954</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1713009072/PG/9425891295 — खेल मैदान निर्माण कार्य  मा0 शाला  गोरगाँव १६४</t>
+          <t>1713009072/LD/22012034516113 — मेंड बंधान निर्माण कार्य हित0जगदीश प्रसाद पटेल के खेत में गोर गाव 164</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>361000</v>
+        <v>21283.39</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>132402</v>
+        <v>19608</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42714</v>
+        <v>44180</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>43703</v>
+        <v>44341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/01 — पीसीसी रोड निर्माण मेन रोड से सुरेन्‍द्र पटेल तक गोरगांव 164</t>
+          <t>1713009072/LD/22012034529902 — शोकपिट निर्माण स्कुल के सामने</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>182300</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>39321</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/1132 — मिटटी मुरुम मार्ग निर्माण जगदीश पटेल  के घर से T S</t>
+          <t>1713009072/LD/22012034529903 — शोकपिट निर्माण आंगनबाड़ी भवन के पास</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>486000</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>354785</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41071</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/1133 — मिटटी एवं मुरूम मार्ग निर्माण गुढ मनगांवा रोड से ब</t>
+          <t>1713009072/LD/22012034529904 — शोकपिट निर्माण मुकुटधारी के घर के पास</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>474000</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>465290</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41173</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/2085 — पी.सी.सी. रोड निर्माण स्‍कूल पहुंच मार्ग से तेलियान वस्‍ती तक गोरगांव 164</t>
+          <t>1713009072/LD/22012034529905 — शोकपिट निर्माण रामसजीवन कोल के घर सामने</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>691246</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>40039</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034183432 — पीसीसी सह नाली निर्माण गोरगावं मेनरोड से बरहा टोला</t>
+          <t>1713009072/LD/22012034529906 — शोकपिट निर्माण राजेश साकेत के घर के पास</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>135052</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034209919 — Khet Sadak Nirman TS 1422 Sandeep Ke Bagicha Se</t>
+          <t>1713009072/LD/22012034529907 — शोकपिट निर्माण इश्व्रदीन साकेत के घर के पास</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1165000</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>1752</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034211899 — सुदूर ग्राम संपर्क/खेत सडक नि0 T.S.no-2829 जनिया स</t>
+          <t>1713009072/LD/22012034529908 — शोकपिट निर्माण रगनाथ साकेत  के घर के पास</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>420000</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034211904 — सुदूर ग्राम संपर्क/खेत सडक नि0 T.S.no-2830 रामगोपा</t>
+          <t>1713009072/LD/22012034529909 — शोकपिट निर्माण मेन चौराहा के पास</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>539000</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>83102.3</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034211909 — आ0सी0सी0रीड नि0T.S.no-2827 शिवकरण साकेत के घर से ब</t>
+          <t>1713009072/LD/22012034529910 — शोकपिट निर्माण रामनिहोर के घर के पास</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>70940.2</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034211913 — अंतरि0पी0सी0सी0 नि0 T.S.no-2828 शंकर पटेल के घर से</t>
+          <t>1713009072/LD/22012034529911 — शोकपिट निर्माण रामसजीवन कोरी के घर के पास</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>83372.7</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034263030 — Pcc Ashok ke ghar se ramsiya mishra</t>
+          <t>1713009072/LD/22012034529912 — शोकपिट निर्माण मुद्रिका प्रसाद के घर के पास</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42030</v>
+        <v>44107</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034288167 — खेत सडक नि0सीतापुर रोड से शांति धाम तक T.S.no-641</t>
+          <t>1713009072/LD/22012034529913 — शोकपिट निर्माण रमेश साकेत घर के पास</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>204000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>52728</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42313</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034324281 — सुदूर ग्राम सम्पर्क रोड नि0बरह्दी मेन रोड से मुडहान वस्ति तक T.S.no-1318</t>
+          <t>1713009072/LD/22012034529914 — शोकपिट निर्माण ब्रजेश पटेल के घर के पास</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>516000</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42770</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034350053 — सी सी रोड सीतापुर मेन रोड से रघुवंश पटेल के घर की ओर</t>
+          <t>1713009072/LD/22012034529915 — शोकपिट निर्माण बुद्धसेन पटेल के घर के पास</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>66392</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42966</v>
-[...3 lines deleted...]
-      </c>
+        <v>44107</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034350056 — cc road pradhanmanti sadak se shobha devi tiwari ke ghar tak</t>
+          <t>1713009072/LD/22012034535555 — रिचार्ज फ़िट निर्माण स्कुल के सामने</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>52000</v>
+        <v>14283.77</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>44756</v>
+        <v>12445.79</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42966</v>
+        <v>44270</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>43463</v>
+        <v>45278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034376298 — Pcc road Nirman Nali Sahit 200 Mtr</t>
+          <t>1713009072/LD/22012034535556 — रिचार्ज फ़िट निर्माण आंगनबाड़ी भवन के पास</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43010</v>
+        <v>44108</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034376772 — pcc road nirman kary</t>
+          <t>1713009072/LD/22012034535557 — रिचार्ज फ़िट निर्माण मुकुटधारी के घर के पास</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>11996.65</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>45422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034441007 — PCC Road Nirman 200 MTR</t>
+          <t>1713009072/LD/22012034535558 — रिचार्ज फ़िट निर्माण रामसजीवन कोल के घर सामने</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43375</v>
+        <v>44108</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034470973 — पी०सी०सी० रोड़ नि० मेन रोड़ से बंसत लाल साकेत के घऱ  तक</t>
+          <t>1713009072/LD/22012034535559 — रिचार्ज फ़िट निर्माण राजेश साकेत के घर के पास</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>64000</v>
+        <v>14283.77</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>59118</v>
+        <v>11256.35</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43817</v>
+        <v>44270</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>44423</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034510357 — पी० सी० सी०रोड़ एव नाली नि० मेन रोड़ से बैजनाथ साकेत के घऱ  तक</t>
+          <t>1713009072/LD/22012034535560 — रिचार्ज फ़िट निर्माण इश्व्रदीन साकेत के घर के पास</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>64000</v>
+        <v>14283.77</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>76230</v>
+        <v>10998.57</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43817</v>
+        <v>44270</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>44147</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/22012034847029 — Pcc Road Nirman Karya Bijali Substation Se Pushpendra Awasthi Ke Ghar Ki Or</t>
+          <t>1713009072/LD/22012034535561 — रिचार्ज फ़िट निर्माण रगनाथ साकेत के घर के पास</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>93000</v>
+        <v>14283.77</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>92133</v>
+        <v>9248</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>46072</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>45422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RC/7004 — आन्‍तरिक पी सीसी रोड निर्माण मेन रोड से बस्‍ती पहुचमार्ग  T S 7004</t>
+          <t>1713009072/LD/22012034535562 — रिचार्ज फ़िट निर्माण रामसजीवन कोरी के घर के पास</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>152000</v>
+        <v>14283.77</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>90887</v>
+        <v>11405.54</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40987</v>
+        <v>44270</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>41315</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034328453 — शौचालय निर्माण कार्य हि०  राजभान साकेत / रंगना‍थ साकेत के घर में</t>
+          <t>1713009072/LD/22012034535563 — रिचार्ज फ़िट निर्माण मेन चौराहा के पास</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>12000</v>
+        <v>14283.77</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>3582</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42786</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>45422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034329226 — शौचालय निर्माण कार्य हि० राजीव पटेल/ बुद्धसेन पटेल  के घर में</t>
+          <t>1713009072/LD/22012034535564 — रिचार्ज फ़िट निर्माण रामनिहोर के घर के पास</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>12000</v>
+        <v>14283.77</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>10826</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>42817</v>
-[...3 lines deleted...]
-      </c>
+        <v>44108</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034329229 — शौचालय निर्माण कार्य हि० आशा देवी/ चन्द्रावली पटेल  के घर में</t>
+          <t>1713009072/LD/22012034535565 — रिचार्ज फ़िट निर्माण मुद्रिका प्रसाद के घर के पास</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>12000</v>
+        <v>14283.77</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>11341</v>
+        <v>4650</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42818</v>
+        <v>44270</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>43332</v>
+        <v>45422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034329235 — शौचालय निर्माण कार्य हि० वैजनाथ पटेल/ शिवधारी पटेल के घर में</t>
+          <t>1713009072/LD/22012034535566 — रिचार्ज फ़िट निर्माण रमेश साकेत घर के पास</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>12000</v>
+        <v>14283.77</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>42795</v>
+        <v>44108</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034329237 — शौचालय निर्माण कार्य हि०शिवकुमार साकेत/ सुम्मेश्वर साकेत के घर में</t>
+          <t>1713009072/LD/22012034535567 — रिचार्ज फ़िट निर्माण ब्रजेश पटेल के घर के पास</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>42795</v>
+        <v>44108</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034329241 — शौचालय निर्माण कार्य हि० लल्लू रजक/ रामदास रजक के घर में</t>
+          <t>1713009072/LD/22012034535568 — रिचार्ज फ़िट निर्माण बुद्धसेन पटेल के घर के पास</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>12000</v>
+        <v>14283.77</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>42795</v>
+        <v>44108</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034330561 — शौचालय निर्माण कार्य हि० नागेन्द्र कुमार / शिवदास साकेत के घर में</t>
+          <t>1713009072/LD/3799395039 — मेंड बंधान निर्माण बुदधसेन पटेल Ts 158</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>12000</v>
+        <v>48000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>11831</v>
+        <v>44676</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>42818</v>
+        <v>41436</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>43248</v>
+        <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034330562 — शौचालय निर्माण कार्य हि०  राजेश साकेत / शुभ करण साकेत के घर में</t>
+          <t>1713009072/LD/3799417122 — शान्‍ती धाम निर्माण रौरा तालाब के पास T.S.no-1020</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>12000</v>
+        <v>488000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>11826</v>
+        <v>363898</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>42817</v>
+        <v>41638</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>43248</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034330563 — शौचालय निर्माण कार्य हि० रंगलाल साकेत/ भोला साकेत के घर में</t>
+          <t>1713009072/LD/3799433509 — मेड बधान हित0 तेजभान पटेल T.S.no-162</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>12000</v>
+        <v>36000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>11336</v>
+        <v>32904</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>42818</v>
+        <v>41703</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>43234</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034330564 — शौचालय निर्माण कार्य हि० रामरहीस पटेल/ गैवी प्रसाद पटेल के घर में</t>
+          <t>1713009072/LD/3799433516 — मेड बधान हित0 सुनील कुमार पटेल T.S.no-159</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>12000</v>
+        <v>39000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>11626</v>
+        <v>35102</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>42817</v>
+        <v>41703</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>43234</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034330565 — शौचालय निर्माण कार्य हि० भदई साकेत/ पल्ली साकेत के घर में</t>
+          <t>1713009072/LD/3799433524 — मेड बधान हित0 सुरेन्‍द्र कुमार पटेल T.S.no-160</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>12000</v>
+        <v>37000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>11326</v>
+        <v>34788</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>42817</v>
+        <v>41703</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>43234</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034330566 — शौचालय निर्माण कार्य हि०  मुमताज साकेत / बैजनाथ साकेत के घर में</t>
+          <t>1713009072/PG/9425891295 — खेल मैदान निर्माण कार्य  मा0 शाला  गोरगाँव १६४</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>12000</v>
+        <v>361000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>11326</v>
+        <v>132402</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42817</v>
+        <v>42714</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>43234</v>
+        <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034334955 — शौचालय निर्माण कार्य हित० प्रेम कुमार पटेल / सुदामा प्रसाद पटेल</t>
+          <t>1713009072/RC/01 — पीसीसी रोड निर्माण मेन रोड से सुरेन्‍द्र पटेल तक गोरगांव 164</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>12000</v>
+        <v>200000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>10831</v>
+        <v>182300</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42818</v>
+        <v>39321</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>43282</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034334957 — शौचालय निर्माण कार्य हित० निर्मादा साकेत / रामदुलारे साकेत</t>
+          <t>1713009072/RC/1132 — मिटटी मुरुम मार्ग निर्माण जगदीश पटेल  के घर से T S</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>12000</v>
+        <v>486000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>8755</v>
+        <v>354785</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>42844</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>41071</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>42617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034334962 — शौचालय निर्माण कार्य हित० अरुण पटेल / दीनबंधु पटेल</t>
+          <t>1713009072/RC/1133 — मिटटी एवं मुरूम मार्ग निर्माण गुढ मनगांवा रोड से ब</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>12000</v>
+        <v>474000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>465290</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>42801</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>41173</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>42480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034334995 — शौचालय निर्माण कार्य हित० सुनील पटेल / उग्रसेन पटेल</t>
+          <t>1713009072/RC/2085 — पी.सी.सी. रोड निर्माण स्‍कूल पहुंच मार्ग से तेलियान वस्‍ती तक गोरगांव 164</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>12000</v>
+        <v>498000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>11326</v>
+        <v>691246</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42817</v>
+        <v>40039</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>43234</v>
+        <v>41099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335372 — शौचालय निर्माण कार्य हित० रामबली पटेल / रामकुमार पटेल</t>
+          <t>1713009072/RC/22012034183432 — पीसीसी सह नाली निर्माण गोरगावं मेनरोड से बरहा टोला</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>12000</v>
+        <v>132000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>11187</v>
+        <v>135052</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42818</v>
+        <v>41535</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>43337</v>
+        <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335446 — शौचालय निर्माण कार्य हित० दिनेश कुमार पटेल / रामसजीवन पटेल</t>
+          <t>1713009072/RC/22012034209919 — Khet Sadak Nirman TS 1422 Sandeep Ke Bagicha Se</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>12000</v>
+        <v>1165000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>11831</v>
+        <v>1752</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>42818</v>
+        <v>41701</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>43248</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335449 — शौचालय निर्माण कार्य हित० राजेश कुमार पटेल / भोला प्रसाद पटेल</t>
+          <t>1713009072/RC/22012034211899 — सुदूर ग्राम संपर्क/खेत सडक नि0 T.S.no-2829 जनिया स</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>12000</v>
+        <v>420000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>10787</v>
+        <v>146</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>42818</v>
+        <v>41703</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>43328</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335450 — शौचालय निर्माण कार्य हित० सुधा पटेल / अरुण पटेल</t>
+          <t>1713009072/RC/22012034211904 — सुदूर ग्राम संपर्क/खेत सडक नि0 T.S.no-2830 रामगोपा</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>12000</v>
+        <v>539000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>11131</v>
+        <v>83102.3</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>42818</v>
+        <v>41703</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>43332</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335451 — शौचालय निर्माण कार्य हित० राजेश पटेल / गैवी पटेल</t>
+          <t>1713009072/RC/22012034211909 — आ0सी0सी0रीड नि0T.S.no-2827 शिवकरण साकेत के घर से ब</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>12000</v>
+        <v>138000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>11776</v>
+        <v>70940.2</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42818</v>
+        <v>41703</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>43328</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335456 — शौचालय निर्माण कार्य हित० रामसहाय पटेल / महावीर पटेल</t>
+          <t>1713009072/RC/22012034211913 — अंतरि0पी0सी0सी0 नि0 T.S.no-2828 शंकर पटेल के घर से</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>12000</v>
+        <v>138000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>11831</v>
+        <v>83372.7</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>42818</v>
+        <v>41703</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>43248</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335457 — शौचालय निर्माण कार्य हित० रघुनाथ पटेल / श्यामलाल पटेल</t>
+          <t>1713009072/RC/22012034263030 — Pcc Ashok ke ghar se ramsiya mishra</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>11831</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335459 — शौचालय निर्माण कार्य हित० रामलाल रजक / रामदास रजक</t>
+          <t>1713009072/RC/22012034288167 — खेत सडक नि0सीतापुर रोड से शांति धाम तक T.S.no-641</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>12000</v>
+        <v>204000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>11330</v>
+        <v>52728</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>42818</v>
+        <v>42313</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>43332</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335460 — शौचालय निर्माण कार्य हित० कैलाश साकेत / शिवकरण साकेत</t>
+          <t>1713009072/RC/22012034324281 — सुदूर ग्राम सम्पर्क रोड नि0बरह्दी मेन रोड से मुडहान वस्ति तक T.S.no-1318</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>12000</v>
+        <v>516000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>11131</v>
+        <v>167</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>42818</v>
+        <v>42770</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>43332</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335462 — शौचालय निर्माण कार्य हित० शारदा प्रसाद पटेल / भूषण पटेल</t>
+          <t>1713009072/RC/22012034350053 — सी सी रोड सीतापुर मेन रोड से रघुवंश पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>12000</v>
+        <v>90000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>10831</v>
+        <v>66392</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>42818</v>
+        <v>42966</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>43282</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335605 — शौचालय निर्माण कार्य हित० पंछी साकेत / काशी साकेत</t>
+          <t>1713009072/RC/22012034350056 — cc road pradhanmanti sadak se shobha devi tiwari ke ghar tak</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>12000</v>
+        <v>52000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>11576</v>
+        <v>44756</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>42818</v>
+        <v>42966</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43234</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335627 — नवीन शौचालय निर्माण कार्य हि० श्रीनिवाश शाहू /सोभानाथ</t>
+          <t>1713009072/RC/22012034376298 — Pcc road Nirman Nali Sahit 200 Mtr</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>11131</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335632 — नवीन शौचालय निर्माण कार्य हि0 अयूब बेहना/</t>
+          <t>1713009072/RC/22012034376772 — pcc road nirman kary</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>10773.4</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335633 — नवीन शौचालय निर्माण कार्य हि० मानवती /नन्दलाल पटेल</t>
+          <t>1713009072/RC/22012034441007 — PCC Road Nirman 200 MTR</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>11576</v>
+        <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335636 — नवीन शौचालय निर्माण कार्य हि० ललित प्रसाद पटेल /हीरालाल</t>
+          <t>1713009072/RC/22012034470973 — पी०सी०सी० रोड़ नि० मेन रोड़ से बंसत लाल साकेत के घऱ  तक</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>12000</v>
+        <v>64000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>11576</v>
+        <v>59118</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42818</v>
+        <v>43817</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>43234</v>
+        <v>44423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335639 — नवीन शौचालय निर्माण कार्य हि० नीरज पटेल/गुलाब पटेल</t>
+          <t>1713009072/RC/22012034510357 — पी० सी० सी०रोड़ एव नाली नि० मेन रोड़ से बैजनाथ साकेत के घऱ  तक</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>12000</v>
+        <v>64000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>11130.4</v>
+        <v>76230</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42818</v>
+        <v>43817</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>43332</v>
+        <v>44147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335648 — नवीन शौचालय निर्माण कार्य हि० पप्पू साकेत/ .भगवत</t>
+          <t>1713009072/RC/22012034847029 — Pcc Road Nirman Karya Bijali Substation Se Pushpendra Awasthi Ke Ghar Ki Or</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>12000</v>
+        <v>93000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>11131</v>
+        <v>92133</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335649 — नवीन शौचालय निर्माण कार्य हि० बडकी /शिवकरण</t>
+          <t>1713009072/RC/7004 — आन्‍तरिक पी सीसी रोड निर्माण मेन रोड से बस्‍ती पहुचमार्ग  T S 7004</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>12000</v>
+        <v>152000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>11831</v>
+        <v>90887</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42818</v>
+        <v>40987</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>43248</v>
+        <v>41315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335652 — नवीन शौचालय निर्माण कार्य हि० अयोध्या प्रसाद /बडकू</t>
+          <t>1713009072/RS/22012034328453 — शौचालय निर्माण कार्य हि०  राजभान साकेत / रंगना‍थ साकेत के घर में</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>11723.4</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42786</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335655 — नवीन शौचालय निर्माण कार्य हि०त्रिभुवन पटेल /शिवमूरत</t>
+          <t>1713009072/RS/22012034329226 — शौचालय निर्माण कार्य हि० राजीव पटेल/ बुद्धसेन पटेल  के घर में</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>11131</v>
+        <v>10826</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>42818</v>
+        <v>42817</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335656 — नवीन शौचालय निर्माण कार्य हि0 कमलेश्वर पटेल /रामसहाय</t>
+          <t>1713009072/RS/22012034329229 — शौचालय निर्माण कार्य हि० आशा देवी/ चन्द्रावली पटेल  के घर में</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>11129.4</v>
+        <v>11341</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335860 — शौचालय निर्माण कार्य हित० रावेन्द्र पटेल / उग्रसेन पटेल</t>
+          <t>1713009072/RS/22012034329235 — शौचालय निर्माण कार्य हि० वैजनाथ पटेल/ शिवधारी पटेल के घर में</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>11831</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335862 — शौचालय निर्माण कार्य हित० रामभुवन साकेत / सीताराम साकेत</t>
+          <t>1713009072/RS/22012034329237 — शौचालय निर्माण कार्य हि०शिवकुमार साकेत/ सुम्मेश्वर साकेत के घर में</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>10831</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335882 — नवीन शौचालय निर्माण कार्य हि० रामकली /रामकृपाल</t>
+          <t>1713009072/RS/22012034329241 — शौचालय निर्माण कार्य हि० लल्लू रजक/ रामदास रजक के घर में</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>11581</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335891 — नवीन शौचालय निर्माण कार्य हि०राजेंद्र पटेल /रामरतन</t>
+          <t>1713009072/RS/22012034330561 — शौचालय निर्माण कार्य हि० नागेन्द्र कुमार / शिवदास साकेत के घर में</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>11178.4</v>
+        <v>11831</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>43332</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335894 — नवीन शौचालय निर्माण कार्य हि०सुरेश कुमार /रामनाथ</t>
+          <t>1713009072/RS/22012034330562 — शौचालय निर्माण कार्य हि०  राजेश साकेत / शुभ करण साकेत के घर में</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>11836</v>
+        <v>11826</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>42818</v>
+        <v>42817</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335897 — नवीन शौचालय निर्माण कार्य हि० संदीप कुमार  /रामकृष्ण</t>
+          <t>1713009072/RS/22012034330563 — शौचालय निर्माण कार्य हि० रंगलाल साकेत/ भोला साकेत के घर में</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>11581</v>
+        <v>11336</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>43332</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335919 — नवीन शौचालय निर्माण कार्य हि संदीप /रामावतार</t>
+          <t>1713009072/RS/22012034330564 — शौचालय निर्माण कार्य हि० रामरहीस पटेल/ गैवी प्रसाद पटेल के घर में</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>10836</v>
+        <v>11626</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>42818</v>
+        <v>42817</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>43332</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034335920 — नवीन शौचालय निर्माण कार्य हि० राजकुमार /रामरतन</t>
+          <t>1713009072/RS/22012034330565 — शौचालय निर्माण कार्य हि० भदई साकेत/ पल्ली साकेत के घर में</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>11836</v>
+        <v>11326</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42818</v>
+        <v>42817</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>43248</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336074 — शौचालय निर्माण कार्य हित० लालमणि साकेत / रंगलाल साकेत</t>
+          <t>1713009072/RS/22012034330566 — शौचालय निर्माण कार्य हि०  मुमताज साकेत / बैजनाथ साकेत के घर में</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>11581</v>
+        <v>11326</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42818</v>
+        <v>42817</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336077 — शौचालय निर्माण कार्य हित० सुनील कुमार पटेल / दीनबंधु पटेल</t>
+          <t>1713009072/RS/22012034334955 — शौचालय निर्माण कार्य हित० प्रेम कुमार पटेल / सुदामा प्रसाद पटेल</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>11320</v>
+        <v>10831</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336170 — नवीन शौचालय निर्माण कार्य हि० राजू साकेत / सुमेश्वर साकेत</t>
+          <t>1713009072/RS/22012034334957 — शौचालय निर्माण कार्य हित० निर्मादा साकेत / रामदुलारे साकेत</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>11836</v>
+        <v>8755</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42844</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336172 — नवीन शौचालय निर्माण कार्य हि० दुआसिया साकेत / रामसजीवन साकेत</t>
+          <t>1713009072/RS/22012034334962 — शौचालय निर्माण कार्य हित० अरुण पटेल / दीनबंधु पटेल</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>10778.4</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42801</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336173 — नवीन शौचालय निर्माण कार्य हि० शांति पटेल / सुदर्शन पटेल</t>
+          <t>1713009072/RS/22012034334995 — शौचालय निर्माण कार्य हित० सुनील पटेल / उग्रसेन पटेल</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>11035</v>
+        <v>11326</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42818</v>
+        <v>42817</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>43328</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336175 — नवीन शौचालय निर्माण कार्य हि० रामभुवन पटेल / लालमणि पटेल</t>
+          <t>1713009072/RS/22012034335372 — शौचालय निर्माण कार्य हित० रामबली पटेल / रामकुमार पटेल</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>10836</v>
+        <v>11187</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>43282</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336177 — नवीन शौचालय निर्माण कार्य हि० तेजभान पटेल / जयकरण प्रसाद पटेल</t>
+          <t>1713009072/RS/22012034335446 — शौचालय निर्माण कार्य हित० दिनेश कुमार पटेल / रामसजीवन पटेल</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>11336.4</v>
+        <v>11831</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>43234</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336180 — नवीन शौचालय निर्माण कार्य हि० मनोज कुमार पटेल / जयकरण पटेल</t>
+          <t>1713009072/RS/22012034335449 — शौचालय निर्माण कार्य हित० राजेश कुमार पटेल / भोला प्रसाद पटेल</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>11781</v>
+        <v>10787</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>43332</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336184 — नवीन शौचालय निर्माण कार्य हि० बैजनाथ साकेत / शिवधारी</t>
+          <t>1713009072/RS/22012034335450 — शौचालय निर्माण कार्य हित० सुधा पटेल / अरुण पटेल</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>11136</v>
+        <v>11131</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336185 — नवीन शौचालय निर्माण कार्य हि० शिवकुमार साकेत / सुमेश्वर प्रसाद साकेत</t>
+          <t>1713009072/RS/22012034335451 — शौचालय निर्माण कार्य हित० राजेश पटेल / गैवी पटेल</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>11336</v>
+        <v>11776</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034336918 — शौचालय निर्माण कार्य हित० पारवती साकेत / लक्षमण साकेत</t>
+          <t>1713009072/RS/22012034335456 — शौचालय निर्माण कार्य हित० रामसहाय पटेल / महावीर पटेल</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>11041</v>
+        <v>11831</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>42819</v>
+        <v>42818</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>43332</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034344565 — शौचालय निर्माण कार्य हि० पुष्पराज पटेल/ भानू प्रताप पटेल   के घर में</t>
+          <t>1713009072/RS/22012034335457 — शौचालय निर्माण कार्य हित० रघुनाथ पटेल / श्यामलाल पटेल</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>10807</v>
+        <v>11831</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>42854</v>
+        <v>42818</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>43328</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034344568 — शौचालय निर्माण कार्य हि० रामसजीवन कोरी/द्वारिका कोरी  के घर में</t>
+          <t>1713009072/RS/22012034335459 — शौचालय निर्माण कार्य हित० रामलाल रजक / रामदास रजक</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>10809.4</v>
+        <v>11330</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42854</v>
+        <v>42818</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>43328</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034344570 — शौचालय निर्माण कार्य हि० संतोष पटेल/ मोतीलाल   के घर में</t>
+          <t>1713009072/RS/22012034335460 — शौचालय निर्माण कार्य हित० कैलाश साकेत / शिवकरण साकेत</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>10979</v>
+        <v>11131</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>42854</v>
+        <v>42818</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>43328</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034344572 — शौचालय निर्माण कार्य हि० सुरेन्द्र पटेल/ रामकुमार  के घर में</t>
+          <t>1713009072/RS/22012034335462 — शौचालय निर्माण कार्य हित० शारदा प्रसाद पटेल / भूषण पटेल</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>10804.4</v>
+        <v>10831</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>42854</v>
+        <v>42818</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>43332</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349592 — शौचालय निर्माण कार्य हित० बिहारीलाल रजक / छोटेलाल रजक</t>
+          <t>1713009072/RS/22012034335605 — शौचालय निर्माण कार्य हित० पंछी साकेत / काशी साकेत</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>688</v>
+        <v>11576</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>44938</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349593 — शौचालय निर्माण कार्य हित० श्रीनिवास पाल / मथुरा पाल</t>
+          <t>1713009072/RS/22012034335627 — नवीन शौचालय निर्माण कार्य हि० श्रीनिवाश शाहू /सोभानाथ</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>11206.4</v>
+        <v>11131</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>43337</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349594 — शौचालय निर्माण कार्य हित० रामप्रसाद साकेत / सहदेव साकेत</t>
+          <t>1713009072/RS/22012034335632 — नवीन शौचालय निर्माण कार्य हि0 अयूब बेहना/</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>11206.4</v>
+        <v>10773.4</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>43337</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349595 — शौचालय निर्माण कार्य हित० नीता देवी पटेल / भीमसेन पटेल</t>
+          <t>1713009072/RS/22012034335633 — नवीन शौचालय निर्माण कार्य हि० मानवती /नन्दलाल पटेल</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>11230.4</v>
+        <v>11576</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>44341</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349596 — शौचालय निर्माण कार्य हित० रामसजीवन पाल / बद्रीनाथ पाल</t>
+          <t>1713009072/RS/22012034335636 — नवीन शौचालय निर्माण कार्य हि० ललित प्रसाद पटेल /हीरालाल</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>11206.4</v>
+        <v>11576</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>43332</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349597 — शौचालय निर्माण कार्य हित० रामवती साकेत / मिट्ठूलाल साकेत</t>
+          <t>1713009072/RS/22012034335639 — नवीन शौचालय निर्माण कार्य हि० नीरज पटेल/गुलाब पटेल</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>11034.4</v>
+        <v>11130.4</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>43337</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349721 — शौचालय निर्माण कार्य हित० गजेन्द्र केवट / रामनिवास केवट</t>
+          <t>1713009072/RS/22012034335648 — नवीन शौचालय निर्माण कार्य हि० पप्पू साकेत/ .भगवत</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>11206.4</v>
+        <v>11131</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>43337</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349722 — शौचालय निर्माण कार्य हित० जीतेन्द्र कुमार पटेल / रघुवंश प्रसाद पटेल</t>
+          <t>1713009072/RS/22012034335649 — नवीन शौचालय निर्माण कार्य हि० बडकी /शिवकरण</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>11206.4</v>
+        <v>11831</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43337</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349723 — शौचालय निर्माण कार्य हित० मोहित केवट / शिवकुमार केवट</t>
+          <t>1713009072/RS/22012034335652 — नवीन शौचालय निर्माण कार्य हि० अयोध्या प्रसाद /बडकू</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>11206.4</v>
+        <v>11723.4</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>43337</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349735 — शौचालय निर्माण कार्य हित० शिवलाल केवट / श्रीनिवास केवट</t>
+          <t>1713009072/RS/22012034335655 — नवीन शौचालय निर्माण कार्य हि०त्रिभुवन पटेल /शिवमूरत</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>11206.4</v>
+        <v>11131</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>43337</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349736 — शौचालय निर्माण कार्य हित० संदीप कुमार केवट / राममनोहर केवट</t>
+          <t>1713009072/RS/22012034335656 — नवीन शौचालय निर्माण कार्य हि0 कमलेश्वर पटेल /रामसहाय</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>11206.4</v>
+        <v>11129.4</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43337</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349737 — शौचालय निर्माण कार्य हित० शेषमणि केवट / रामबहोर केवट</t>
+          <t>1713009072/RS/22012034335860 — शौचालय निर्माण कार्य हित० रावेन्द्र पटेल / उग्रसेन पटेल</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>11206.4</v>
+        <v>11831</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43337</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349738 — शौचालय निर्माण कार्य हित० सुखलाल केवट / श्रीनिवास केवट</t>
+          <t>1713009072/RS/22012034335862 — शौचालय निर्माण कार्य हित० रामभुवन साकेत / सीताराम साकेत</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>11206.4</v>
+        <v>10831</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43337</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034349739 — शौचालय निर्माण कार्य हित० सुरेश कुमार पटेल / रामसुंदर पटेल</t>
+          <t>1713009072/RS/22012034335882 — नवीन शौचालय निर्माण कार्य हि० रामकली /रामकृपाल</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>11007</v>
+        <v>11581</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>42882</v>
+        <v>42818</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43328</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034350378 — शौचालय निर्माण कार्य हित० मुकेश कुमार पटेल / रामकृपाल पटेल</t>
+          <t>1713009072/RS/22012034335891 — नवीन शौचालय निर्माण कार्य हि०राजेंद्र पटेल /रामरतन</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>11388.4</v>
+        <v>11178.4</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>42889</v>
+        <v>42818</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43343</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034350380 — शौचालय निर्माण कार्य हित० अशोक कुमार पटेल / शिवमूरत पटेल</t>
+          <t>1713009072/RS/22012034335894 — नवीन शौचालय निर्माण कार्य हि०सुरेश कुमार /रामनाथ</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>11388.4</v>
+        <v>11836</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42889</v>
+        <v>42818</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>43343</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034350381 — शौचालय निर्माण कार्य हित० राधिका प्रसाद पटेल / केदार प्रसाद पटेल</t>
+          <t>1713009072/RS/22012034335897 — नवीन शौचालय निर्माण कार्य हि० संदीप कुमार  /रामकृष्ण</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>2064</v>
+        <v>11581</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42889</v>
+        <v>42818</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>44938</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034350385 — शौचालय निर्माण कार्य हित० रमेश कुमार पटेल / लक्षमण प्रसाद पटेल</t>
+          <t>1713009072/RS/22012034335919 — नवीन शौचालय निर्माण कार्य हि संदीप /रामावतार</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>11388.4</v>
+        <v>10836</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>42889</v>
+        <v>42818</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>43343</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034350387 — शौचालय निर्माण कार्य हित० रामनिवास साहू / बाल्मिक साहू</t>
+          <t>1713009072/RS/22012034335920 — नवीन शौचालय निर्माण कार्य हि० राजकुमार /रामरतन</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>11388.4</v>
+        <v>11836</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>42889</v>
+        <v>42818</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>43343</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034350388 — शौचालय निर्माण कार्य हित० यज्ञपाल पटेल / नन्दलाल पटेल</t>
+          <t>1713009072/RS/22012034336074 — शौचालय निर्माण कार्य हित० लालमणि साकेत / रंगलाल साकेत</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>11388.4</v>
+        <v>11581</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>42889</v>
+        <v>42818</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43343</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1713009072/RS/22012034489434 — सामुदायिक स्वच्छता परिसर निर्माण कार्य हरिजन वस्ती के पास</t>
+          <t>1713009072/RS/22012034336077 — शौचालय निर्माण कार्य हित० सुनील कुमार पटेल / दीनबंधु पटेल</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>53000</v>
+        <v>12000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>50100</v>
+        <v>11320</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44083</v>
-[...1 lines deleted...]
-      <c r="K709" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>43282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/163 — नयातलाब निर्माण गोरगांव  T S 163</t>
+          <t>1713009072/RS/22012034336170 — नवीन शौचालय निर्माण कार्य हि० राजू साकेत / सुमेश्वर साकेत</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>500000</v>
+        <v>12000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>215410</v>
+        <v>11836</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>40693</v>
+        <v>42818</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41099</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034327857 — तालाब जीर्णोधार/मरम्मत रौरा तालाब गोरगाँव १६४</t>
+          <t>1713009072/RS/22012034336172 — नवीन शौचालय निर्माण कार्य हि० दुआसिया साकेत / रामसजीवन साकेत</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>118000</v>
+        <v>12000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>264</v>
+        <v>10778.4</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42903</v>
+        <v>42818</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43703</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034327857/RM — RM -  तालाब जीर्णोधार/मरम्मत रौरा तालाब गोरगाँव १६४</t>
+          <t>1713009072/RS/22012034336173 — नवीन शौचालय निर्माण कार्य हि० शांति पटेल / सुदर्शन पटेल</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>11035</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034554933 — रोरा वस्ती तालाब के गहरी करण निर्माण का कार्य ग्राम पंचायत गोरगाव 165</t>
+          <t>1713009072/RS/22012034336175 — नवीन शौचालय निर्माण कार्य हि० रामभुवन पटेल / लालमणि पटेल</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>10836</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43924</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>43282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034663979 — रौरा तालाब गहरी करण एव विस्तारी करण ग्राम गोरगाव 164</t>
+          <t>1713009072/RS/22012034336177 — नवीन शौचालय निर्माण कार्य हि० तेजभान पटेल / जयकरण प्रसाद पटेल</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>135091.54</v>
+        <v>12000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>99198</v>
+        <v>11336.4</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44340</v>
+        <v>42818</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44938</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034733282 — rain water harvesting shashakiy uchit mulya dukan</t>
+          <t>1713009072/RS/22012034336180 — नवीन शौचालय निर्माण कार्य हि० मनोज कुमार पटेल / जयकरण पटेल</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>11781</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44320</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034739787 — CTR rain water harvesting shashakiy uchit mulya ki dukan me</t>
+          <t>1713009072/RS/22012034336184 — नवीन शौचालय निर्माण कार्य हि० बैजनाथ साकेत / शिवधारी</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>0</v>
+        <v>11136</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44320</v>
-[...1 lines deleted...]
-      <c r="K716" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K716" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034739919 — CTR rain water harvesting panchayat bhavan me</t>
+          <t>1713009072/RS/22012034336185 — नवीन शौचालय निर्माण कार्य हि० शिवकुमार साकेत / सुमेश्वर प्रसाद साकेत</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>11336</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44320</v>
-[...1 lines deleted...]
-      <c r="K717" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034739948 — CTR rain water harvesting shashakiy madhyamik path shala me</t>
+          <t>1713009072/RS/22012034336918 — शौचालय निर्माण कार्य हित० पारवती साकेत / लक्षमण साकेत</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>11041</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44320</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>42819</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034739969 — CTR rain water harvesting shashakiy prathamik path shala me</t>
+          <t>1713009072/RS/22012034344565 — शौचालय निर्माण कार्य हि० पुष्पराज पटेल/ भानू प्रताप पटेल   के घर में</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>10807</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44320</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>42854</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034739994 — CTR rain water harvesting aaganavadi bhavan me</t>
+          <t>1713009072/RS/22012034344568 — शौचालय निर्माण कार्य हि० रामसजीवन कोरी/द्वारिका कोरी  के घर में</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>10809.4</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44320</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>42854</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034893084 — रौरा तालाब जलभराव ड्रेन कंस्ट्रक्सन गोरगाव 164</t>
+          <t>1713009072/RS/22012034344570 — शौचालय निर्माण कार्य हि० संतोष पटेल/ मोतीलाल   के घर में</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>10979</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>42854</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012034922398 — जीणोंधार (नवीनीकरण ) कार्य जल झमता मे वृद्धि हेतु मेढ ऊचाई मेढ विस्तार रौरा तालाब</t>
+          <t>1713009072/RS/22012034344572 — शौचालय निर्माण कार्य हि० सुरेन्द्र पटेल/ रामकुमार  के घर में</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>96500</v>
+        <v>12000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>51540</v>
+        <v>10804.4</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44634</v>
+        <v>42854</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>45259</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035118333 — Percolation Tank (Pani Ka Risana) Nirman Karya Janiya Talab Ke Pas</t>
+          <t>1713009072/RS/22012034349592 — शौचालय निर्माण कार्य हित० बिहारीलाल रजक / छोटेलाल रजक</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>688</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>44938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035118334 — Percolation Tank (Pani Ka Risana) Nirman Karya Gram Panchayat Gorgoan 164</t>
+          <t>1713009072/RS/22012034349593 — शौचालय निर्माण कार्य हित० श्रीनिवास पाल / मथुरा पाल</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K724" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035118337 — Raura Talab Me Saundarikaran</t>
+          <t>1713009072/RS/22012034349594 — शौचालय निर्माण कार्य हित० रामप्रसाद साकेत / सहदेव साकेत</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035118366 — Godam Ke Pas Pokhari (Mini Pond) Nirman Karya GP Gorgoan 164</t>
+          <t>1713009072/RS/22012034349595 — शौचालय निर्माण कार्य हित० नीता देवी पटेल / भीमसेन पटेल</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>11230.4</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>44341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035129585 — Percolation Tank (Pani Ka Risana) Nirman Karya Ramgopal Saket Ke Ghar Ke Piche Goverment Land Me</t>
+          <t>1713009072/RS/22012034349596 — शौचालय निर्माण कार्य हित० रामसजीवन पाल / बद्रीनाथ पाल</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K727" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035169915 — Janiya ke pass pokhari nirman kary</t>
+          <t>1713009072/RS/22012034349597 — शौचालय निर्माण कार्य हित० रामवती साकेत / मिट्ठूलाल साकेत</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>11034.4</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035169936 — Janiya Ke Pass Pokhari Nirman Kary</t>
+          <t>1713009072/RS/22012034349721 — शौचालय निर्माण कार्य हित० गजेन्द्र केवट / रामनिवास केवट</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K729" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035191354 — घाट निर्माण कार्य सुभाष अवस्थी के घर के पास शासकीय तालाब में</t>
+          <t>1713009072/RS/22012034349722 — शौचालय निर्माण कार्य हित० जीतेन्द्र कुमार पटेल / रघुवंश प्रसाद पटेल</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035267597 — Raura Talab Jirnodwar Env Gaharikaran Karya Gorgoan 164</t>
+          <t>1713009072/RS/22012034349723 — शौचालय निर्माण कार्य हित० मोहित केवट / शिवकुमार केवट</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K731" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035267608 — Janiya Talab Me Gaharikaran Env Jirnodwar Karya Gorgoan 164</t>
+          <t>1713009072/RS/22012034349735 — शौचालय निर्माण कार्य हित० शिवलाल केवट / श्रीनिवास केवट</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>11206.4</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WC/22012035305108 — Dugwell Recharge Pit Brijendra Patel Ke Ghar Ke Pas</t>
+          <t>1713009072/RS/22012034349736 — शौचालय निर्माण कार्य हित० संदीप कुमार केवट / राममनोहर केवट</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>25899.46</v>
+        <v>12000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>23427.44</v>
+        <v>11206.4</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45819</v>
+        <v>42882</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>46118</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WH/25 — सिचाई कूप निर्माण परशनथ /हरदाम पटेल गोरगांव 164</t>
+          <t>1713009072/RS/22012034349737 — शौचालय निर्माण कार्य हित० शेषमणि केवट / रामबहोर केवट</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>5000</v>
+        <v>12000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>39503</v>
+        <v>11206.4</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39431</v>
-[...1 lines deleted...]
-      <c r="K734" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WH/26 — सिचाई कूप निर्माण तेजभान/ जैयकरण पटेल गोरगांव 164</t>
+          <t>1713009072/RS/22012034349738 — शौचालय निर्माण कार्य हित० सुखलाल केवट / श्रीनिवास केवट</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>5000</v>
+        <v>12000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>84923</v>
+        <v>11206.4</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>39430</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1713009072/WH/29 — सिचाई कूप निर्माण कताहुर साकेत/छोटे साकेत गोरगांव 164</t>
+          <t>1713009072/RS/22012034349739 — शौचालय निर्माण कार्य हित० सुरेश कुमार पटेल / रामसुंदर पटेल</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>6000</v>
+        <v>12000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>67607</v>
+        <v>11007</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>39514</v>
-[...1 lines deleted...]
-      <c r="K736" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K736" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C737" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D737" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E737" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F737" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034350378 — शौचालय निर्माण कार्य हित० मुकेश कुमार पटेल / रामकृपाल पटेल</t>
+        </is>
+      </c>
+      <c r="G737" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H737" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I737" s="2" t="n">
+        <v>11388.4</v>
+      </c>
+      <c r="J737" s="3" t="n">
+        <v>42889</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>43343</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C738" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D738" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E738" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F738" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034350380 — शौचालय निर्माण कार्य हित० अशोक कुमार पटेल / शिवमूरत पटेल</t>
+        </is>
+      </c>
+      <c r="G738" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H738" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I738" s="2" t="n">
+        <v>11388.4</v>
+      </c>
+      <c r="J738" s="3" t="n">
+        <v>42889</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>43343</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C739" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D739" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E739" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F739" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034350381 — शौचालय निर्माण कार्य हित० राधिका प्रसाद पटेल / केदार प्रसाद पटेल</t>
+        </is>
+      </c>
+      <c r="G739" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H739" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I739" s="2" t="n">
+        <v>2064</v>
+      </c>
+      <c r="J739" s="3" t="n">
+        <v>42889</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>44938</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C740" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D740" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E740" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F740" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034350385 — शौचालय निर्माण कार्य हित० रमेश कुमार पटेल / लक्षमण प्रसाद पटेल</t>
+        </is>
+      </c>
+      <c r="G740" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H740" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I740" s="2" t="n">
+        <v>11388.4</v>
+      </c>
+      <c r="J740" s="3" t="n">
+        <v>42889</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>43343</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C741" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D741" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E741" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F741" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034350387 — शौचालय निर्माण कार्य हित० रामनिवास साहू / बाल्मिक साहू</t>
+        </is>
+      </c>
+      <c r="G741" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H741" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I741" s="2" t="n">
+        <v>11388.4</v>
+      </c>
+      <c r="J741" s="3" t="n">
+        <v>42889</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>43343</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C742" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D742" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E742" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F742" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034350388 — शौचालय निर्माण कार्य हित० यज्ञपाल पटेल / नन्दलाल पटेल</t>
+        </is>
+      </c>
+      <c r="G742" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H742" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I742" s="2" t="n">
+        <v>11388.4</v>
+      </c>
+      <c r="J742" s="3" t="n">
+        <v>42889</v>
+      </c>
+      <c r="K742" s="3" t="n">
+        <v>43343</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C743" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D743" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
+        </is>
+      </c>
+      <c r="E743" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F743" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/RS/22012034489434 — सामुदायिक स्वच्छता परिसर निर्माण कार्य हरिजन वस्ती के पास</t>
+        </is>
+      </c>
+      <c r="G743" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H743" s="2" t="n">
+        <v>53000</v>
+      </c>
+      <c r="I743" s="2" t="n">
+        <v>50100</v>
+      </c>
+      <c r="J743" s="3" t="n">
+        <v>44083</v>
+      </c>
+      <c r="K743" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C744" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D744" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E744" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F744" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/163 — नयातलाब निर्माण गोरगांव  T S 163</t>
+        </is>
+      </c>
+      <c r="G744" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H744" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I744" s="2" t="n">
+        <v>215410</v>
+      </c>
+      <c r="J744" s="3" t="n">
+        <v>40693</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>41099</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C745" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D745" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E745" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F745" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034327857 — तालाब जीर्णोधार/मरम्मत रौरा तालाब गोरगाँव १६४</t>
+        </is>
+      </c>
+      <c r="G745" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H745" s="2" t="n">
+        <v>118000</v>
+      </c>
+      <c r="I745" s="2" t="n">
+        <v>264</v>
+      </c>
+      <c r="J745" s="3" t="n">
+        <v>42903</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>43703</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C746" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D746" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E746" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F746" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034327857/RM — RM -  तालाब जीर्णोधार/मरम्मत रौरा तालाब गोरगाँव १६४</t>
+        </is>
+      </c>
+      <c r="G746" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H746" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I746" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J746" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K746" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D747" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E747" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F747" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034554933 — रोरा वस्ती तालाब के गहरी करण निर्माण का कार्य ग्राम पंचायत गोरगाव 165</t>
+        </is>
+      </c>
+      <c r="G747" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H747" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I747" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J747" s="3" t="n">
+        <v>43924</v>
+      </c>
+      <c r="K747" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D748" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E748" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F748" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034663979 — रौरा तालाब गहरी करण एव विस्तारी करण ग्राम गोरगाव 164</t>
+        </is>
+      </c>
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
+        <v>135091.54</v>
+      </c>
+      <c r="I748" s="2" t="n">
+        <v>99198</v>
+      </c>
+      <c r="J748" s="3" t="n">
+        <v>44340</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>44938</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C749" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D749" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E749" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F749" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034733282 — rain water harvesting shashakiy uchit mulya dukan</t>
+        </is>
+      </c>
+      <c r="G749" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H749" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I749" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J749" s="3" t="n">
+        <v>44320</v>
+      </c>
+      <c r="K749" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C750" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D750" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E750" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F750" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034739787 — CTR rain water harvesting shashakiy uchit mulya ki dukan me</t>
+        </is>
+      </c>
+      <c r="G750" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H750" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I750" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J750" s="3" t="n">
+        <v>44320</v>
+      </c>
+      <c r="K750" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C751" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D751" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E751" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F751" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034739919 — CTR rain water harvesting panchayat bhavan me</t>
+        </is>
+      </c>
+      <c r="G751" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H751" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I751" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J751" s="3" t="n">
+        <v>44320</v>
+      </c>
+      <c r="K751" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C752" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D752" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E752" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F752" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034739948 — CTR rain water harvesting shashakiy madhyamik path shala me</t>
+        </is>
+      </c>
+      <c r="G752" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H752" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I752" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J752" s="3" t="n">
+        <v>44320</v>
+      </c>
+      <c r="K752" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C753" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D753" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E753" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F753" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034739969 — CTR rain water harvesting shashakiy prathamik path shala me</t>
+        </is>
+      </c>
+      <c r="G753" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H753" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I753" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J753" s="3" t="n">
+        <v>44320</v>
+      </c>
+      <c r="K753" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C754" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D754" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E754" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F754" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034739994 — CTR rain water harvesting aaganavadi bhavan me</t>
+        </is>
+      </c>
+      <c r="G754" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H754" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I754" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J754" s="3" t="n">
+        <v>44320</v>
+      </c>
+      <c r="K754" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C755" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D755" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E755" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F755" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034893084 — रौरा तालाब जलभराव ड्रेन कंस्ट्रक्सन गोरगाव 164</t>
+        </is>
+      </c>
+      <c r="G755" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H755" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I755" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J755" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K755" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C756" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D756" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E756" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F756" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012034922398 — जीणोंधार (नवीनीकरण ) कार्य जल झमता मे वृद्धि हेतु मेढ ऊचाई मेढ विस्तार रौरा तालाब</t>
+        </is>
+      </c>
+      <c r="G756" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H756" s="2" t="n">
+        <v>96500</v>
+      </c>
+      <c r="I756" s="2" t="n">
+        <v>51540</v>
+      </c>
+      <c r="J756" s="3" t="n">
+        <v>44634</v>
+      </c>
+      <c r="K756" s="3" t="n">
+        <v>45259</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C757" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D757" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E757" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F757" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035118333 — Percolation Tank (Pani Ka Risana) Nirman Karya Janiya Talab Ke Pas</t>
+        </is>
+      </c>
+      <c r="G757" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H757" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I757" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J757" s="3" t="n">
+        <v>45156</v>
+      </c>
+      <c r="K757" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C758" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D758" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E758" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F758" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035118334 — Percolation Tank (Pani Ka Risana) Nirman Karya Gram Panchayat Gorgoan 164</t>
+        </is>
+      </c>
+      <c r="G758" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H758" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I758" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J758" s="3" t="n">
+        <v>45156</v>
+      </c>
+      <c r="K758" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C759" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D759" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E759" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F759" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035118337 — Raura Talab Me Saundarikaran</t>
+        </is>
+      </c>
+      <c r="G759" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H759" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I759" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J759" s="3" t="n">
+        <v>45156</v>
+      </c>
+      <c r="K759" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C760" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D760" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E760" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F760" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035118366 — Godam Ke Pas Pokhari (Mini Pond) Nirman Karya GP Gorgoan 164</t>
+        </is>
+      </c>
+      <c r="G760" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H760" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I760" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J760" s="3" t="n">
+        <v>45156</v>
+      </c>
+      <c r="K760" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C761" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D761" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E761" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F761" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035129585 — Percolation Tank (Pani Ka Risana) Nirman Karya Ramgopal Saket Ke Ghar Ke Piche Goverment Land Me</t>
+        </is>
+      </c>
+      <c r="G761" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H761" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I761" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J761" s="3" t="n">
+        <v>45156</v>
+      </c>
+      <c r="K761" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C762" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D762" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+        </is>
+      </c>
+      <c r="E762" s="1" t="inlineStr">
+        <is>
+          <t>Construction of  Spur</t>
+        </is>
+      </c>
+      <c r="F762" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035169915 — Janiya ke pass pokhari nirman kary</t>
+        </is>
+      </c>
+      <c r="G762" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H762" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I762" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J762" s="3" t="n">
+        <v>45318</v>
+      </c>
+      <c r="K762" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C763" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D763" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E763" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F763" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035169936 — Janiya Ke Pass Pokhari Nirman Kary</t>
+        </is>
+      </c>
+      <c r="G763" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H763" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I763" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J763" s="3" t="n">
+        <v>45318</v>
+      </c>
+      <c r="K763" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C764" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D764" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E764" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F764" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035191354 — घाट निर्माण कार्य सुभाष अवस्थी के घर के पास शासकीय तालाब में</t>
+        </is>
+      </c>
+      <c r="G764" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H764" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I764" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J764" s="3" t="n">
+        <v>45318</v>
+      </c>
+      <c r="K764" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C765" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D765" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E765" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F765" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035267597 — Raura Talab Jirnodwar Env Gaharikaran Karya Gorgoan 164</t>
+        </is>
+      </c>
+      <c r="G765" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H765" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I765" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J765" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K765" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C766" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D766" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E766" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F766" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035267608 — Janiya Talab Me Gaharikaran Env Jirnodwar Karya Gorgoan 164</t>
+        </is>
+      </c>
+      <c r="G766" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H766" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I766" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J766" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K766" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C767" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D767" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E767" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F767" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WC/22012035305108 — Dugwell Recharge Pit Brijendra Patel Ke Ghar Ke Pas</t>
+        </is>
+      </c>
+      <c r="G767" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H767" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I767" s="2" t="n">
+        <v>23427.44</v>
+      </c>
+      <c r="J767" s="3" t="n">
+        <v>45819</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>46118</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C737" s="1" t="inlineStr">
+      <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D737" s="1" t="inlineStr">
+      <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E737" s="1" t="inlineStr">
+      <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F737" s="1" t="inlineStr">
+      <c r="F768" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WH/25 — सिचाई कूप निर्माण परशनथ /हरदाम पटेल गोरगांव 164</t>
+        </is>
+      </c>
+      <c r="G768" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H768" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I768" s="2" t="n">
+        <v>39503</v>
+      </c>
+      <c r="J768" s="3" t="n">
+        <v>39431</v>
+      </c>
+      <c r="K768" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C769" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D769" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E769" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F769" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WH/26 — सिचाई कूप निर्माण तेजभान/ जैयकरण पटेल गोरगांव 164</t>
+        </is>
+      </c>
+      <c r="G769" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H769" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I769" s="2" t="n">
+        <v>84923</v>
+      </c>
+      <c r="J769" s="3" t="n">
+        <v>39430</v>
+      </c>
+      <c r="K769" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C770" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D770" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E770" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F770" s="1" t="inlineStr">
+        <is>
+          <t>1713009072/WH/29 — सिचाई कूप निर्माण कताहुर साकेत/छोटे साकेत गोरगांव 164</t>
+        </is>
+      </c>
+      <c r="G770" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H770" s="2" t="n">
+        <v>6000</v>
+      </c>
+      <c r="I770" s="2" t="n">
+        <v>67607</v>
+      </c>
+      <c r="J770" s="3" t="n">
+        <v>39514</v>
+      </c>
+      <c r="K770" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C771" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D771" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E771" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1713009072/WH/54 — सिचाई कूप निर्माण परशनथ /हरदाम पटेल गोरगांव 164</t>
         </is>
       </c>
-      <c r="G737" s="1" t="inlineStr">
+      <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H737" s="2" t="n">
+      <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I737" s="2" t="n">
+      <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J737" s="3" t="n">
+      <c r="J771" s="3" t="n">
         <v>39390</v>
       </c>
-      <c r="K737" s="3"/>
+      <c r="K771" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>