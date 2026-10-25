--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K573"/>
+  <dimension ref="A1:K575"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 05:19:03</t>
+          <t>Exported on: 2026-10-25 17:40:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1713009082/AV/22012034376507 — मंगल भवन निर्माण ग्राम जरहा में</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>5230</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43391</v>
@@ -463,51 +463,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1713009082/AV/22012034505617 — चारागाह निर्माण कार्य गोशाला परिसर अमीलिहा</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>750924.49</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>162626</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43857</v>
@@ -2003,98 +2003,98 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/22012034424809 — वृक्षारोपण कार्य राजेश सिंह के खेत की मेड</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>68286</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/22012034425267 — वृक्षारोपण कार्य सुनील सिंह पिता भैयालाल सिंह के खेत मे</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>66774</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>43532</v>
@@ -4097,145 +4097,145 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/22012035494922 — खेत तालाब निर्माण कृष्णधर दुवेदी के खेत  में</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/22012035506172 — JGSA खेत तालाब निर्माण कार्य राजेश सिंह</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/22012035506250 — JGSA खेत तालाब निर्माण कार्य नरेंद्र उपाध्याय</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45765</v>
@@ -11927,73 +11927,73 @@
       <c r="J251" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5388671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125898310</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>11508</v>
+        <v>25308</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12268,73 +12268,73 @@
       <c r="J258" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5397151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149599588</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>10701</v>
+        <v>19101</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
@@ -12758,51 +12758,51 @@
       <c r="J268" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5451496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149491992</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45799</v>
@@ -12903,79 +12903,79 @@
       <c r="J271" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5452359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149596696</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
@@ -13148,51 +13148,51 @@
       <c r="J276" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/571165 — Construction of IAY House -IAY REG. NO. MP5340550</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>42746</v>
@@ -13244,51 +13244,51 @@
       <c r="J278" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5725480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124810281</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45548</v>
@@ -13389,73 +13389,73 @@
       <c r="J281" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149574705</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13534,126 +13534,128 @@
       <c r="J284" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126880245</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>19326</v>
+        <v>22926</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K285" s="3"/>
+      <c r="K285" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124143097</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>18816</v>
+        <v>22416</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>46257</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
@@ -13679,51 +13681,51 @@
       <c r="J287" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126092802</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46057</v>
@@ -13824,78 +13826,80 @@
       <c r="J290" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149597369</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K291" s="3"/>
+      <c r="K291" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13920,73 +13924,73 @@
       <c r="J292" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150180794</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>18270</v>
+        <v>20370</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14016,219 +14020,223 @@
       <c r="J294" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125959887</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149605549</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>19065</v>
+        <v>23265</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125914849</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121546507</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>20880</v>
+        <v>22980</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K298" s="3"/>
+      <c r="K298" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14253,79 +14261,79 @@
       <c r="J299" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125685312</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>18270</v>
+        <v>22470</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>46243</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
@@ -14449,78 +14457,80 @@
       <c r="J303" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149605511</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46032</v>
       </c>
-      <c r="K304" s="3"/>
+      <c r="K304" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14741,120 +14751,120 @@
       <c r="J309" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125559052</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>18816</v>
+        <v>24516</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150169882</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45747</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14884,51 +14894,51 @@
       <c r="J312" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149837846</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46057</v>
@@ -14980,126 +14990,126 @@
       <c r="J314" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149628919</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126085503</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>46257</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
@@ -15125,78 +15135,80 @@
       <c r="J317" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149594825</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46032</v>
       </c>
-      <c r="K318" s="3"/>
+      <c r="K318" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15221,173 +15233,175 @@
       <c r="J319" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125956041</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46032</v>
       </c>
-      <c r="K320" s="3"/>
+      <c r="K320" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149576439</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>14616</v>
+        <v>16716</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149628404</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>19065</v>
+        <v>23265</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
@@ -15462,126 +15476,126 @@
       <c r="J324" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149591970</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149933127</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>46257</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
@@ -15607,1740 +15621,1752 @@
       <c r="J327" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151026309</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>19065</v>
+        <v>23265</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/5858943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149590947</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>23182</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6029122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151028106</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>8400</v>
+        <v>15600</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6030023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125920253</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K331" s="3"/>
+      <c r="K331" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6030459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149837997</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>14308</v>
+        <v>20008</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6030589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149435499</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>3393</v>
+        <v>11793</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6030590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149436031</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>14868</v>
+        <v>24768</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6030720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151021593</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6030722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151026799</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>7854</v>
+        <v>11454</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6048145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151025870</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6048857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125913302</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6049929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149434438</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>7854</v>
+        <v>12054</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6104640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149602969</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6109341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150171108</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45796</v>
       </c>
-      <c r="K341" s="3"/>
+      <c r="K341" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6109720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149592737</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122745023</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122746304</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>11508</v>
+        <v>15708</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124810842</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K345" s="3"/>
+      <c r="K345" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125899430</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>14616</v>
+        <v>20916</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125669983</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46162</v>
       </c>
-      <c r="K347" s="3"/>
+      <c r="K347" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125995567</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>12054</v>
+        <v>24654</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46187</v>
       </c>
-      <c r="K348" s="3"/>
+      <c r="K348" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122745353</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>23124</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6224981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121549767</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>12054</v>
+        <v>23184</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>46250</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125543277</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124136148</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>46222</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125917862</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150260266</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>7308</v>
+        <v>9408</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150275803</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>10080</v>
+        <v>18480</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150357607</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150357703</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>14616</v>
+        <v>18816</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149501260</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149570956</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149591699</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127553012</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>10628</v>
+        <v>23228</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>46250</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149974910</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>11508</v>
+        <v>25308</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150170939</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17370,10088 +17396,10184 @@
       <c r="J364" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149596527</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>14616</v>
+        <v>20916</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149597150</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149598663</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149599409</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149600622</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149602353</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149603674</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149627982</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>10080</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149629286</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149837787</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46162</v>
       </c>
-      <c r="K374" s="3"/>
+      <c r="K374" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6225690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150358224</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>7308</v>
+        <v>13748</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1713009082/IF/IAY/6230250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149601505</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1713009082/IF/IAY/648837 — Construction of IAY House -IAY REG. NO. MP2395401</t>
+          <t>1713009082/IF/IAY/6278575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149627528</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>14816</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>46169</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/1251 — खेल मैदान प्रथामिक पाठाशाला जरहा T.S.NO 1251</t>
+          <t>1713009082/IF/IAY/6291269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126080153</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>436000</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>292212</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>40595</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/1252 — खेल मैदान ई जी एस पठारी अमीलिहा जरहा T.S.NO 1252</t>
+          <t>1713009082/IF/IAY/648837 — Construction of IAY House -IAY REG. NO. MP2395401</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>436000</v>
+        <v>15030</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>437487</v>
+        <v>14816</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>40595</v>
+        <v>43036</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>41166</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034229780 — अब्दुल कलाम बाटिका नि0 T.S.no-428 ग्राम पंचायत जरहा</t>
+          <t>1713009082/LD/1251 — खेल मैदान प्रथामिक पाठाशाला जरहा T.S.NO 1251</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>1318000</v>
+        <v>436000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>292212</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42234</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>40595</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>41159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034236745 — मेड बंधान  नि0सुमन्त कुशवाहा</t>
+          <t>1713009082/LD/1252 — खेल मैदान ई जी एस पठारी अमीलिहा जरहा T.S.NO 1252</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>41000</v>
+        <v>436000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>38493</v>
+        <v>437487</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42315</v>
+        <v>40595</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>42440</v>
+        <v>41166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034239334 — मेड बधान नि० लखपति यादव /विशल्वा T.S.no-466</t>
+          <t>1713009082/LD/22012034229780 — अब्दुल कलाम बाटिका नि0 T.S.no-428 ग्राम पंचायत जरहा</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>41000</v>
+        <v>1318000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>38772</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>42234</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034240007 — मेड बाधन हित०लोक्मणि पटेल /ब्रजभान T.S.no-751</t>
+          <t>1713009082/LD/22012034236745 — मेड बंधान  नि0सुमन्त कुशवाहा</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>92000</v>
+        <v>41000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>83475</v>
+        <v>38493</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42336</v>
+        <v>42315</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>42515</v>
+        <v>42440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034240022 — मेड बधान ऍम समतली हित०भरतलाल पटेल/ शोमनाथ पटेल T.S.no-463</t>
+          <t>1713009082/LD/22012034239334 — मेड बधान नि० लखपति यादव /विशल्वा T.S.no-466</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>92000</v>
+        <v>41000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>82053</v>
+        <v>38772</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42358</v>
+        <v>42332</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>42515</v>
+        <v>42440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034247507 — मेडबँधान एवं समतलीकरण  निर्माण हित० सरोज पाण्डेय / इन्द्रपति T.S. NO. 1063</t>
+          <t>1713009082/LD/22012034240007 — मेड बाधन हित०लोक्मणि पटेल /ब्रजभान T.S.no-751</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>85954</v>
+        <v>83475</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42365</v>
+        <v>42336</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034247515 — मेड बँधान एव समतलीकरण निर्माण कार्य हित० ददन सिंह s/o समरजीत सिंह  T.S. NO. 749</t>
+          <t>1713009082/LD/22012034240022 — मेड बधान ऍम समतली हित०भरतलाल पटेल/ शोमनाथ पटेल T.S.no-463</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>87504</v>
+        <v>82053</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42365</v>
+        <v>42358</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034249222 — खेत मेड बंधान व् समतलीकरण कार्य  हि० अयोध्या प्रसाद/ब्रजभान पटेल के खेत में</t>
+          <t>1713009082/LD/22012034247507 — मेडबँधान एवं समतलीकरण  निर्माण हित० सरोज पाण्डेय / इन्द्रपति T.S. NO. 1063</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>86969</v>
+        <v>85954</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42375</v>
+        <v>42365</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034259756 — मेड बंधान एंव समतलीकरण हित0 कुवर सिंह /जगतदेव T.S.no-464</t>
+          <t>1713009082/LD/22012034247515 — मेड बँधान एव समतलीकरण निर्माण कार्य हित० ददन सिंह s/o समरजीत सिंह  T.S. NO. 749</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>29109</v>
+        <v>87504</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42451</v>
+        <v>42365</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42657</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034259873 — खेत मेड बंधान व समतलीकरण कार्य हि०  अरुण सिंह/राजभान सिंह के खेत में</t>
+          <t>1713009082/LD/22012034249222 — खेत मेड बंधान व् समतलीकरण कार्य  हि० अयोध्या प्रसाद/ब्रजभान पटेल के खेत में</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>564</v>
+        <v>86969</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42448</v>
+        <v>42375</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>42637</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034259880 — खेत मेड बंधान व समतलीकरण कार्य हि० छकौड़ी लाल पटेल/शोभनाथ पटेल के खेत में</t>
+          <t>1713009082/LD/22012034259756 — मेड बंधान एंव समतलीकरण हित0 कुवर सिंह /जगतदेव T.S.no-464</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>504</v>
+        <v>29109</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42448</v>
+        <v>42451</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42637</v>
+        <v>42657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034259884 — खेत मेड बंधान व समतलीकरण कार्य हि० अशोक कुमार प्यासी/गुरु प्रसाद प्यासी के खेत में</t>
+          <t>1713009082/LD/22012034259873 — खेत मेड बंधान व समतलीकरण कार्य हि०  अरुण सिंह/राजभान सिंह के खेत में</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>45000</v>
+        <v>92000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>594</v>
+        <v>564</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>42448</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034259889 — खेत मेड बंधान व समतलीकरण कार्य हि० परमेश्वरदीन यादव/रामचंद्र यादव के खेत में</t>
+          <t>1713009082/LD/22012034259880 — खेत मेड बंधान व समतलीकरण कार्य हि० छकौड़ी लाल पटेल/शोभनाथ पटेल के खेत में</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>54822</v>
+        <v>504</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>42448</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42657</v>
+        <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034260024 — भूमि शिल्प निर्माण कार्य</t>
+          <t>1713009082/LD/22012034259884 — खेत मेड बंधान व समतलीकरण कार्य हि० अशोक कुमार प्यासी/गुरु प्रसाद प्यासी के खेत में</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>594</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>42448</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>42637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034314609 — Ts no 1475 शांति धाम निर्माण कार्य जरहा तालाब के ऊपर</t>
+          <t>1713009082/LD/22012034259889 — खेत मेड बंधान व समतलीकरण कार्य हि० परमेश्वरदीन यादव/रामचंद्र यादव के खेत में</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>180000</v>
+        <v>92000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>344</v>
+        <v>54822</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43036</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>42448</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>42657</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477624 — medh bandhan sata nand khushwaha</t>
+          <t>1713009082/LD/22012034260024 — भूमि शिल्प निर्माण कार्य</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43705</v>
+        <v>42474</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477625 — medh bandhan ranjeet kushwaha</t>
+          <t>1713009082/LD/22012034314609 — Ts no 1475 शांति धाम निर्माण कार्य जरहा तालाब के ऊपर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>344</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43705</v>
+        <v>43036</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477626 — medh bandhan sant kumar mishra</t>
+          <t>1713009082/LD/22012034477624 — medh bandhan sata nand khushwaha</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477627 — medh bandhan gyatri pandey</t>
+          <t>1713009082/LD/22012034477625 — medh bandhan ranjeet kushwaha</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477628 — medh bandhn gyatri pandey</t>
+          <t>1713009082/LD/22012034477626 — medh bandhan sant kumar mishra</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477629 — medh bandhan dhanpati sahu</t>
+          <t>1713009082/LD/22012034477627 — medh bandhan gyatri pandey</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477630 — medh bandhan ganesh patel</t>
+          <t>1713009082/LD/22012034477628 — medh bandhn gyatri pandey</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477631 — medh bandhan santosh tiwari</t>
+          <t>1713009082/LD/22012034477629 — medh bandhan dhanpati sahu</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477632 — medh bandhan abhay mishra</t>
+          <t>1713009082/LD/22012034477630 — medh bandhan ganesh patel</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034477633 — medh bandhan avinish dwivedi</t>
+          <t>1713009082/LD/22012034477631 — medh bandhan santosh tiwari</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/22012034534327 — बंजर भूमि सुधार कार्य रामभुवन कुशवाहा/विषेश्वर कुशवाहा के खेत मे</t>
+          <t>1713009082/LD/22012034477632 — medh bandhan abhay mishra</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44109</v>
+        <v>43705</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/3799393862 — मेड वंधान लालमणि कुशवाहा के खेत मे जरहा TSNO 229</t>
+          <t>1713009082/LD/22012034477633 — medh bandhan avinish dwivedi</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>8703</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41433</v>
-[...3 lines deleted...]
-      </c>
+        <v>43705</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1713009082/LD/878 — शांति धाम निर्माण ग्राम अमिलिहा TS 878</t>
+          <t>1713009082/LD/22012034534327 — बंजर भूमि सुधार कार्य रामभुवन कुशवाहा/विषेश्वर कुशवाहा के खेत मे</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>371000</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>187804</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>40909</v>
-[...3 lines deleted...]
-      </c>
+        <v>44109</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/01 — पी.सी.सी.रोड निर्माण आदिवासी वस्‍ती जरहा</t>
+          <t>1713009082/LD/3799393862 — मेड वंधान लालमणि कुशवाहा के खेत मे जरहा TSNO 229</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>180000</v>
+        <v>35000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>207224</v>
+        <v>8703</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>39406</v>
+        <v>41433</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>40983</v>
+        <v>42059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/07 — पी सी सी रोड निर्माण श्‍यामलाल के घर नर्कहिया वसोर के घर तक जरहा</t>
+          <t>1713009082/LD/878 — शांति धाम निर्माण ग्राम अमिलिहा TS 878</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>498000</v>
+        <v>371000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>488874</v>
+        <v>187804</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>39997</v>
+        <v>40909</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>40983</v>
+        <v>41101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/21 — पी.सी.सी.रोड निर्माण के दोनो तरफ पटरी भराई जरहा</t>
+          <t>1713009082/RC/01 — पी.सी.सी.रोड निर्माण आदिवासी वस्‍ती जरहा</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>2000</v>
+        <v>180000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>207224</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>39531</v>
+        <v>39406</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034263487 — PCC Road Nirman 150mtr</t>
+          <t>1713009082/RC/07 — पी सी सी रोड निर्माण श्‍यामलाल के घर नर्कहिया वसोर के घर तक जरहा</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>488874</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42021</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>39997</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>40983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034282528 — आन्तरिक पी सी सी पथ नि0 T.S.no-265 रामकृपाल साकेत के घर से रामसजीवन  के घर तक</t>
+          <t>1713009082/RC/21 — पी.सी.सी.रोड निर्माण के दोनो तरफ पटरी भराई जरहा</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42183</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>39531</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>40983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034282529 — आन्तरिक पी सी सी पथ नि0 T.S.no-265 रामकृपाल साकेत के घर से रामसजीवन  के घर तक</t>
+          <t>1713009082/RC/22012034263487 — PCC Road Nirman 150mtr</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>72723</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42217</v>
-[...3 lines deleted...]
-      </c>
+        <v>42021</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034305843 — खेत सड़क निर्माण कार्य आदिवासी रमेश कोल से मेन रोड तक</t>
+          <t>1713009082/RC/22012034282528 — आन्तरिक पी सी सी पथ नि0 T.S.no-265 रामकृपाल साकेत के घर से रामसजीवन  के घर तक</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>526000</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42451</v>
-[...3 lines deleted...]
-      </c>
+        <v>42183</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034305847 — खेत सड़क निर्माण कार्यआदिवासी बस्ती रघुनाथ साकेत के घर  से सत्यभान कोल तक</t>
+          <t>1713009082/RC/22012034282529 — आन्तरिक पी सी सी पथ नि0 T.S.no-265 रामकृपाल साकेत के घर से रामसजीवन  के घर तक</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>373000</v>
+        <v>71000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>600</v>
+        <v>72723</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42451</v>
+        <v>42217</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42614</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034339415 — सुदूर सम्पर्क खेत सड़क निर्माण  मुख्य मार्ग से परमेस्वर यादव के घर के ओर</t>
+          <t>1713009082/RC/22012034305843 — खेत सड़क निर्माण कार्य आदिवासी रमेश कोल से मेन रोड तक</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>397000</v>
+        <v>526000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>13808</v>
+        <v>1200</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42903</v>
+        <v>42451</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>44583</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034341780 — TS 1349 सुदूर ग्राम संपर्क सड़क निर्माण रमेश कोल के घर से मेन रोड तक</t>
+          <t>1713009082/RC/22012034305847 — खेत सड़क निर्माण कार्यआदिवासी बस्ती रघुनाथ साकेत के घर  से सत्यभान कोल तक</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>374000</v>
+        <v>373000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>60832</v>
+        <v>600</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42903</v>
+        <v>42451</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>44583</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034344729 — आंतरिक पी सी सी रोड निर्माण मुख्य मार्ग से रघुनाथ साकेत के घर तक</t>
+          <t>1713009082/RC/22012034339415 — सुदूर सम्पर्क खेत सड़क निर्माण  मुख्य मार्ग से परमेस्वर यादव के घर के ओर</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>661000</v>
+        <v>397000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>98976</v>
+        <v>13808</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42931</v>
+        <v>42903</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>42967</v>
+        <v>44583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034366215 — आतंरिक पी0 सी0 सी0 रोड एव नाली  नि0 रमेश कोल से सत्यभान के घर कीओर</t>
+          <t>1713009082/RC/22012034341780 — TS 1349 सुदूर ग्राम संपर्क सड़क निर्माण रमेश कोल के घर से मेन रोड तक</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>127000</v>
+        <v>374000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>60832</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42961</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>42903</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>44583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034376321 — Pcc rode Nirman Nali Sahit 200 Mtr</t>
+          <t>1713009082/RC/22012034344729 — आंतरिक पी सी सी रोड निर्माण मुख्य मार्ग से रघुनाथ साकेत के घर तक</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>661000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>98976</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>42931</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>42967</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034376810 — pcc road nirman kary</t>
+          <t>1713009082/RC/22012034366215 — आतंरिक पी0 सी0 सी0 रोड एव नाली  नि0 रमेश कोल से सत्यभान के घर कीओर</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>127000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43191</v>
+        <v>42961</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/22012034441019 — PCC Road Nirman 200 MTR</t>
+          <t>1713009082/RC/22012034376321 — Pcc rode Nirman Nali Sahit 200 Mtr</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43375</v>
+        <v>43010</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/6919 — आन्‍तरिक पी सीसी रोड निर्माण मोतीलाल गुप्‍ता के घर</t>
+          <t>1713009082/RC/22012034376810 — pcc road nirman kary</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>152000</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>144576</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40968</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RC/787 — मिटटी एवं मुरम कार्य मध्‍य टोला मार्ग से म0माग सीत</t>
+          <t>1713009082/RC/22012034441019 — PCC Road Nirman 200 MTR</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>473516</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40909</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335471 — नबीन सौचालय हित० धनराज नामदेव /अमृतलाल</t>
+          <t>1713009082/RC/6919 — आन्‍तरिक पी सीसी रोड निर्माण मोतीलाल गुप्‍ता के घर</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>12000</v>
+        <v>152000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>11754.8</v>
+        <v>144576</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42818</v>
+        <v>40968</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43220</v>
+        <v>42212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335684 — नवीन निर्माण सौचालय हित० रजनीश कुमार मिश्रा /गुरु प्रसाद मिश्रा</t>
+          <t>1713009082/RC/787 — मिटटी एवं मुरम कार्य मध्‍य टोला मार्ग से म0माग सीत</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>12000</v>
+        <v>496000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>11756</v>
+        <v>473516</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42818</v>
+        <v>40909</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43220</v>
+        <v>42059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335692 — नवीन निर्माण सौचालय हित ० ब्रिजबशी कोल /रामधार कोल</t>
+          <t>1713009082/RS/22012034335471 — नबीन सौचालय हित० धनराज नामदेव /अमृतलाल</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>11747</v>
+        <v>11754.8</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>43124</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335695 — नबीन निर्माण सौचालय कार्य हित ० भूरा बसोर /श्यामलाल बसोर</t>
+          <t>1713009082/RS/22012034335684 — नवीन निर्माण सौचालय हित० रजनीश कुमार मिश्रा /गुरु प्रसाद मिश्रा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>90795</v>
+        <v>12000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>3000.4</v>
+        <v>11756</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43364</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335709 — नवीन निर्माण सौचालय हित ० गणेश कोल /झूरी कोल</t>
+          <t>1713009082/RS/22012034335692 — नवीन निर्माण सौचालय हित ० ब्रिजबशी कोल /रामधार कोल</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>90795</v>
+        <v>12000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>668</v>
+        <v>11747</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>43343</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335716 — नवीन निर्माण कार्य सौचालय हित ० बांकेबिहारी पाण्डेय /आत्माराम पाण्डेय</t>
+          <t>1713009082/RS/22012034335695 — नबीन निर्माण सौचालय कार्य हित ० भूरा बसोर /श्यामलाल बसोर</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>12000</v>
+        <v>90795</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>11747</v>
+        <v>3000.4</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43124</v>
+        <v>43364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335734 — मरम्मत कार्य सौचालय हित० आशुतोष मिश्रा /नन्दलाल मिश्रा</t>
+          <t>1713009082/RS/22012034335709 — नवीन निर्माण सौचालय हित ० गणेश कोल /झूरी कोल</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>9800</v>
+        <v>90795</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>42818</v>
       </c>
-      <c r="K431" s="3"/>
+      <c r="K431" s="3" t="n">
+        <v>43343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335741 — मरम्मत कार्य सौचालय हित० सुदामा यादव /जगन्नाथ यादव</t>
+          <t>1713009082/RS/22012034335716 — नवीन निर्माण कार्य सौचालय हित ० बांकेबिहारी पाण्डेय /आत्माराम पाण्डेय</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>8283.6</v>
+        <v>11747</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335747 — मरम्मत कार्य सौचालय हित० शंकर साकेत /दशरथ साकेत</t>
+          <t>1713009082/RS/22012034335734 — मरम्मत कार्य सौचालय हित० आशुतोष मिश्रा /नन्दलाल मिश्रा</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>8896</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>42818</v>
       </c>
-      <c r="K433" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335749 — मरम्मत कार्य सौचालय हित० दिनेश कोल /भैयालाल कोल</t>
+          <t>1713009082/RS/22012034335741 — मरम्मत कार्य सौचालय हित० सुदामा यादव /जगन्नाथ यादव</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>8956</v>
+        <v>8283.6</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335763 — मरम्मत कार्य सौचालय हित० कलिका प्रसाद साकेत /रामप्रसाद साकेत</t>
+          <t>1713009082/RS/22012034335747 — मरम्मत कार्य सौचालय हित० शंकर साकेत /दशरथ साकेत</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>8323.6</v>
+        <v>8896</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43347</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335781 — मरम्मत कार्य सौचालय हित० दिनेस यादव /शिवबालक यादव</t>
+          <t>1713009082/RS/22012034335749 — मरम्मत कार्य सौचालय हित० दिनेश कोल /भैयालाल कोल</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>9555.4</v>
+        <v>8956</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43220</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335783 — मरम्मत कार्य सौचालय हित० दशरथ साकेत /बैसाखू साकेत</t>
+          <t>1713009082/RS/22012034335763 — मरम्मत कार्य सौचालय हित० कलिका प्रसाद साकेत /रामप्रसाद साकेत</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>8319.6</v>
+        <v>8323.6</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43124</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335808 — मरम्मत निर्माण कार्य सौचालय हित 0 त्रिवेणी साकेत /मईकू साकेत</t>
+          <t>1713009082/RS/22012034335781 — मरम्मत कार्य सौचालय हित० दिनेस यादव /शिवबालक यादव</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>8288</v>
+        <v>9555.4</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43124</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335810 — मरम्मत कार्य निर्माण शौचालय हित 0राजेश यादव /शिवबालक यादव</t>
+          <t>1713009082/RS/22012034335783 — मरम्मत कार्य सौचालय हित० दशरथ साकेत /बैसाखू साकेत</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>9510.4</v>
+        <v>8319.6</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335811 — मरम्मत कार्य निर्माण शौचालय हित 0दिनेश कोल /लालमणि कोल</t>
+          <t>1713009082/RS/22012034335808 — मरम्मत निर्माण कार्य सौचालय हित 0 त्रिवेणी साकेत /मईकू साकेत</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>3003</v>
+        <v>8288</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43303</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335812 — मरम्मत कार्य निर्माण शौचालय हित 0 नारेन्द्र कोल /राजू कोल</t>
+          <t>1713009082/RS/22012034335810 — मरम्मत कार्य निर्माण शौचालय हित 0राजेश यादव /शिवबालक यादव</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>1336</v>
+        <v>9510.4</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43291</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335813 — मरम्मत कार्य निर्माण शौचालय हित 0 बाबूलाल कोल /मिन्ना कोल</t>
+          <t>1713009082/RS/22012034335811 — मरम्मत कार्य निर्माण शौचालय हित 0दिनेश कोल /लालमणि कोल</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>1336</v>
+        <v>3003</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335814 — मरम्मत कार्य निर्माण शौचालय हित 0 रजन कोल / महावीर कोल</t>
+          <t>1713009082/RS/22012034335812 — मरम्मत कार्य निर्माण शौचालय हित 0 नारेन्द्र कोल /राजू कोल</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>9221</v>
+        <v>1336</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43124</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335816 — मरम्मत कार्य निर्माण शौचालय हित 0 बबलू कोल /ददन कोल</t>
+          <t>1713009082/RS/22012034335813 — मरम्मत कार्य निर्माण शौचालय हित 0 बाबूलाल कोल /मिन्ना कोल</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>2992</v>
+        <v>1336</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335823 — मरम्मत कार्य निर्माण शौचालय हित 0 प्रेमवती साकेत/कल्लू साकेत</t>
+          <t>1713009082/RS/22012034335814 — मरम्मत कार्य निर्माण शौचालय हित 0 रजन कोल / महावीर कोल</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>8347.6</v>
+        <v>9221</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43274</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335828 — मरम्मत कार्य निर्माण शौचालय हित 0 वीरेन्द्र सिंह /गजाधर सिंह</t>
+          <t>1713009082/RS/22012034335816 — मरम्मत कार्य निर्माण शौचालय हित 0 बबलू कोल /ददन कोल</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>11758</v>
+        <v>2992</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43124</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335832 — मरम्मत कार्य निर्माण शौचालय हित 0 छोटेलाल लोनिया /रामटहल लोनिया</t>
+          <t>1713009082/RS/22012034335823 — मरम्मत कार्य निर्माण शौचालय हित 0 प्रेमवती साकेत/कल्लू साकेत</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>668</v>
+        <v>8347.6</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43303</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335839 — नवीन निर्माण कार्य निर्माण शौचालय हित 0 कृष्णधर द्विवेदी /चूड़ामणि द्विवेदी</t>
+          <t>1713009082/RS/22012034335828 — मरम्मत कार्य निर्माण शौचालय हित 0 वीरेन्द्र सिंह /गजाधर सिंह</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>10883</v>
+        <v>11758</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43370</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335845 — नवीन कार्य निर्माण शौचालय हित 0 यशोदा देवी /रामाधार मिश्रा</t>
+          <t>1713009082/RS/22012034335832 — मरम्मत कार्य निर्माण शौचालय हित 0 छोटेलाल लोनिया /रामटहल लोनिया</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>167</v>
+        <v>668</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335859 — the new work of toilet condidet rambahor nai/ramsundar nai</t>
+          <t>1713009082/RS/22012034335839 — नवीन निर्माण कार्य निर्माण शौचालय हित 0 कृष्णधर द्विवेदी /चूड़ामणि द्विवेदी</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>11143.6</v>
+        <v>10883</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43124</v>
+        <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335863 — नवीन कार्य निर्माण शौचालय हित 0 रामफल  लोनिया /रामटहल लोनिया</t>
+          <t>1713009082/RS/22012034335845 — नवीन कार्य निर्माण शौचालय हित 0 यशोदा देवी /रामाधार मिश्रा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>3081</v>
+        <v>167</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335865 — मरम्मत कार्य निर्माण शौचालय हित 0 शहसकली नामदेव /समयलाल नामदेव</t>
+          <t>1713009082/RS/22012034335859 — the new work of toilet condidet rambahor nai/ramsundar nai</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>8274</v>
+        <v>11143.6</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335867 — नवीन कार्य निर्माण शौचालय हित 0शोभनाथ कोल/गोरा कोल</t>
+          <t>1713009082/RS/22012034335863 — नवीन कार्य निर्माण शौचालय हित 0 रामफल  लोनिया /रामटहल लोनिया</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>11751.4</v>
+        <v>3081</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42833</v>
+        <v>42818</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43124</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335953 — मरम्मत कार्य निर्माण शौचालय हित 0 मनबहोर कोरी /गैबी कोरी</t>
+          <t>1713009082/RS/22012034335865 — मरम्मत कार्य निर्माण शौचालय हित 0 शहसकली नामदेव /समयलाल नामदेव</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>8273.4</v>
+        <v>8274</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42833</v>
+        <v>42818</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335957 — शोचालय  मरम्मत निर्माण कार्य  हित0 राममिलन कोल /ददन कोल</t>
+          <t>1713009082/RS/22012034335867 — नवीन कार्य निर्माण शौचालय हित 0शोभनाथ कोल/गोरा कोल</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>9566</v>
+        <v>11751.4</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42818</v>
+        <v>42833</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43371</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335961 — मरम्मत कार्य निर्माण शौचालय हित 0 रामप्रकाश साकेत /रामावतार</t>
+          <t>1713009082/RS/22012034335953 — मरम्मत कार्य निर्माण शौचालय हित 0 मनबहोर कोरी /गैबी कोरी</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>9525.8</v>
+        <v>8273.4</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42818</v>
+        <v>42833</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43274</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335966 — मरम्मत कार्य निर्माण शौचालय हित 0 चंद्रमणि यादव /शिवबालक यादव</t>
+          <t>1713009082/RS/22012034335957 — शोचालय  मरम्मत निर्माण कार्य  हित0 राममिलन कोल /ददन कोल</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>9621</v>
+        <v>9566</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43124</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034335969 — मरम्मत कार्य निर्माण शौचालय हित 0 raghunath saket /lakshaman saket</t>
+          <t>1713009082/RS/22012034335961 — मरम्मत कार्य निर्माण शौचालय हित 0 रामप्रकाश साकेत /रामावतार</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>9557.8</v>
+        <v>9525.8</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43347</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336065 — शौचालय मरम्मत निर्माण हितग्राही रामफल साकेत /सुखलाल साकेत</t>
+          <t>1713009082/RS/22012034335966 — मरम्मत कार्य निर्माण शौचालय हित 0 चंद्रमणि यादव /शिवबालक यादव</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>8287</v>
+        <v>9621</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43347</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336181 — शौचालय निर्माण हितग्राही रमेश कोल /छोटा कोल</t>
+          <t>1713009082/RS/22012034335969 — मरम्मत कार्य निर्माण शौचालय हित 0 raghunath saket /lakshaman saket</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>8283.6</v>
+        <v>9557.8</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43220</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336183 — शौचालय निर्माण हितग्राही गेंदलाल कोल /तिलकधारी कोल</t>
+          <t>1713009082/RS/22012034336065 — शौचालय मरम्मत निर्माण हितग्राही रामफल साकेत /सुखलाल साकेत</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>9797.6</v>
+        <v>8287</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43220</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336187 — शौचालय निर्माण हितग्राही मुआली कोल /कन्धई कोल</t>
+          <t>1713009082/RS/22012034336181 — शौचालय निर्माण हितग्राही रमेश कोल /छोटा कोल</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>8283.6</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42815</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>43220</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336191 — शौचालय निर्माण हितग्राही भैयालाल कोल /बहोरी कोल</t>
+          <t>1713009082/RS/22012034336183 — शौचालय निर्माण हितग्राही गेंदलाल कोल /तिलकधारी कोल</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>9703</v>
+        <v>9797.6</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336192 — शौचालय निर्माण हितग्राही नन्दकिशोर कोल /तीरथ कोल</t>
+          <t>1713009082/RS/22012034336187 — शौचालय निर्माण हितग्राही मुआली कोल /कन्धई कोल</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>9766</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42815</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336193 — शौचालय निर्माण हितग्राही जानकी यादव /रामपाल यादव</t>
+          <t>1713009082/RS/22012034336191 — शौचालय निर्माण हितग्राही भैयालाल कोल /बहोरी कोल</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>11752.6</v>
+        <v>9703</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336197 — शौचालय निर्माण हितग्राही धर्मेंद्रधर dwivedi /चूड़ामणि dwivedi</t>
+          <t>1713009082/RS/22012034336192 — शौचालय निर्माण हितग्राही नन्दकिशोर कोल /तीरथ कोल</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>9872.6</v>
+        <v>9766</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42833</v>
+        <v>42818</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43371</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336199 — शौचालय  नवीन निर्माण हितग्राही श्रीनिवाश साकेत /रामवकस साकेत</t>
+          <t>1713009082/RS/22012034336193 — शौचालय निर्माण हितग्राही जानकी यादव /रामपाल यादव</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>11771.8</v>
+        <v>11752.6</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42833</v>
+        <v>42818</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336202 — शौचालय निर्माण हितग्राही रामदरश तिवारी /शेषमणि</t>
+          <t>1713009082/RS/22012034336197 — शौचालय निर्माण हितग्राही धर्मेंद्रधर dwivedi /चूड़ामणि dwivedi</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>11755.8</v>
+        <v>9872.6</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42818</v>
+        <v>42833</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336203 — शौचालय निर्माण हितग्राही खेलाड़ी कोल /रामगरीव कोल</t>
+          <t>1713009082/RS/22012034336199 — शौचालय  नवीन निर्माण हितग्राही श्रीनिवाश साकेत /रामवकस साकेत</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>9797.6</v>
+        <v>11771.8</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42818</v>
+        <v>42833</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336224 — शौचालय मरम्मत निर्माण कार्य हि० रमेश कोल /वीरभान कोल</t>
+          <t>1713009082/RS/22012034336202 — शौचालय निर्माण हितग्राही रामदरश तिवारी /शेषमणि</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>1207.6</v>
+        <v>11755.8</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43303</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336227 — शौचालय निर्माण कार्य हित० हुलरा यादव /विश्राम यादव</t>
+          <t>1713009082/RS/22012034336203 — शौचालय निर्माण हितग्राही खेलाड़ी कोल /रामगरीव कोल</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>2061.6</v>
+        <v>9797.6</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42833</v>
+        <v>42818</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43303</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336230 — शौचालय निर्माण कार्य हित० देवलाल कोल /किशोरे कोल</t>
+          <t>1713009082/RS/22012034336224 — शौचालय मरम्मत निर्माण कार्य हि० रमेश कोल /वीरभान कोल</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>2061.6</v>
+        <v>1207.6</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42833</v>
+        <v>42818</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336231 — शौचालय  मरम्मत निर्माण कार्य हित०  सरोज कोल /कल्लू कोल</t>
+          <t>1713009082/RS/22012034336227 — शौचालय निर्माण कार्य हित० हुलरा यादव /विश्राम यादव</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>8286.6</v>
+        <v>2061.6</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42818</v>
+        <v>42833</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43220</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336235 — सौचालय मरम्मत निर्माण कार्य हित० देवेन्द्र पयासी /गुरु प्रसाद</t>
+          <t>1713009082/RS/22012034336230 — शौचालय निर्माण कार्य हित० देवलाल कोल /किशोरे कोल</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>2061.6</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42818</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>42833</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>43303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336284 — शौचालय  मरम्मत निर्माण कार्य हित० छोटेलाल कुशवाहा /रामपियारे कुशवाहा</t>
+          <t>1713009082/RS/22012034336231 — शौचालय  मरम्मत निर्माण कार्य हित०  सरोज कोल /कल्लू कोल</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>9652.6</v>
+        <v>8286.6</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42821</v>
+        <v>42818</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336285 — शौचालय निर्माण कार्य हित० नारेन्द्र मिश्रा /कमलेश्वर मिश्रा</t>
+          <t>1713009082/RS/22012034336235 — सौचालय मरम्मत निर्माण कार्य हित० देवेन्द्र पयासी /गुरु प्रसाद</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>11338.6</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>42818</v>
       </c>
-      <c r="K476" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336322 — शौचालय निर्माण कार्य हित० लखपति यादव /बिसलवा यादव</t>
+          <t>1713009082/RS/22012034336284 — शौचालय  मरम्मत निर्माण कार्य हित० छोटेलाल कुशवाहा /रामपियारे कुशवाहा</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>3086</v>
+        <v>9652.6</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42818</v>
+        <v>42821</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43303</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336324 — सौचालय मरम्मत निर्माण कार्य हितग्राही सीताराम यादव /शिवधारी यादव</t>
+          <t>1713009082/RS/22012034336285 — शौचालय निर्माण कार्य हित० नारेन्द्र मिश्रा /कमलेश्वर मिश्रा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>9548.6</v>
+        <v>11338.6</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43347</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336327 — शौचालय निर्माण कार्य हित० राजेश पटेल / रामकृपाल पटेल</t>
+          <t>1713009082/RS/22012034336322 — शौचालय निर्माण कार्य हित० लखपति यादव /बिसलवा यादव</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>11851</v>
+        <v>3086</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42903</v>
+        <v>42818</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43672</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336329 — शौचालय निर्माण कार्य हित० नरेन्द्र नाथ उपाध्याय /जगजीवन उपाध्याय</t>
+          <t>1713009082/RS/22012034336324 — सौचालय मरम्मत निर्माण कार्य हितग्राही सीताराम यादव /शिवधारी यादव</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>9548.6</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42815</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>43347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336332 — सौचालय नवीन  निर्माण कार्य हितग्राही अन्जरुण उपाध्याय /अंशुमान उपाध्याय</t>
+          <t>1713009082/RS/22012034336327 — शौचालय निर्माण कार्य हित० राजेश पटेल / रामकृपाल पटेल</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>11754.6</v>
+        <v>11851</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42818</v>
+        <v>42903</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43249</v>
+        <v>43672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336339 — शौचालय निर्माण कार्य हित० राजभान कोल /महाबीर कोल</t>
+          <t>1713009082/RS/22012034336329 — शौचालय निर्माण कार्य हित० नरेन्द्र नाथ उपाध्याय /जगजीवन उपाध्याय</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>2995.6</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42815</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336340 — शौचालय निर्माण कार्य हित० नारेन्द्र सिंह /भागीरथ सिंह</t>
+          <t>1713009082/RS/22012034336332 — सौचालय नवीन  निर्माण कार्य हितग्राही अन्जरुण उपाध्याय /अंशुमान उपाध्याय</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>1663.6</v>
+        <v>11754.6</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43303</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336341 — शौचालय  मरम्मत निर्माण कार्य हित० अनुराग मिश्रा /कल्याण मिश्रा</t>
+          <t>1713009082/RS/22012034336339 — शौचालय निर्माण कार्य हित० राजभान कोल /महाबीर कोल</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>9652.6</v>
+        <v>2995.6</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43220</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336344 — शौचालय निर्माण कार्य हित० राममिलन यादव /रामविशाल यादव</t>
+          <t>1713009082/RS/22012034336340 — शौचालय निर्माण कार्य हित० नारेन्द्र सिंह /भागीरथ सिंह</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>668</v>
+        <v>1663.6</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336345 — शौचालय निर्माण कार्य हित० प्रह्लाद कोल /रामलाल कोल</t>
+          <t>1713009082/RS/22012034336341 — शौचालय  मरम्मत निर्माण कार्य हित० अनुराग मिश्रा /कल्याण मिश्रा</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>668</v>
+        <v>9652.6</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43303</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336347 — शौचालय निर्माण कार्य हित० बड़ेलाल कोल /जमुना कोल</t>
+          <t>1713009082/RS/22012034336344 — शौचालय निर्माण कार्य हित० राममिलन यादव /रामविशाल यादव</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>43303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336348 — शौचालय  नवीन निर्माण कार्य हित० गोविन्द कोल /रामलाल कोल</t>
+          <t>1713009082/RS/22012034336345 — शौचालय निर्माण कार्य हित० प्रह्लाद कोल /रामलाल कोल</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>11831</v>
+        <v>668</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43347</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336350 — शौचालय निर्माण कार्य हित०बेबा रज्जू कोल /ब्रिजवासी कोल</t>
+          <t>1713009082/RS/22012034336347 — शौचालय निर्माण कार्य हित० बड़ेलाल कोल /जमुना कोल</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>11841</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336539 — शौचालय निर्माण कार्य हित०अरुणेश मिश्रा /मोहन मिश्रा</t>
+          <t>1713009082/RS/22012034336348 — शौचालय  नवीन निर्माण कार्य हित० गोविन्द कोल /रामलाल कोल</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>11831</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42818</v>
       </c>
-      <c r="K490" s="3"/>
+      <c r="K490" s="3" t="n">
+        <v>43347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034336543 — शौचालय निर्माण कार्य हित० समयलाल साकेत /कलिका साकेत</t>
+          <t>1713009082/RS/22012034336350 — शौचालय निर्माण कार्य हित०बेबा रज्जू कोल /ब्रिजवासी कोल</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>11851</v>
+        <v>11841</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42868</v>
+        <v>42818</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034345221 — नवीन कार्य निर्माण शौचालय हित0 सुखलाल साहू/रामेश्वर साहू के घर में</t>
+          <t>1713009082/RS/22012034336539 — शौचालय निर्माण कार्य हित०अरुणेश मिश्रा /मोहन मिश्रा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>11859</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>42818</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034345244 — शोचालय  मरम्मत निर्माण कार्य  हित0 सुरेश कोल/कालू के घर में</t>
+          <t>1713009082/RS/22012034336543 — शौचालय निर्माण कार्य हित० समयलाल साकेत /कलिका साकेत</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>9651</v>
+        <v>11851</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034348592 — नवीन कार्य निर्माण शौचालय हित 0 विंद्रवती मिश्रा/राधामोहन के घर में</t>
+          <t>1713009082/RS/22012034345221 — नवीन कार्य निर्माण शौचालय हित0 सुखलाल साहू/रामेश्वर साहू के घर में</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>11851</v>
+        <v>11859</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42882</v>
+        <v>42868</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034521795 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण बिजली पावर हाउस शे सीताराम यादव  के  घर की  ओर</t>
+          <t>1713009082/RS/22012034345244 — शोचालय  मरम्मत निर्माण कार्य  हित0 सुरेश कोल/कालू के घर में</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>9651</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44303</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43220</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Berkeley Compost Pit for Comm / Repair and Maintenance of Berkeley Compost Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034521797 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण  लालमनि  रजक के घर शे राजमणि यादव के घर  तरफ</t>
+          <t>1713009082/RS/22012034348592 — नवीन कार्य निर्माण शौचालय हित 0 विंद्रवती मिश्रा/राधामोहन के घर में</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>11851</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44303</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>43242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Berkeley Compost Pit for Comm / Repair and Maintenance of Berkeley Compost Pit for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034521799 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण मेंन  सडक  प्रधानमनत्री  अमिलिहा  से  पुलिया  की ओर</t>
+          <t>1713009082/RS/22012034521795 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण बिजली पावर हाउस शे सीताराम यादव  के  घर की  ओर</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44303</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Berkeley Compost Pit for Comm / Repair and Maintenance of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034521801 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण  ज्ञानेन्द्र  नाम देव के घर से सीताराम यादव की घर की ओर</t>
+          <t>1713009082/RS/22012034521797 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण  लालमनि  रजक के घर शे राजमणि यादव के घर  तरफ</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44303</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of Berkeley Compost Pit for Comm / Repair and Maintenance of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034521804 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण बृजेन्द्र  कोल केघर से काडी  नाला की ओर</t>
+          <t>1713009082/RS/22012034521799 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण मेंन  सडक  प्रधानमनत्री  अमिलिहा  से  पुलिया  की ओर</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44303</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Repair &amp; Maint of Berkeley Compost Pit for Comm / Repair and Maintenance of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034539034 — SLWM NADEP NIRMAN 10 NAG</t>
+          <t>1713009082/RS/22012034521801 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण  ज्ञानेन्द्र  नाम देव के घर से सीताराम यादव की घर की ओर</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>180</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44709</v>
+        <v>44303</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034634488 — SAMUDAIK TOILET PASISAR NIRMAN GP JARHA</t>
+          <t>1713009082/RS/22012034521804 — आर/ एफ/ आर/बिछिया नदी/ कच्ची नाली निर्माण बृजेन्द्र  कोल केघर से काडी  नाला की ओर</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>52817</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44570</v>
+        <v>44303</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012034639967 — SBM SAMUDAIK TOILET NIRMAN AMILIHA STAND KE PAS</t>
+          <t>1713009082/RS/22012034539034 — SLWM NADEP NIRMAN 10 NAG</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>100000</v>
+        <v>20000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>31680</v>
+        <v>180</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45285</v>
+        <v>44709</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1713009082/RS/22012035123807 — नाडेप निर्माण कार्य ग्राम पंचायत जरहा में</t>
+          <t>1713009082/RS/22012034634488 — SAMUDAIK TOILET PASISAR NIRMAN GP JARHA</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>52817</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45317</v>
+        <v>44570</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/1023 — कपिल धारा कूप निर्माण सत्‍तानंद कुशवहा के खेत में T.S.NO 1023</t>
+          <t>1713009082/RS/22012034639967 — SBM SAMUDAIK TOILET NIRMAN AMILIHA STAND KE PAS</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>378000</v>
+        <v>100000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>297754</v>
+        <v>31680</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>40590</v>
-[...3 lines deleted...]
-      </c>
+        <v>45285</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/20 — सिचाई कूप निर्माण भारत सिंह वगैरह/रामदास सिंह जरहा</t>
+          <t>1713009082/RS/22012035123807 — नाडेप निर्माण कार्य ग्राम पंचायत जरहा में</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>76732</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>39466</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22 — सिचाई कूप निर्माण रामवतार/लक्ष्मिन चर्म. जरहा</t>
+          <t>1713009082/WC/1023 — कपिल धारा कूप निर्माण सत्‍तानंद कुशवहा के खेत में T.S.NO 1023</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>6000</v>
+        <v>378000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>36925</v>
+        <v>297754</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>39486</v>
+        <v>40590</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>40983</v>
+        <v>41244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034441684 — आर/.एफ/आर/ बिछिया /लूज बोल्डर संरचना निर्माण अमिलिया चकला नाला</t>
+          <t>1713009082/WC/20 — सिचाई कूप निर्माण भारत सिंह वगैरह/रामदास सिंह जरहा</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>62000</v>
+        <v>5000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>54325</v>
+        <v>76732</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43525</v>
+        <v>39466</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44321</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034441697 — आर/.एफ/आर/ बिछिया /लूज बोल्डर संरचना निर्माण अमिलिया कड़ी नाला</t>
+          <t>1713009082/WC/22 — सिचाई कूप निर्माण रामवतार/लक्ष्मिन चर्म. जरहा</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>62000</v>
+        <v>6000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>60417</v>
+        <v>36925</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43525</v>
+        <v>39486</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44321</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034475136 — looj boldar gahira 1</t>
+          <t>1713009082/WC/22012034441684 — आर/.एफ/आर/ बिछिया /लूज बोल्डर संरचना निर्माण अमिलिया चकला नाला</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>43879.93</v>
+        <v>62000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>54325</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>44321</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034476382 — लूज बोल्डर अमिलिहा गौरा धार के नीचे</t>
+          <t>1713009082/WC/22012034441697 — आर/.एफ/आर/ बिछिया /लूज बोल्डर संरचना निर्माण अमिलिया कड़ी नाला</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>62000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>60417</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44321</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034476384 — लूज बोल्डर अमिलिहा गौरा धार के नीचे2</t>
+          <t>1713009082/WC/22012034475136 — looj boldar gahira 1</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>43879.93</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034477288 — looj boldar kadi nala 1</t>
+          <t>1713009082/WC/22012034476382 — लूज बोल्डर अमिलिहा गौरा धार के नीचे</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034477291 — looj boldar kadi nala-2</t>
+          <t>1713009082/WC/22012034476384 — लूज बोल्डर अमिलिहा गौरा धार के नीचे2</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034477292 — looj  boldar kadi nala 3</t>
+          <t>1713009082/WC/22012034477288 — looj boldar kadi nala 1</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034477293 — looj boldar kadi nala -4</t>
+          <t>1713009082/WC/22012034477291 — looj boldar kadi nala-2</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524620 — लूज बोल्डर काडी नाला 5</t>
+          <t>1713009082/WC/22012034477292 — looj  boldar kadi nala 3</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524621 — RFR LOOJ BOLDAR KADHI NALA6</t>
+          <t>1713009082/WC/22012034477293 — looj boldar kadi nala -4</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524622 — rfr  looj bolder kadhi nala 7</t>
+          <t>1713009082/WC/22012034524620 — लूज बोल्डर काडी नाला 5</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524623 — rfr looj boldar kadhi nala 8</t>
+          <t>1713009082/WC/22012034524621 — RFR LOOJ BOLDAR KADHI NALA6</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524624 — rfr looj boldar kadhi nala9</t>
+          <t>1713009082/WC/22012034524622 — rfr  looj bolder kadhi nala 7</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524625 — RFR लूज बोल्डर काडी नाला 10</t>
+          <t>1713009082/WC/22012034524623 — rfr looj boldar kadhi nala 8</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524626 — RFR  लूल बोल्डर काडी नाला 11</t>
+          <t>1713009082/WC/22012034524624 — rfr looj boldar kadhi nala9</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524627 — RFR लूज बोल्डर काडी नाला 12</t>
+          <t>1713009082/WC/22012034524625 — RFR लूज बोल्डर काडी नाला 10</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524628 — RFR लूज बोल्डर काडी नाला 13</t>
+          <t>1713009082/WC/22012034524626 — RFR  लूल बोल्डर काडी नाला 11</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524629 — RFR लूज बोल्डर काड़ी नाला 14</t>
+          <t>1713009082/WC/22012034524627 — RFR लूज बोल्डर काडी नाला 12</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524630 — RFR लूज बोल्डर काडी नाला 15</t>
+          <t>1713009082/WC/22012034524628 — RFR लूज बोल्डर काडी नाला 13</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43642</v>
+        <v>43638</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524631 — RFR लूज बोल्डर काडी नाला 16</t>
+          <t>1713009082/WC/22012034524629 — RFR लूज बोल्डर काड़ी नाला 14</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034524632 — RFR लूज बोल्डर काडी नाला 17</t>
+          <t>1713009082/WC/22012034524630 — RFR लूज बोल्डर काडी नाला 15</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43638</v>
+        <v>43642</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526485 — luj boldar sarchana nirman ghira nala2</t>
+          <t>1713009082/WC/22012034524631 — RFR लूज बोल्डर काडी नाला 16</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526487 — luj boldr ghira nala 2</t>
+          <t>1713009082/WC/22012034524632 — RFR लूज बोल्डर काडी नाला 17</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526488 — luj boldr ghira nala3</t>
+          <t>1713009082/WC/22012034526485 — luj boldar sarchana nirman ghira nala2</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526489 — luj boldr ghira nala4</t>
+          <t>1713009082/WC/22012034526487 — luj boldr ghira nala 2</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526490 — luj boldr ghira nala</t>
+          <t>1713009082/WC/22012034526488 — luj boldr ghira nala3</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526493 — iliha school ke peche  bhg 1</t>
+          <t>1713009082/WC/22012034526489 — luj boldr ghira nala4</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526494 — luj boldr sarchana nirman amiliha school ke peche nala bhag 2</t>
+          <t>1713009082/WC/22012034526490 — luj boldr ghira nala</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526495 — looj boldr sarchana nirman tikkura nala bhag 1</t>
+          <t>1713009082/WC/22012034526493 — iliha school ke peche  bhg 1</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526496 — luj boldr sarchana nirman tikura nala bhag 2</t>
+          <t>1713009082/WC/22012034526494 — luj boldr sarchana nirman amiliha school ke peche nala bhag 2</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526497 — looj boldr sarchana nirman seduriya nalabhag1</t>
+          <t>1713009082/WC/22012034526495 — looj boldr sarchana nirman tikkura nala bhag 1</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526499 — looj boldr sanrachana nirm seduriya nala bhg 2an</t>
+          <t>1713009082/WC/22012034526496 — luj boldr sarchana nirman tikura nala bhag 2</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526500 — looj boldr sarnchana nala nirman bhag 3</t>
+          <t>1713009082/WC/22012034526497 — looj boldr sarchana nirman seduriya nalabhag1</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034526501 — looj boldr serchana nirman shuduriya nala bhag4</t>
+          <t>1713009082/WC/22012034526499 — looj boldr sanrachana nirm seduriya nala bhg 2an</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>43638</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034546809 — RFR STAPDAM NIRMAN PIPRIYA NALA AMILIHA</t>
+          <t>1713009082/WC/22012034526500 — looj boldr sarnchana nala nirman bhag 3</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43705</v>
+        <v>43638</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034608801 — R.F.R/बिछिया/चेकडैम निर्माण रत हरिया नाला में अमिलिहा</t>
+          <t>1713009082/WC/22012034526501 — looj boldr serchana nirman shuduriya nala bhag4</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44109</v>
+        <v>43638</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034620623 — आर एफआर/ बिछिया / सोख्ता गढ्ढा निर्माण कार्य अमिलिहा .शा स्कूल परिसर में</t>
+          <t>1713009082/WC/22012034546809 — RFR STAPDAM NIRMAN PIPRIYA NALA AMILIHA</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44216</v>
+        <v>43705</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034620628 — आर.एफ. आर/बिछिया/सोख्ता गढ्ढा निर्माण कार्य जरहा .शा स्कूल परिसर में</t>
+          <t>1713009082/WC/22012034608801 — R.F.R/बिछिया/चेकडैम निर्माण रत हरिया नाला में अमिलिहा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44216</v>
+        <v>44109</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034620954 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य अज्जरुण उपाध्याय के घर के पास</t>
+          <t>1713009082/WC/22012034620623 — आर एफआर/ बिछिया / सोख्ता गढ्ढा निर्माण कार्य अमिलिहा .शा स्कूल परिसर में</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>44216</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034620955 — R.F.R/बिछिया/सोख्ता गड्ढा निर्माण कार्य सिया कोल के घर के पास</t>
+          <t>1713009082/WC/22012034620628 — आर.एफ. आर/बिछिया/सोख्ता गढ्ढा निर्माण कार्य जरहा .शा स्कूल परिसर में</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>44216</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034620956 — R.F.R/बिछिया/ सोख्ता गढ्ढा निर्माण कार्य शैलेन्द्र सिंह के घर के पास</t>
+          <t>1713009082/WC/22012034620954 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य अज्जरुण उपाध्याय के घर के पास</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>44216</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034620957 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य  रामलाल के घर के पास</t>
+          <t>1713009082/WC/22012034620955 — R.F.R/बिछिया/सोख्ता गड्ढा निर्माण कार्य सिया कोल के घर के पास</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>44216</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034621492 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य ज्ञानेन्द्र उपाध्याय के घर के पास</t>
+          <t>1713009082/WC/22012034620956 — R.F.R/बिछिया/ सोख्ता गढ्ढा निर्माण कार्य शैलेन्द्र सिंह के घर के पास</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>44216</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034621494 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य छोटेलाल लोनिया के घर के पास</t>
+          <t>1713009082/WC/22012034620957 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य  रामलाल के घर के पास</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>44216</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034732859 — आर/एफ/आर/बिछिया नदी/ई.जी.एस. शाला कछियान टोला जरहा में वाटर हार्वेस्टिंग निर्माण  कार्य</t>
+          <t>1713009082/WC/22012034621492 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य ज्ञानेन्द्र उपाध्याय के घर के पास</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>44216</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034732872 — आर/एफ/आर/बिछिया नदी/ शा.पूर्व. मा.वि. अमिलिहा में वाटर हार्वेस्टिंग निर्माण कार्य</t>
+          <t>1713009082/WC/22012034621494 — R.F.R/बिछिया/सोख्ता गढ्ढा निर्माण कार्य छोटेलाल लोनिया के घर के पास</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>44216</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034737841 — आर /एफ /आर /बिछिया नदी /नाडेप निर्माण नरेन्द्रनाथ  उपाध्याय के यहां</t>
+          <t>1713009082/WC/22012034732859 — आर/एफ/आर/बिछिया नदी/ई.जी.एस. शाला कछियान टोला जरहा में वाटर हार्वेस्टिंग निर्माण  कार्य</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44303</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>44351</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>45460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034737850 — आर /एफ /आर /बिछिया नदी नाडेप निर्माण रघुनाथ साकेत के यहा</t>
+          <t>1713009082/WC/22012034732872 — आर/एफ/आर/बिछिया नदी/ शा.पूर्व. मा.वि. अमिलिहा में वाटर हार्वेस्टिंग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44333</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>44351</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>45460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034737879 — आर /एफ /आर/ बिछिया नदी /नाडेप निर्माण रामकुमार यादव के  यहां</t>
+          <t>1713009082/WC/22012034737841 — आर /एफ /आर /बिछिया नदी /नाडेप निर्माण नरेन्द्रनाथ  उपाध्याय के यहां</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>44303</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034737888 — आर /एफ/ आर /बिछिया नदी नाडेप निर्माण शैलेन्द्र सिंह के यहां</t>
+          <t>1713009082/WC/22012034737850 — आर /एफ /आर /बिछिया नदी नाडेप निर्माण रघुनाथ साकेत के यहा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44303</v>
+        <v>44333</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/22012034737899 — आर/ एफ /आर /बिछिया नदी /नाडेप निर्माण लखपति यादव के यहां</t>
+          <t>1713009082/WC/22012034737879 — आर /एफ /आर/ बिछिया नदी /नाडेप निर्माण रामकुमार यादव के  यहां</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>44303</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/23 — सिचाई कूप निर्माण बीरेन्‍द्र सिंह/गजाधर सिंह  जरहा</t>
+          <t>1713009082/WC/22012034737888 — आर /एफ/ आर /बिछिया नदी नाडेप निर्माण शैलेन्द्र सिंह के यहां</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>42201</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39481</v>
-[...3 lines deleted...]
-      </c>
+        <v>44303</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/25 — सिचाई कूप निर्माण धनपति साहू/पियारे साहू जरहा</t>
+          <t>1713009082/WC/22012034737899 — आर/ एफ /आर /बिछिया नदी /नाडेप निर्माण लखपति यादव के यहां</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>111097</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39428</v>
-[...3 lines deleted...]
-      </c>
+        <v>44303</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/323 — शोकपिट हौदी निर्माण इ0 जी0 एस0 शाला कछियान टोला जरहा के घर के पास ts no 323</t>
+          <t>1713009082/WC/23 — सिचाई कूप निर्माण बीरेन्‍द्र सिंह/गजाधर सिंह  जरहा</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>17000</v>
+        <v>1000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>20650</v>
+        <v>42201</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>40391</v>
+        <v>39481</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41083</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/325 — शोकपिट हौदी निर्माण शंषमणि कुसवाही  के घर के पास ts no 325</t>
+          <t>1713009082/WC/25 — सिचाई कूप निर्माण धनपति साहू/पियारे साहू जरहा</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>17000</v>
+        <v>2000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>12650</v>
+        <v>111097</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>40391</v>
+        <v>39428</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>41083</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/377 — शोकपिट हौदी निर्माण राजनायक सिंह के घर के पास ts no 377</t>
+          <t>1713009082/WC/323 — शोकपिट हौदी निर्माण इ0 जी0 एस0 शाला कछियान टोला जरहा के घर के पास ts no 323</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>16650</v>
+        <v>20650</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>40406</v>
+        <v>40391</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/378 — शोकपिट हौदी निर्माण शतीष उपाध्‍याय  के घर के पास ts no 378</t>
+          <t>1713009082/WC/325 — शोकपिट हौदी निर्माण शंषमणि कुसवाही  के घर के पास ts no 325</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>16650</v>
+        <v>12650</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40406</v>
+        <v>40391</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/380 — शोकपिट हौदी निर्माण सियाकोल  के घर के पास ts no 380</t>
+          <t>1713009082/WC/377 — शोकपिट हौदी निर्माण राजनायक सिंह के घर के पास ts no 377</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>16650</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>40406</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/381 — शोकपिट हौदी निर्माण शाशकीय पूर्व मा0 वि0 जरहा    के घर के पास ts no 381</t>
+          <t>1713009082/WC/378 — शोकपिट हौदी निर्माण शतीष उपाध्‍याय  के घर के पास ts no 378</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>16650</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>40406</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41004</v>
+        <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/382 — शोकपिट हौदी निर्माण अरूण सिंह   के घर के पास ts no 382</t>
+          <t>1713009082/WC/380 — शोकपिट हौदी निर्माण सियाकोल  के घर के पास ts no 380</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>16650</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>40406</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/44 — गहिरा नाला बोरी बन्‍धान अर्दन डैम निर्माण खुदाई नाला T S 44</t>
+          <t>1713009082/WC/381 — शोकपिट हौदी निर्माण शाशकीय पूर्व मा0 वि0 जरहा    के घर के पास ts no 381</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>471000</v>
+        <v>17000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>110088</v>
+        <v>16650</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40665</v>
+        <v>40406</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41169</v>
+        <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/45 — वोरी वंधान एवं आर्दन चेक डैम निर्माण नाला खुदाई परहन नाला ts no 45</t>
+          <t>1713009082/WC/382 — शोकपिट हौदी निर्माण अरूण सिंह   के घर के पास ts no 382</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>470000</v>
+        <v>17000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>347784</v>
+        <v>16650</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40665</v>
+        <v>40406</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>41248</v>
+        <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/983 — कपिल धारा कूप निर्माण सनतकुमार मिश्रा पिता भैयालाल</t>
+          <t>1713009082/WC/44 — गहिरा नाला बोरी बन्‍धान अर्दन डैम निर्माण खुदाई नाला T S 44</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>316000</v>
+        <v>471000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>259287</v>
+        <v>110088</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>40940</v>
+        <v>40665</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>42212</v>
+        <v>41169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/984 — कपिलधारा कूप निर्माण रामाकान्‍त उपाध्‍याय  TS 984</t>
+          <t>1713009082/WC/45 — वोरी वंधान एवं आर्दन चेक डैम निर्माण नाला खुदाई परहन नाला ts no 45</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>316000</v>
+        <v>470000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>278536</v>
+        <v>347784</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40950</v>
+        <v>40665</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>42059</v>
+        <v>41248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1713009082/WC/9993671147 — खेत तालाब निर्माण कार्य हि० कुवर सिंह/जगतदेव सिंह के खेत में</t>
+          <t>1713009082/WC/983 — कपिल धारा कूप निर्माण सनतकुमार मिश्रा पिता भैयालाल</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>152000</v>
+        <v>316000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>139851</v>
+        <v>259287</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42451</v>
+        <v>40940</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42906</v>
+        <v>42212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1713009082/WC/984 — कपिलधारा कूप निर्माण रामाकान्‍त उपाध्‍याय  TS 984</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>316000</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>278536</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>40950</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>42059</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Land Development / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1713009082/WC/9993671147 — खेत तालाब निर्माण कार्य हि० कुवर सिंह/जगतदेव सिंह के खेत में</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>152000</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>139851</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>42451</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>42906</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C573" s="1" t="inlineStr">
+      <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D573" s="1" t="inlineStr">
+      <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
-      <c r="E573" s="1" t="inlineStr">
+      <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F573" s="1" t="inlineStr">
+      <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1713009/WC/22012034550230 — check dam jarha</t>
         </is>
       </c>
-      <c r="G573" s="1" t="inlineStr">
+      <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H573" s="2" t="n">
+      <c r="H575" s="2" t="n">
         <v>1489476.28</v>
       </c>
-      <c r="I573" s="2" t="n">
+      <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J573" s="3" t="n">
+      <c r="J575" s="3" t="n">
         <v>43953</v>
       </c>
-      <c r="K573" s="3"/>
+      <c r="K575" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>