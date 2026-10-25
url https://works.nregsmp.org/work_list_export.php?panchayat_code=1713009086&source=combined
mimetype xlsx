--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K516"/>
+  <dimension ref="A1:K517"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 14:22:28</t>
+          <t>Exported on: 2026-10-25 12:29:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42843</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1713009086/AV/22012034539581 — गौशाला निर्माण कार्य पोड़ी ईजीएस स्कूल के पास ग्राम पंचायत पंचायत जल्दर</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>3804449.17</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>3654769.21</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44161</v>
@@ -935,73 +935,73 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1713009086/FP/22012034642267 — नाली निर्माण कार्य गजेन्द्र साकेत के घर से नव बधवा की ओर</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>2685</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -4332,51 +4332,51 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45140</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/22012035206554 — खेत तालाब कार्य प्रवीण पाण्डेय के खेत में</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45318</v>
@@ -6437,51 +6437,51 @@
       <c r="J139" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/1144137 — Construction of IAY House -IAY REG. NO. MP1271694</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>42874</v>
@@ -8885,51 +8885,51 @@
       <c r="J189" s="3" t="n">
         <v>43732</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>43881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/1953647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1573887</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>43635</v>
@@ -11872,51 +11872,51 @@
       <c r="J250" s="3" t="n">
         <v>43979</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>44159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/2381967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3456442</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>43950</v>
@@ -12850,98 +12850,98 @@
       <c r="J270" s="3" t="n">
         <v>44368</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>44886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3127026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4934089</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>9722.4</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>44377</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3127354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3755151</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>44368</v>
@@ -12993,51 +12993,51 @@
       <c r="J273" s="3" t="n">
         <v>44368</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>44791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3127792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2168704</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44128</v>
@@ -14459,51 +14459,51 @@
       <c r="J303" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3322462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4495030</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>9792</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>44669</v>
@@ -14751,51 +14751,51 @@
       <c r="J309" s="3" t="n">
         <v>44686</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>45137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3322501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4525445</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>9756</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45271</v>
@@ -18718,51 +18718,51 @@
       <c r="J390" s="3" t="n">
         <v>44669</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3611515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5491357</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>8762.4</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>44669</v>
@@ -19059,51 +19059,51 @@
       <c r="J397" s="3" t="n">
         <v>44669</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>45244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/3633163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4637294</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>44575</v>
@@ -19498,51 +19498,51 @@
       <c r="J406" s="3" t="n">
         <v>45119</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>45312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/4320776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125459874</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>44724</v>
@@ -19643,51 +19643,51 @@
       <c r="J409" s="3" t="n">
         <v>44923</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/4403952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125460541</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>44831</v>
@@ -20082,51 +20082,51 @@
       <c r="J418" s="3" t="n">
         <v>46009</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/4710084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125450860</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>19710</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45629</v>
@@ -20229,98 +20229,98 @@
       <c r="J421" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/4849371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125443718</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1713009086/IF/IAY/4849373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125447547</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45551</v>
@@ -20362,4467 +20362,4514 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>15496</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>43445</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>43564</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1713009086/IF/IAY/690531 — Construction of IAY House -IAY REG. NO. MP1271849</t>
+          <t>1713009086/IF/IAY/6335468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127411214</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>15528</v>
+        <v>2100</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1713009086/IF/IAY/690756 — Construction of IAY House -IAY REG. NO. MP1281146</t>
+          <t>1713009086/IF/IAY/690531 — Construction of IAY House -IAY REG. NO. MP1271849</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>15736</v>
+        <v>15528</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43368</v>
+        <v>43352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1713009086/IF/IAY/770261 — Construction of IAY House -IAY REG. NO. MP3447376</t>
+          <t>1713009086/IF/IAY/690756 — Construction of IAY House -IAY REG. NO. MP1281146</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>15516</v>
+        <v>15736</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>43296</v>
+        <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1713009086/IF/IAY/850762 — Construction of IAY House -IAY REG. NO. MP1501302</t>
+          <t>1713009086/IF/IAY/770261 — Construction of IAY House -IAY REG. NO. MP3447376</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>14788</v>
+        <v>15516</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43441</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1713009086/IF/IAY/851028 — Construction of IAY House -IAY REG. NO. MP1504824</t>
+          <t>1713009086/IF/IAY/850762 — Construction of IAY House -IAY REG. NO. MP1501302</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>14692</v>
+        <v>14788</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>43337</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1713009086/LD/1083 — खेल मैदान शा0 पू माध्‍यमिक जल्‍दर T.S.NO 1083</t>
+          <t>1713009086/IF/IAY/851028 — Construction of IAY House -IAY REG. NO. MP1504824</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>436000</v>
+        <v>15480</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>276216</v>
+        <v>14692</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40666</v>
+        <v>43039</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41239</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1713009086/LD/22012034260024 — भूमि शिल्प निर्माण कार्य</t>
+          <t>1713009086/LD/1083 — खेल मैदान शा0 पू माध्‍यमिक जल्‍दर T.S.NO 1083</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>436000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>276216</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>40666</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>41239</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1713009086/LD/22012034305654 — शांति धाम नि०ग्राम पोड़ी T.S.no-1478</t>
+          <t>1713009086/LD/22012034260024 — भूमि शिल्प निर्माण कार्य</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42803</v>
+        <v>42474</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1713009086/LD/3799430926 — खेल मैदान नि0 प्रा0पाठ0 पोडी T.S.no-1573</t>
+          <t>1713009086/LD/22012034305654 — शांति धाम नि०ग्राम पोड़ी T.S.no-1478</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>318000</v>
+        <v>180000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>1752</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>42803</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1713009086/LD/82 — शान्‍तीधाम निर्माण ग्राम पोडी ग्राम पंचायत जलदर TS</t>
+          <t>1713009086/LD/3799430926 — खेल मैदान नि0 प्रा0पाठ0 पोडी T.S.no-1573</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>467000</v>
+        <v>318000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>150640</v>
+        <v>1752</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41345</v>
+        <v>41698</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>42475</v>
+        <v>42563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1713009086/LD/84 — खेल मैदान निर्माण ई जी एस पोडी TS no 84</t>
+          <t>1713009086/LD/82 — शान्‍तीधाम निर्माण ग्राम पोडी ग्राम पंचायत जलदर TS</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>436000</v>
+        <v>467000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>295441</v>
+        <v>150640</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>40918</v>
+        <v>41345</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>41246</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1713009086/PG/9425895188 — खेल मैदान नि0 ग्राम पोड़ी T.S.no-1399</t>
+          <t>1713009086/LD/84 — खेल मैदान निर्माण ई जी एस पोडी TS no 84</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>280000</v>
+        <v>436000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>277394.57</v>
+        <v>295441</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42815</v>
+        <v>40918</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>44669</v>
+        <v>41246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/04 — पी.सी.सी.रोड निर्माण वार्ड 12 से 13 के मध्‍य ग्राम पोडी जल्‍दर</t>
+          <t>1713009086/PG/9425895188 — खेल मैदान नि0 ग्राम पोड़ी T.S.no-1399</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>3000</v>
+        <v>280000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>203238</v>
+        <v>277394.57</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39293</v>
+        <v>42815</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>42059</v>
+        <v>44669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034182371 — आन्तरिक पी0सी0सी0रोड एवं नाली नि0 अंगद कोल के घर स</t>
+          <t>1713009086/RC/04 — पी.सी.सी.रोड निर्माण वार्ड 12 से 13 के मध्‍य ग्राम पोडी जल्‍दर</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>132000</v>
+        <v>3000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>111320</v>
+        <v>203238</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41530</v>
+        <v>39293</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>42505</v>
+        <v>42059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034202018 — सुदूर ग्राम संपर्क खेत रोड मार्ग नि0 राजीव  शर्मा</t>
+          <t>1713009086/RC/22012034182371 — आन्तरिक पी0सी0सी0रोड एवं नाली नि0 अंगद कोल के घर स</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>394000</v>
+        <v>132000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>233880</v>
+        <v>111320</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41672</v>
+        <v>41530</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>42614</v>
+        <v>42505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034209273 — आ0पी0सी0सी0रोड नि0T.S.no-1572 शम्‍भू वर्मा के घर स</t>
+          <t>1713009086/RC/22012034202018 — सुदूर ग्राम संपर्क खेत रोड मार्ग नि0 राजीव  शर्मा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>97000</v>
+        <v>394000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>45296.64</v>
+        <v>233880</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41673</v>
+        <v>41672</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>42475</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034263491 — PCC Road Nirman 150mtr</t>
+          <t>1713009086/RC/22012034209273 — आ0पी0सी0सी0रोड नि0T.S.no-1572 शम्‍भू वर्मा के घर स</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>97000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>45296.64</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>41673</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>42475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034291805 — आन्तरिक पी0सी0सी0रोड नि0 श्यामलाल कुशवाहा के घर से भारत विशकर्मा के घर तक T.S.no-778 T.S.NO-778</t>
+          <t>1713009086/RC/22012034263491 — PCC Road Nirman 150mtr</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>225000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>32882</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42344</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034296580 — खेत सड़क निर्माण ओमप्रकाश नामदेव के धर से रामशरण कुशवाहा के घर की ओर</t>
+          <t>1713009086/RC/22012034291805 — आन्तरिक पी0सी0सी0रोड नि0 श्यामलाल कुशवाहा के घर से भारत विशकर्मा के घर तक T.S.no-778 T.S.NO-778</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>179000</v>
+        <v>225000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>1464</v>
+        <v>32882</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42389</v>
+        <v>42344</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42614</v>
+        <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034327392 — सुदूर ग्राम सम्पर्क रोड नि0मुख्या मार्ग से सन्यासी बाबा मंदिर तक T.S.no-1398</t>
+          <t>1713009086/RC/22012034296580 — खेत सड़क निर्माण ओमप्रकाश नामदेव के धर से रामशरण कुशवाहा के घर की ओर</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>156000</v>
+        <v>179000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>54336</v>
+        <v>1464</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42780</v>
+        <v>42389</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43529</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034330895 — सुदूर ग्राम संपर्क रोड नि0  मुख्य मार्ग से सन्यासी बाबा मंदिर तक t.s.NO-1398</t>
+          <t>1713009086/RC/22012034327392 — सुदूर ग्राम सम्पर्क रोड नि0मुख्या मार्ग से सन्यासी बाबा मंदिर तक T.S.no-1398</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>54336</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42766</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42780</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>43529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034360098 — पीसीसी सह नाली निर्माण सुदामा कुशवाहा के घर से गरुण विश्वकर्मा के घर तक</t>
+          <t>1713009086/RC/22012034330895 — सुदूर ग्राम संपर्क रोड नि0  मुख्य मार्ग से सन्यासी बाबा मंदिर तक t.s.NO-1398</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>26884</v>
+        <v>156000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42645</v>
+        <v>42766</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034360104 — पीसीसी सह नाली निर्माण मनमुरत कुशवाहा केघर से मोतीलाल कुशवाहा के घर तक</t>
+          <t>1713009086/RC/22012034360098 — पीसीसी सह नाली निर्माण सुदामा कुशवाहा के घर से गरुण विश्वकर्मा के घर तक</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>65405</v>
+        <v>26884</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>62952</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42997</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034361046 — आतंरिक पी०सी०सी० रोड एव नाली नि० मनमूरत कुशवाहा के घर से मोतीलाल कुशवाहा के घर तक</t>
+          <t>1713009086/RC/22012034360104 — पीसीसी सह नाली निर्माण मनमुरत कुशवाहा केघर से मोतीलाल कुशवाहा के घर तक</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>65000</v>
+        <v>65405</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>62952</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>42997</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>43084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034361048 — आतंरिक पी०सी०सी० रोड एव नाली नि०  सुदामा कुशवाहा के घर से गरुण विश्वकर्मा के घर तक</t>
+          <t>1713009086/RC/22012034361046 — आतंरिक पी०सी०सी० रोड एव नाली नि० मनमूरत कुशवाहा के घर से मोतीलाल कुशवाहा के घर तक</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>27000</v>
+        <v>65000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>24798</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034376320 — Pcc rode Nirman Nali Sahit 200 Mtr</t>
+          <t>1713009086/RC/22012034361048 — आतंरिक पी०सी०सी० रोड एव नाली नि०  सुदामा कुशवाहा के घर से गरुण विश्वकर्मा के घर तक</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>24798</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>43032</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>43748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034376809 — pcc road nirman kary</t>
+          <t>1713009086/RC/22012034376320 — Pcc rode Nirman Nali Sahit 200 Mtr</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43191</v>
+        <v>43010</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034378335 — आंतरिक पी०सी०सी० रोड एव नाली नि ० आदिवासी वस्ती बार्ड क्र० 17 गूढ़ तमरा मुख्य मार्ग से रामशरण कुशवाहा</t>
+          <t>1713009086/RC/22012034376809 — pcc road nirman kary</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>56120</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034390176 — आतंरिक पी०सी०सी० रोड एव नाली नि०गुढ तमरा मुख्य मार्ग से लाला कोल के घर तक</t>
+          <t>1713009086/RC/22012034378335 — आंतरिक पी०सी०सी० रोड एव नाली नि ० आदिवासी वस्ती बार्ड क्र० 17 गूढ़ तमरा मुख्य मार्ग से रामशरण कुशवाहा</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>43200</v>
+        <v>85000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>56120</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>43102</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034391131 — आतंरिक पी0सी0सी0रोड एव नाली नि0जल्दर मुख्य मार्ग से संतोष तिवारी के घर तक</t>
+          <t>1713009086/RC/22012034390176 — आतंरिक पी०सी०सी० रोड एव नाली नि०गुढ तमरा मुख्य मार्ग से लाला कोल के घर तक</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>99500</v>
+        <v>43200</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>88740</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43298</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034398271 — आंतरिक पी०सी०सी रोड एवं नाली  निर्माण पोड़ी पहुचमार्ग से रामकिसोर कुशवाहा के घर तक</t>
+          <t>1713009086/RC/22012034391131 — आतंरिक पी0सी0सी0रोड एव नाली नि0जल्दर मुख्य मार्ग से संतोष तिवारी के घर तक</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>22000</v>
+        <v>99500</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>17616</v>
+        <v>88740</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43526</v>
+        <v>43298</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44055</v>
+        <v>43616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034398274 — आंतरिक पी०सी०सी रोड एवं नाली निर्माण विशेश्वर कुशवाहा के घर से विशवनाथ कुशवाहा के घर तक</t>
+          <t>1713009086/RC/22012034398271 — आंतरिक पी०सी०सी रोड एवं नाली  निर्माण पोड़ी पहुचमार्ग से रामकिसोर कुशवाहा के घर तक</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>42000</v>
+        <v>22000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>34402</v>
+        <v>17616</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>44055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034398276 — आंतरिक पी०सी०सी रोड एवं नाली निर्माण पोड़ी पहुचमार्ग से रमाकांत कुश ० के घर तक</t>
+          <t>1713009086/RC/22012034398274 — आंतरिक पी०सी०सी रोड एवं नाली निर्माण विशेश्वर कुशवाहा के घर से विशवनाथ कुशवाहा के घर तक</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>72000</v>
+        <v>42000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>65602</v>
+        <v>34402</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43756</v>
+        <v>43526</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>44055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034441018 — PCC Road Nirman 200 MTR</t>
+          <t>1713009086/RC/22012034398276 — आंतरिक पी०सी०सी रोड एवं नाली निर्माण पोड़ी पहुचमार्ग से रमाकांत कुश ० के घर तक</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>72000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>65602</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>43756</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>44055</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034520264 — आतंरिक पी०सी०सी० रोड एव नाली नि0 मोतीलाल कुशवाहा के घर से सामु० भनव की ओर</t>
+          <t>1713009086/RC/22012034441018 — PCC Road Nirman 200 MTR</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>143000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>66090</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43954</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034595733 — पी०सी०सी० रोड नि०गुढ तमरा मुख्य मार्ग से लाला कोल के घर तक</t>
+          <t>1713009086/RC/22012034520264 — आतंरिक पी०सी०सी० रोड एव नाली नि0 मोतीलाल कुशवाहा के घर से सामु० भनव की ओर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>39000</v>
+        <v>143000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>18528</v>
+        <v>66090</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44517</v>
+        <v>43954</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>44678</v>
+        <v>44583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034595748 — पी०सी०सी० रोड एव नाली नि०विजय लाल पटेल के घर से राजेन्द्र विश्वकर्मा के घर तक</t>
+          <t>1713009086/RC/22012034595733 — पी०सी०सी० रोड नि०गुढ तमरा मुख्य मार्ग से लाला कोल के घर तक</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>102000</v>
+        <v>39000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>69540</v>
+        <v>18528</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>45128</v>
+        <v>44678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034595766 — पी०सी०सी० रोड एव नाली नि०पोड़ी पहुच मार्ग से राजकुमार यादव के घर तक</t>
+          <t>1713009086/RC/22012034595748 — पी०सी०सी० रोड एव नाली नि०विजय लाल पटेल के घर से राजेन्द्र विश्वकर्मा के घर तक</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>81000</v>
+        <v>102000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>69540</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>45128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/22012034837708 — पी सी सी रोड  निर्माण कार्य रामकरण कोल के घर से छोटे लाल कोलके घर तक</t>
+          <t>1713009086/RC/22012034595766 — पी०सी०सी० रोड एव नाली नि०पोड़ी पहुच मार्ग से राजकुमार यादव के घर तक</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>90000</v>
+        <v>81000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>7289.4</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45737</v>
+        <v>44425</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/678 — ग्रेवल रोड निर्माण पोडी वार्उ क्र 15 से 17 तक  T S 678</t>
+          <t>1713009086/RC/22012034837708 — पी सी सी रोड  निर्माण कार्य रामकरण कोल के घर से छोटे लाल कोलके घर तक</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>497000</v>
+        <v>90000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>541290</v>
+        <v>9696.4</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41031</v>
-[...3 lines deleted...]
-      </c>
+        <v>45737</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RC/6916 — आन्‍तरिक पी सीसी रोड निर्माण लल्‍लू कोल के घर से झूला दास  T S 6916</t>
+          <t>1713009086/RC/678 — ग्रेवल रोड निर्माण पोडी वार्उ क्र 15 से 17 तक  T S 678</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>152000</v>
+        <v>497000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>149434</v>
+        <v>541290</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40957</v>
+        <v>41031</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41318</v>
+        <v>41950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034336548 — मरम्मत शौचालय निर्माण कार्य हित० चेतमणि नापित / मीरालाल नापित</t>
+          <t>1713009086/RC/6916 — आन्‍तरिक पी सीसी रोड निर्माण लल्‍लू कोल के घर से झूला दास  T S 6916</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>9800</v>
+        <v>152000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>149434</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42796</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>40957</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>41318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034336549 — मरम्मत शौचालय निर्माण कार्य हित० संजय गौतम / अशोक गौतम</t>
+          <t>1713009086/RS/22012034336548 — मरम्मत शौचालय निर्माण कार्य हित० चेतमणि नापित / मीरालाल नापित</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>10196</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42892</v>
-[...3 lines deleted...]
-      </c>
+        <v>42796</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034336550 — शौचालय निर्माण कार्य हित० जगजीवन कुशवाहा / जेठू लाल कुशवाहा</t>
+          <t>1713009086/RS/22012034336549 — मरम्मत शौचालय निर्माण कार्य हित० संजय गौतम / अशोक गौतम</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>10196</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034348400 — रामसखा विश्वकर्मा /देवमुनि विश्वकर्मा/086/863/04</t>
+          <t>1713009086/RS/22012034336550 — शौचालय निर्माण कार्य हित० जगजीवन कुशवाहा / जेठू लाल कुशवाहा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>10196</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>43274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034348403 — लल्लू कोल /श्यामलाल कोल/863/086/05</t>
+          <t>1713009086/RS/22012034348400 — रामसखा विश्वकर्मा /देवमुनि विश्वकर्मा/086/863/04</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034348411 — नवीन शौचालय निर्माण चंद्रशेखर कुशबाहा गणपति कुशबाहा/863/05</t>
+          <t>1713009086/RS/22012034348403 — लल्लू कोल /श्यामलाल कोल/863/086/05</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>11679</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42906</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355110 — सौचालय मरम्मत नि0 रामश्र्य पाटॆल /धर्म दास के घर मे</t>
+          <t>1713009086/RS/22012034348411 — नवीन शौचालय निर्माण चंद्रशेखर कुशबाहा गणपति कुशबाहा/863/05</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>11679</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42863</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>42906</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>43234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355117 — नवीन शौचालय निर्माण कार्य हि0 महागू साकेत /राम प्यारे  के घर मे</t>
+          <t>1713009086/RS/22012034355110 — सौचालय मरम्मत नि0 रामश्र्य पाटॆल /धर्म दास के घर मे</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>11851</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42913</v>
-[...3 lines deleted...]
-      </c>
+        <v>42863</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355409 — शौचालय मरम्मत निर्माण चन्दिृका गौतम /रामसुन्दर के घर मे</t>
+          <t>1713009086/RS/22012034355117 — नवीन शौचालय निर्माण कार्य हि0 महागू साकेत /राम प्यारे  के घर मे</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>11851</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42863</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>42913</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>43234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355420 — नवीन शौचालय निर्माण अच्छेलाल साकेत / गयादीन के घर मे</t>
+          <t>1713009086/RS/22012034355409 — शौचालय मरम्मत निर्माण चन्दिृका गौतम /रामसुन्दर के घर मे</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42913</v>
+        <v>42863</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355425 — शौचालय मरम्मत निर्माण सरोज देवी पाण्ेय /जगदीश के घर मे</t>
+          <t>1713009086/RS/22012034355420 — नवीन शौचालय निर्माण अच्छेलाल साकेत / गयादीन के घर मे</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>11851</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>42913</v>
       </c>
-      <c r="K476" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355429 — नवीन शौचालय निर्माण भैयालाल साकेत / बंसतलाल के घर मे</t>
+          <t>1713009086/RS/22012034355425 — शौचालय मरम्मत निर्माण सरोज देवी पाण्ेय /जगदीश के घर मे</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>11851</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42863</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>42913</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>43234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355432 — शौचालय मरम्मत निर्माण राजेन्दृ साकेत / गणेश के घर मे</t>
+          <t>1713009086/RS/22012034355429 — नवीन शौचालय निर्माण भैयालाल साकेत / बंसतलाल के घर मे</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355435 — मरम्मत शौचालय निर्माण रमेश तिवारी / जमुना तिवारी के घर मे</t>
+          <t>1713009086/RS/22012034355432 — शौचालय मरम्मत निर्माण राजेन्दृ साकेत / गणेश के घर मे</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>11851</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42913</v>
-[...3 lines deleted...]
-      </c>
+        <v>42863</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355439 — शौचालय मरम्मत निर्माण बैजनाथ मिञा / रामटहल के घर मे</t>
+          <t>1713009086/RS/22012034355435 — मरम्मत शौचालय निर्माण रमेश तिवारी / जमुना तिवारी के घर मे</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>11851</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355445 — नवीन शौचालय निर्माण रामजी नापित / हनुमान के घर मे</t>
+          <t>1713009086/RS/22012034355439 — शौचालय मरम्मत निर्माण बैजनाथ मिञा / रामटहल के घर मे</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>11851</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355447 — नवीन शौचालय निर्माण रामनिवास कुशवाहा / रामसुन्दर</t>
+          <t>1713009086/RS/22012034355445 — नवीन शौचालय निर्माण रामजी नापित / हनुमान के घर मे</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>11851</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355455 — नवीन शौचालय निर्माण बालगोविन्द कुशवाहा / रामनाथ के घर मे</t>
+          <t>1713009086/RS/22012034355447 — नवीन शौचालय निर्माण रामनिवास कुशवाहा / रामसुन्दर</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>11851</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034355465 — शौचालय मरम्मत निर्माण पृवीण पाण्ेय /रामानुज पाण्ेय</t>
+          <t>1713009086/RS/22012034355455 — नवीन शौचालय निर्माण बालगोविन्द कुशवाहा / रामनाथ के घर मे</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>11851</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1713009086/RS/22012034539280 — SLWM NADEP NIRMAN 10 NAG</t>
+          <t>1713009086/RS/22012034355465 — शौचालय मरम्मत निर्माण पृवीण पाण्ेय /रामानुज पाण्ेय</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>20000</v>
+        <v>12000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>12738</v>
+        <v>11851</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44477</v>
+        <v>42913</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>45269</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/01 — सोकपिट हौदी निर्माण ब्रिजभान चतुर्वेदी TS 192</t>
+          <t>1713009086/RS/22012034539280 — SLWM NADEP NIRMAN 10 NAG</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>17000</v>
+        <v>20000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>13605</v>
+        <v>12738</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40313</v>
+        <v>44477</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41248</v>
+        <v>45269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/02 — सोकपिट हौदी निर्माण जमुना प्रसाद नट TS 188</t>
+          <t>1713009086/WC/01 — सोकपिट हौदी निर्माण ब्रिजभान चतुर्वेदी TS 192</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>6000</v>
+        <v>13605</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40320</v>
+        <v>40313</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>42059</v>
+        <v>41248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/198 — शोकपिट हौदी निर्माण 50 परिवार ts no 198</t>
+          <t>1713009086/WC/02 — सोकपिट हौदी निर्माण जमुना प्रसाद नट TS 188</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40294</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>40320</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>42059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/199 — शोकपिट हौदी निर्माण जमुना प्रसाद नट ts no 199</t>
+          <t>1713009086/WC/198 — शोकपिट हौदी निर्माण 50 परिवार ts no 198</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>40294</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/2 — शोकपिट हौदी निर्माण रामसजीवन के घर के पास ts no 200</t>
+          <t>1713009086/WC/199 — शोकपिट हौदी निर्माण जमुना प्रसाद नट ts no 199</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>40294</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/200 — शोकपिट निर्माण रामसजीवन विश्‍वकर्मा के घर के पास ts no 200</t>
+          <t>1713009086/WC/2 — शोकपिट हौदी निर्माण रामसजीवन के घर के पास ts no 200</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>40327</v>
-[...3 lines deleted...]
-      </c>
+        <v>40294</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/201 — शोकपिट निर्माणप्राथमिक पाठशाला जल्‍दर  ts no 201</t>
+          <t>1713009086/WC/200 — शोकपिट निर्माण रामसजीवन विश्‍वकर्मा के घर के पास ts no 200</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>11400</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>40294</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>40327</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>42059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/202 — शोकपिट निर्माणप्राकमलेश्‍वर विश्‍वकर्मा के घर के पास जल्‍दर  ts no 202</t>
+          <t>1713009086/WC/201 — शोकपिट निर्माणप्राथमिक पाठशाला जल्‍दर  ts no 201</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40341</v>
-[...3 lines deleted...]
-      </c>
+        <v>40294</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/203 — शोकपिट सत्‍यदेव पटेल के घर के पास जल्‍दर  ts no 203</t>
+          <t>1713009086/WC/202 — शोकपिट निर्माणप्राकमलेश्‍वर विश्‍वकर्मा के घर के पास जल्‍दर  ts no 202</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>40334</v>
+        <v>40341</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034447716 — P</t>
+          <t>1713009086/WC/203 — शोकपिट सत्‍यदेव पटेल के घर के पास जल्‍दर  ts no 203</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>40334</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>42059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034473384 — आर/एफ/आर/ विछिया लूज वोल्डर रामजी नामदेव के घर के पास</t>
+          <t>1713009086/WC/22012034447716 — P</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43501</v>
+        <v>43491</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034473502 — आर/एफ/आर/ विछिया / लूज वोल्डर ओमप्रकाश नामदेव के घर के पास</t>
+          <t>1713009086/WC/22012034473384 — आर/एफ/आर/ विछिया लूज वोल्डर रामजी नामदेव के घर के पास</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>32368.35</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>43501</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034598489 — आर/एफ/आर/बिछिया/लूज बोल्डर सिघ 0 टोला 1</t>
+          <t>1713009086/WC/22012034473502 — आर/एफ/आर/ विछिया / लूज वोल्डर ओमप्रकाश नामदेव के घर के पास</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>32368.35</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43951</v>
+        <v>43501</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034598491 — आर/एफ/आर/बिछिया/लूज बोल्डर क्रमांक 02सिघ 0 टोला</t>
+          <t>1713009086/WC/22012034598489 — आर/एफ/आर/बिछिया/लूज बोल्डर सिघ 0 टोला 1</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>43951</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034598492 — आर/एफ/आर/बिछिया/लूज बोल्डर  क्रमांक 1ईजीएस स्कूल के पास</t>
+          <t>1713009086/WC/22012034598491 — आर/एफ/आर/बिछिया/लूज बोल्डर क्रमांक 02सिघ 0 टोला</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>43951</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034598493 — आर/एफ/आर/बिछिया/लूज बोल्डर ईजीएस स्कूल के पास क्रमांक 2</t>
+          <t>1713009086/WC/22012034598492 — आर/एफ/आर/बिछिया/लूज बोल्डर  क्रमांक 1ईजीएस स्कूल के पास</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>43951</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034715326 — आर/एफ/आर/बिछिया/ तालाब गहरीकरण पोड़ी क्रमांक 1</t>
+          <t>1713009086/WC/22012034598493 — आर/एफ/आर/बिछिया/लूज बोल्डर ईजीएस स्कूल के पास क्रमांक 2</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>99868.76</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>600</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44347</v>
+        <v>43951</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034715334 — आर/एफ/आर/बिछिया/तालाब गहरीकरण पोड़ी क्रमांक 2</t>
+          <t>1713009086/WC/22012034715326 — आर/एफ/आर/बिछिया/ तालाब गहरीकरण पोड़ी क्रमांक 1</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>99868.76</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>570</v>
+        <v>600</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44347</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034732175 — आर/एफ/आर/बिछिया/ माध्यमिक विद्यालय जल्दर वॉटर हार्वेस्टिंग</t>
+          <t>1713009086/WC/22012034715334 — आर/एफ/आर/बिछिया/तालाब गहरीकरण पोड़ी क्रमांक 2</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>7000</v>
+        <v>99868.76</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>300</v>
+        <v>570</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44361</v>
-[...3 lines deleted...]
-      </c>
+        <v>44347</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034732176 — आर/एफ/आर/बिछिया/ माध्यमिक विद्यालय जल्दर वॉटर हार्वेस्टिंग</t>
+          <t>1713009086/WC/22012034732175 — आर/एफ/आर/बिछिया/ माध्यमिक विद्यालय जल्दर वॉटर हार्वेस्टिंग</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44303</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034732255 — आर/एफ/आर/बिछिया/ वॉटर हार्वेस्टिंग प्राथमिक विद्यालय पोड़ी</t>
+          <t>1713009086/WC/22012034732176 — आर/एफ/आर/बिछिया/ माध्यमिक विद्यालय जल्दर वॉटर हार्वेस्टिंग</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44361</v>
-[...3 lines deleted...]
-      </c>
+        <v>44303</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034732332 — आर/एफ/आर/बिछिया/ वॉटर हार्वेस्टिंग सामुदायिक भवन पोड़ी</t>
+          <t>1713009086/WC/22012034732255 — आर/एफ/आर/बिछिया/ वॉटर हार्वेस्टिंग प्राथमिक विद्यालय पोड़ी</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>390</v>
+        <v>330</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>44361</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>45460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012034732345 — आर/एफ/आर/बिछिया/ वॉटर हार्वेस्टिंग आगनवाड़ी जल्दर</t>
+          <t>1713009086/WC/22012034732332 — आर/एफ/आर/बिछिया/ वॉटर हार्वेस्टिंग सामुदायिक भवन पोड़ी</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>330</v>
+        <v>390</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>44361</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>45460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/22012035069072 — CTR KHET TALAB NIRMAN MOTILAL KEVET KE KHET ME JALDER</t>
+          <t>1713009086/WC/22012034732345 — आर/एफ/आर/बिछिया/ वॉटर हार्वेस्टिंग आगनवाड़ी जल्दर</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>384761.22</v>
+        <v>7000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>45460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/23 — शोकपिट हौदी निर्माण प्रा0 पाठशाला के पास ts no 201</t>
+          <t>1713009086/WC/22012035069072 — CTR KHET TALAB NIRMAN MOTILAL KEVET KE KHET ME JALDER</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>17000</v>
+        <v>384761.22</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>40294</v>
+        <v>45030</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/24 — शोकपिट हौदी निर्माण कमलेश्‍वर विश्‍वकर्मा के घर  के पास ts no 202</t>
+          <t>1713009086/WC/23 — शोकपिट हौदी निर्माण प्रा0 पाठशाला के पास ts no 201</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>40294</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/25 — शोकपिट हौदी निर्माण सत्‍यदेव पटेल के घर  के पास ts no 203</t>
+          <t>1713009086/WC/24 — शोकपिट हौदी निर्माण कमलेश्‍वर विश्‍वकर्मा के घर  के पास ts no 202</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>40294</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WC/94 — कपिलधारा कूप निर्माण रामावतार पटेल रामसखा ts.no.94</t>
+          <t>1713009086/WC/25 — शोकपिट हौदी निर्माण सत्‍यदेव पटेल के घर  के पास ts no 203</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>312000</v>
+        <v>17000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>40288</v>
+        <v>40294</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WH/01 — सिचाई कूप निर्माण गुलाबवती पटेल/मथुरा प्रसाद पटेल ग्रा. पं. जल्‍दर</t>
+          <t>1713009086/WC/94 — कपिलधारा कूप निर्माण रामावतार पटेल रामसखा ts.no.94</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>5000</v>
+        <v>312000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>93670</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39429</v>
-[...3 lines deleted...]
-      </c>
+        <v>40288</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WH/02 — सिचाई कूप निर्माण विशम्‍भर मिश्रा/सुरेश मिश्रा ग्रा. पं. जल्‍दर</t>
+          <t>1713009086/WH/01 — सिचाई कूप निर्माण गुलाबवती पटेल/मथुरा प्रसाद पटेल ग्रा. पं. जल्‍दर</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>92300</v>
+        <v>93670</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39420</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>39429</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>41109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>REWA / RAIPUR KARCHULIYAN</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1713009086/WH/03 — सिचाई कूप निर्माण संतोष पटेल/रामटहल पटेल ग्रा. पं. जल्‍दर</t>
+          <t>1713009086/WH/02 — सिचाई कूप निर्माण विशम्‍भर मिश्रा/सुरेश मिश्रा ग्रा. पं. जल्‍दर</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I516" s="2" t="n">
+        <v>92300</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>39420</v>
+      </c>
+      <c r="K516" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>REWA / RAIPUR KARCHULIYAN</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1713009086/WH/03 — सिचाई कूप निर्माण संतोष पटेल/रामटहल पटेल ग्रा. पं. जल्‍दर</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I517" s="2" t="n">
         <v>91230</v>
       </c>
-      <c r="J516" s="3" t="n">
+      <c r="J517" s="3" t="n">
         <v>39429</v>
       </c>
-      <c r="K516" s="3"/>
+      <c r="K517" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>