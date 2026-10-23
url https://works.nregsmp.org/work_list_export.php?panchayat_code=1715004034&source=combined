--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K671"/>
+  <dimension ref="A1:K676"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:12:44</t>
+          <t>Exported on: 2026-10-23 02:03:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,98 +322,98 @@
       <c r="J12" s="3" t="n">
         <v>43733</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1715004034/AV/22012034508546 — Agnwadi bhawan nirmar sapaha me</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>103740</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44104</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1715004034/AV/22012034508562 — Anganwadi Bhanvan Nirma Larwa</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>108300</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44187</v>
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45097</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1715004034/DP/22012034622281 — P/S school ke pass gram kacharitola me bricharopan ka karye</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>29357.31</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45448</v>
@@ -6534,192 +6534,192 @@
       <c r="J142" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>45513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/22012035110441 — Laghutalab Nirmar Ramnarayen Panika Ke Vanaadhikar Bhumipar</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>326807.32</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>229622.62</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/22012035201461 — Laghutalab Nirmar Shikant dubey Ke khetme</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/22012035201462 — Lghutalab Nirmar Ramayan Prasad Kekhet me</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/22012035201463 — Laghutalab Nirmar Kesharilal Ke khet Me</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45317</v>
@@ -6820,51 +6820,51 @@
       <c r="J148" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/22012035475057 — डैगवेल कूप रिचार्ज  पतेरी  मथुराकोल के घर के पास</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45778</v>
@@ -7112,51 +7112,51 @@
       <c r="J154" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/22012035557497 — Dagawell koop Richarj Subbalal  ke Koop me</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
@@ -12835,51 +12835,51 @@
       <c r="J271" s="3" t="n">
         <v>44342</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3040572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5162157</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>7290</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45729</v>
@@ -13323,51 +13323,51 @@
       <c r="J281" s="3" t="n">
         <v>44342</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3041996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5094013</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45729</v>
@@ -13713,51 +13713,51 @@
       <c r="J289" s="3" t="n">
         <v>44432</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3077314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5091223</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>16875</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45742</v>
@@ -14838,51 +14838,51 @@
       <c r="J312" s="3" t="n">
         <v>44392</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3208060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5156844</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>13620</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>44453</v>
@@ -15179,98 +15179,98 @@
       <c r="J319" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3332844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4201347</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3332866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4207921</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>17265</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44716</v>
@@ -15663,51 +15663,51 @@
       <c r="J329" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3379094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5077113</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>6120</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>44727</v>
@@ -16837,51 +16837,51 @@
       <c r="J353" s="3" t="n">
         <v>44722</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>45117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3847205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131174541</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>12750</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44727</v>
@@ -17913,51 +17913,51 @@
       <c r="J375" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>45065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/3961549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150648874</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45742</v>
@@ -18205,51 +18205,51 @@
       <c r="J381" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4181352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149233136</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45742</v>
@@ -18399,51 +18399,51 @@
       <c r="J385" s="3" t="n">
         <v>44929</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>45325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4410528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150641530</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45742</v>
@@ -18593,173 +18593,173 @@
       <c r="J389" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4723271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143203284</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>2430</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4726209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149950342</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>14175</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4726230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149971191</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>46229</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
@@ -18785,51 +18785,51 @@
       <c r="J393" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4728142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149699883</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45594</v>
@@ -19224,51 +19224,51 @@
       <c r="J402" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4835104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149723913</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45641</v>
@@ -19418,73 +19418,73 @@
       <c r="J406" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/4837696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151735202</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>15975</v>
+        <v>24975</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -19710,98 +19710,98 @@
       <c r="J412" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5404166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150781269</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5406972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151138620</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46151</v>
@@ -19951,51 +19951,51 @@
       <c r="J417" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5685152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090609</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45791</v>
@@ -20145,98 +20145,98 @@
       <c r="J421" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5685351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152085969</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5722437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151382824</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45741</v>
@@ -20288,192 +20288,192 @@
       <c r="J424" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5728697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149968519</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5728699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149970634</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5732429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149778916</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5732452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150704748</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45763</v>
@@ -20525,333 +20525,335 @@
       <c r="J429" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5876972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090608</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152095930</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152095933</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>12330</v>
+        <v>22530</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K432" s="3"/>
+      <c r="K432" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152095934</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>16245</v>
+        <v>26445</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150021052</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151735314</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150705020</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46063</v>
@@ -20903,241 +20905,241 @@
       <c r="J437" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150928630</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>46229</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149757229</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151011671</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149699743</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149699850</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46063</v>
@@ -21189,11023 +21191,11258 @@
       <c r="J443" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/5877157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150017834</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6128680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143203081</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6130513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127142051</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6132686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127413926</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>4500</v>
+        <v>22200</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6132708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127445354</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6134007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127905208</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>9000</v>
+        <v>26400</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6157002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144780933</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6157003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144781514</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1715004034/IF/IAY/6175961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133498040</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/652326 — Construction of IAY House -IAY REG. NO. MP1327156</t>
+          <t>1715004034/IF/IAY/6280148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133524958</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>17372</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/696842 — Construction of IAY House -IAY REG. NO. MP1385616</t>
+          <t>1715004034/IF/IAY/6290866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152093669</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>16168</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43034</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/698184 — Construction of IAY House -IAY REG. NO. MP1404818</t>
+          <t>1715004034/IF/IAY/6304381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127899905</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>16350</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43034</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/699680 — Construction of IAY House -IAY REG. NO. MP1424779</t>
+          <t>1715004034/IF/IAY/6308072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143203163</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15824</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42992</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/727529 — Construction of IAY House -IAY REG. NO. MP1893513</t>
+          <t>1715004034/IF/IAY/652326 — Construction of IAY House -IAY REG. NO. MP1327156</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>16386</v>
+        <v>17372</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43500</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/727670 — Construction of IAY House -IAY REG. NO. MP1896773</t>
+          <t>1715004034/IF/IAY/696842 — Construction of IAY House -IAY REG. NO. MP1385616</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15836</v>
+        <v>16168</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43036</v>
+        <v>43034</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43434</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/728344 — Construction of IAY House -IAY REG. NO. MP1915962</t>
+          <t>1715004034/IF/IAY/698184 — Construction of IAY House -IAY REG. NO. MP1404818</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>16204</v>
+        <v>16350</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43036</v>
+        <v>43034</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43471</v>
+        <v>43439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/728380 — Construction of IAY House -IAY REG. NO. MP1916943</t>
+          <t>1715004034/IF/IAY/699680 — Construction of IAY House -IAY REG. NO. MP1424779</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>16410</v>
+        <v>15824</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43036</v>
+        <v>42992</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43483</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/728382 — Construction of IAY House -IAY REG. NO. MP1917011</t>
+          <t>1715004034/IF/IAY/727529 — Construction of IAY House -IAY REG. NO. MP1893513</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>16182</v>
+        <v>16386</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43516</v>
+        <v>43500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/729178 — Construction of IAY House -IAY REG. NO. MP1942372</t>
+          <t>1715004034/IF/IAY/727670 — Construction of IAY House -IAY REG. NO. MP1896773</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>17260</v>
+        <v>15836</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43471</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/744178 — Construction of IAY House -IAY REG. NO. MP2349888</t>
+          <t>1715004034/IF/IAY/728344 — Construction of IAY House -IAY REG. NO. MP1915962</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15996</v>
+        <v>16204</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43034</v>
+        <v>43036</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43338</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/744317 — Construction of IAY House -IAY REG. NO. MP2353405</t>
+          <t>1715004034/IF/IAY/728380 — Construction of IAY House -IAY REG. NO. MP1916943</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>16168</v>
+        <v>16410</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43013</v>
+        <v>43036</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43115</v>
+        <v>43483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/744319 — Construction of IAY House -IAY REG. NO. MP2353443</t>
+          <t>1715004034/IF/IAY/728382 — Construction of IAY House -IAY REG. NO. MP1917011</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>16856</v>
+        <v>16182</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42999</v>
+        <v>43036</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43189</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/746156 — Construction of IAY House -IAY REG. NO. MP2406052</t>
+          <t>1715004034/IF/IAY/729178 — Construction of IAY House -IAY REG. NO. MP1942372</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>15480</v>
+        <v>17260</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43034</v>
+        <v>43036</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43189</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/746386 — Construction of IAY House -IAY REG. NO. MP2412969</t>
+          <t>1715004034/IF/IAY/744178 — Construction of IAY House -IAY REG. NO. MP2349888</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>15480</v>
+        <v>15996</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43189</v>
+        <v>43338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/746407 — Construction of IAY House -IAY REG. NO. MP2413226</t>
+          <t>1715004034/IF/IAY/744317 — Construction of IAY House -IAY REG. NO. MP2353405</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>16168</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43034</v>
+        <v>43013</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43234</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/746439 — Construction of IAY House -IAY REG. NO. MP2413953</t>
+          <t>1715004034/IF/IAY/744319 — Construction of IAY House -IAY REG. NO. MP2353443</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>17200</v>
+        <v>16856</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43034</v>
+        <v>42999</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43372</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/747310 — Construction of IAY House -IAY REG. NO. MP2445557</t>
+          <t>1715004034/IF/IAY/746156 — Construction of IAY House -IAY REG. NO. MP2406052</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>16168</v>
+        <v>15480</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42992</v>
+        <v>43034</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/747438 — Construction of IAY House -IAY REG. NO. MP2449749</t>
+          <t>1715004034/IF/IAY/746386 — Construction of IAY House -IAY REG. NO. MP2412969</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15824</v>
+        <v>15480</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43338</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/747476 — Construction of IAY House -IAY REG. NO. MP2450993</t>
+          <t>1715004034/IF/IAY/746407 — Construction of IAY House -IAY REG. NO. MP2413226</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>16512</v>
+        <v>16168</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43324</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/748190 — Construction of IAY House -IAY REG. NO. MP2472895</t>
+          <t>1715004034/IF/IAY/746439 — Construction of IAY House -IAY REG. NO. MP2413953</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>16168</v>
+        <v>17200</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42992</v>
+        <v>43034</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43115</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/772346 — Construction of IAY House -IAY REG. NO. MP3541693</t>
+          <t>1715004034/IF/IAY/747310 — Construction of IAY House -IAY REG. NO. MP2445557</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>16014</v>
+        <v>16168</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43036</v>
+        <v>42992</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43515</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/774512 — Construction of IAY House -IAY REG. NO. MP3643553</t>
+          <t>1715004034/IF/IAY/747438 — Construction of IAY House -IAY REG. NO. MP2449749</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>16192</v>
+        <v>15824</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43036</v>
+        <v>43034</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43498</v>
+        <v>43338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/774638 — Construction of IAY House -IAY REG. NO. MP3651042</t>
+          <t>1715004034/IF/IAY/747476 — Construction of IAY House -IAY REG. NO. MP2450993</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>16340</v>
+        <v>16512</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43146</v>
+        <v>43034</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43458</v>
+        <v>43324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/990102 — Construction of IAY House -IAY REG. NO. MP1968475</t>
+          <t>1715004034/IF/IAY/748190 — Construction of IAY House -IAY REG. NO. MP2472895</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>16684</v>
+        <v>16168</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43036</v>
+        <v>42992</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43322</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1715004034/IF/IAY/990146 — Construction of IAY House -IAY REG. NO. MP1979369</t>
+          <t>1715004034/IF/IAY/772346 — Construction of IAY House -IAY REG. NO. MP3541693</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>17200</v>
+        <v>16014</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43299</v>
+        <v>43515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034229495 — ग्राम larwa गढ़िया पर शांति धाम निर्माण</t>
+          <t>1715004034/IF/IAY/774512 — Construction of IAY House -IAY REG. NO. MP3643553</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>462384</v>
+        <v>15865</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>442009.8</v>
+        <v>16192</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42285</v>
+        <v>43036</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43329</v>
+        <v>43498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034235722 — Prathmik sala school Kachari Khel Maidan V samtalikaran  nirmar</t>
+          <t>1715004034/IF/IAY/774638 — Construction of IAY House -IAY REG. NO. MP3651042</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>921000</v>
+        <v>15865</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>588819.8</v>
+        <v>16340</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42334</v>
+        <v>43146</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42837</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034255482 — पी.सी.सी. मार्ग निर्मार सपहा  बस्ती में</t>
+          <t>1715004034/IF/IAY/990102 — Construction of IAY House -IAY REG. NO. MP1968475</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>16684</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42470</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43322</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034255720 — शांतिधाम निर्मार ग्राम सपहा में</t>
+          <t>1715004034/IF/IAY/990146 — Construction of IAY House -IAY REG. NO. MP1979369</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>17200</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42471</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034255722 — खेल मैदान ग्राम पतेरी</t>
+          <t>1715004034/IF/VB/YD/22012035665300 — Constr of Masonry/CC Anicut for 2s</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42473</v>
+        <v>46297</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034299635 — santi dham pateri me</t>
+          <t>1715004034/LD/22012034229495 — ग्राम larwa गढ़िया पर शांति धाम निर्माण</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>462384</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>442009.8</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42750</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>42285</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>43329</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034299636 — santi dham kachari nala me</t>
+          <t>1715004034/LD/22012034235722 — Prathmik sala school Kachari Khel Maidan V samtalikaran  nirmar</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>921000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>588819.8</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42760</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>42334</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>42837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034299639 — santidham nirmar  kachari nala par</t>
+          <t>1715004034/LD/22012034255482 — पी.सी.सी. मार्ग निर्मार सपहा  बस्ती में</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42787</v>
+        <v>42470</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034299641 — Rod nirmar larwa bandha se kuthu liya</t>
+          <t>1715004034/LD/22012034255720 — शांतिधाम निर्मार ग्राम सपहा में</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42760</v>
+        <v>42471</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1715004034/LD/22012034359654 — sati dham sapaha me</t>
+          <t>1715004034/LD/22012034255722 — खेल मैदान ग्राम पतेरी</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43031</v>
+        <v>42473</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1715004034/PG/9425893032 — khel maindan pateri</t>
+          <t>1715004034/LD/22012034299635 — santi dham pateri me</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42750</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/01 — रोड निर्माण मुरमीकरण कचारी से कचारी पतेरी</t>
+          <t>1715004034/LD/22012034299636 — santi dham kachari nala me</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>267716</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39494</v>
-[...3 lines deleted...]
-      </c>
+        <v>42760</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1 — पतेरीमार्ग निर्माण एवं मुरमीकरण</t>
+          <t>1715004034/LD/22012034299639 — santidham nirmar  kachari nala par</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>38832</v>
+        <v>42787</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1136 — सडक निर्माण कलइ केधर से रंगलाल केधर तक</t>
+          <t>1715004034/LD/22012034299641 — Rod nirmar larwa bandha se kuthu liya</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39958</v>
+        <v>42760</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1238 — रोड निर्माण एवं मुरमी करण मोहन के घर से वंशीलाल के घर तक</t>
+          <t>1715004034/LD/22012034359654 — sati dham sapaha me</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>681480</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40467</v>
-[...3 lines deleted...]
-      </c>
+        <v>43031</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1377 — रोड निर्माण ग्राम कचारी रामबिसाले बैगा के धर से ददई विश्‍वकर्मा के धर तक</t>
+          <t>1715004034/PG/9425893032 — khel maindan pateri</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>495796</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>40906</v>
-[...3 lines deleted...]
-      </c>
+        <v>42750</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1435 — आदिवासी बस्‍ती पहुंच मार्ग कचारी</t>
+          <t>1715004034/RC/01 — रोड निर्माण मुरमीकरण कचारी से कचारी पतेरी</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>445276</v>
+        <v>267716</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41001</v>
+        <v>39494</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>41147</v>
+        <v>39494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1562 — पंच परमेश्‍वर योजना पतेरी</t>
+          <t>1715004034/RC/1 — पतेरीमार्ग निर्माण एवं मुरमीकरण</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>233000</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>229434</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41178</v>
-[...3 lines deleted...]
-      </c>
+        <v>38832</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1591 — पतेरी पुर्व टोला से पश्चिम टोला तक आन्‍तरिक मार्ग निर्माण</t>
+          <t>1715004034/RC/1136 — सडक निर्माण कलइ केधर से रंगलाल केधर तक</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>178200</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41185</v>
-[...3 lines deleted...]
-      </c>
+        <v>39958</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1634 — पश्चिम टोला पतेरी में आन्‍तरीक मार्ग एवं 100 मी0 स्‍वलेब कलवर्ट</t>
+          <t>1715004034/RC/1238 — रोड निर्माण एवं मुरमी करण मोहन के घर से वंशीलाल के घर तक</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>441922</v>
+        <v>681480</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41198</v>
+        <v>40467</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>41343</v>
+        <v>40527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/1667 — 1715004034/RC/1667</t>
+          <t>1715004034/RC/1377 — रोड निर्माण ग्राम कचारी रामबिसाले बैगा के धर से ददई विश्‍वकर्मा के धर तक</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>371571</v>
+        <v>495796</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41228</v>
+        <v>40906</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41640</v>
+        <v>41154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/2 — पतेरीमार्ग निर्माण एवं मुरमीकरण</t>
+          <t>1715004034/RC/1435 — आदिवासी बस्‍ती पहुंच मार्ग कचारी</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>237000</v>
+        <v>500000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>72750</v>
+        <v>445276</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>38845</v>
+        <v>41001</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>38845</v>
+        <v>41147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034170164 — पी0सी0सी0 निर्माण रामनरायण के घर से मोहनलाल के घर तक लम्‍बाई 180 मीटर</t>
+          <t>1715004034/RC/1562 — पंच परमेश्‍वर योजना पतेरी</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>183000</v>
+        <v>233000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>48472</v>
+        <v>229434</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41431</v>
+        <v>41178</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43124</v>
+        <v>41204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034171691 — आन्‍तरिक मार्ग निर्माण लरवा मध्‍यबस्‍ती लम्‍बाई 65</t>
+          <t>1715004034/RC/1591 — पतेरी पुर्व टोला से पश्चिम टोला तक आन्‍तरिक मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>297067.1</v>
+        <v>178200</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41445</v>
+        <v>41185</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41641</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034199369 — मार्ग निर्माण लल्‍ले के घर से  ददोल के घर तक एवं 1</t>
+          <t>1715004034/RC/1634 — पश्चिम टोला पतेरी में आन्‍तरीक मार्ग एवं 100 मी0 स्‍वलेब कलवर्ट</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>478564</v>
+        <v>500000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>284886.74</v>
+        <v>441922</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41655</v>
+        <v>41198</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42763</v>
+        <v>41343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034200411 — मार्ग निर्माण ददोल बसोर के घर कचारी सीमा तक 365</t>
+          <t>1715004034/RC/1667 — 1715004034/RC/1667</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>477854</v>
+        <v>500000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>287193.67</v>
+        <v>371571</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41662</v>
+        <v>41228</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>42763</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034230665 — P.C.C. ROAD NIRAMAN PASCHIM TOLA VIPIN BIHARI KE G</t>
+          <t>1715004034/RC/2 — पतेरीमार्ग निर्माण एवं मुरमीकरण</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>167278</v>
+        <v>237000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>72750</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>38845</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>38845</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299475 — पी.सी,सी सड़क निर्मार लालकुमार यादव के घर से रामलाल केवट के घर तक पतेरी</t>
+          <t>1715004034/RC/22012034170164 — पी0सी0सी0 निर्माण रामनरायण के घर से मोहनलाल के घर तक लम्‍बाई 180 मीटर</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>54000</v>
+        <v>183000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>56376</v>
+        <v>48472</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43726</v>
+        <v>41431</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44242</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299476 — P.C.C.MARGA NIRMAR SAPAHA ME</t>
+          <t>1715004034/RC/22012034171691 — आन्‍तरिक मार्ग निर्माण लरवा मध्‍यबस्‍ती लम्‍बाई 65</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>297067.1</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42470</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>41445</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>41641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299581 — सुदूर सड़क पतेरी मध्य मार्ग से लार्वा बांध तक मार्ग निर्मार १कि.मि ३नाग हुम् पाइप व् कल्वर्ट  निर्मा</t>
+          <t>1715004034/RC/22012034199369 — मार्ग निर्माण लल्‍ले के घर से  ददोल के घर तक एवं 1</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>1399758</v>
+        <v>478564</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>667704.2</v>
+        <v>284886.74</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42887</v>
+        <v>41655</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44180</v>
+        <v>42763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299644 — सपहा  बस्ती  मार्ग निर्मार</t>
+          <t>1715004034/RC/22012034200411 — मार्ग निर्माण ददोल बसोर के घर कचारी सीमा तक 365</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>477854</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>287193.67</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42470</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>41662</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299646 — लार्वा मार्ग से गढ़िया नाला तक मार्ग नीमर</t>
+          <t>1715004034/RC/22012034230665 — P.C.C. ROAD NIRAMAN PASCHIM TOLA VIPIN BIHARI KE G</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>167278</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42473</v>
+        <v>41914</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299647 — लाले बसोर के घर से खिन्नगोबर तक मार्ग निर्मार पतेरी व् कचारी</t>
+          <t>1715004034/RC/22012034299475 — पी.सी,सी सड़क निर्मार लालकुमार यादव के घर से रामलाल केवट के घर तक पतेरी</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>56376</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42471</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>43726</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034299650 — पी .सी.सी .मार्ग  निर्माण पतेरी पुरवटोला में</t>
+          <t>1715004034/RC/22012034299476 — P.C.C.MARGA NIRMAR SAPAHA ME</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42473</v>
+        <v>42470</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034322510 — PCC MARG NIRMARPACHIM TOLA</t>
+          <t>1715004034/RC/22012034299581 — सुदूर सड़क पतेरी मध्य मार्ग से लार्वा बांध तक मार्ग निर्मार १कि.मि ३नाग हुम् पाइप व् कल्वर्ट  निर्मा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>1399758</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>667704.2</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42756</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>44180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034324034 — Rod nirmar sapaha se larwa mukhya marg take</t>
+          <t>1715004034/RC/22012034299644 — सपहा  बस्ती  मार्ग निर्मार</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42756</v>
+        <v>42470</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034324039 — Rod nirmar  kachari school se veer singh ke ghar take</t>
+          <t>1715004034/RC/22012034299646 — लार्वा मार्ग से गढ़िया नाला तक मार्ग नीमर</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42748</v>
+        <v>42473</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034325373 — pcc Rod nirmar sapaha bsti me</t>
+          <t>1715004034/RC/22012034299647 — लाले बसोर के घर से खिन्नगोबर तक मार्ग निर्मार पतेरी व् कचारी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42750</v>
+        <v>42471</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034364894 — पीसीसी सड़क  निर्मार्ण रामप्यारे साहू के घर से बिपिन बिहारी  के घर तक  पतेरी</t>
+          <t>1715004034/RC/22012034299650 — पी .सी.सी .मार्ग  निर्माण पतेरी पुरवटोला में</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>10800000000</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>108480</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42473</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034371945 — Larwa bandha se kuthuliya tak rodnirmar v sudur shnpark</t>
+          <t>1715004034/RC/22012034322510 — PCC MARG NIRMARPACHIM TOLA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43051</v>
+        <v>42756</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034371954 — pcc rod nir mar  larwa</t>
+          <t>1715004034/RC/22012034324034 — Rod nirmar sapaha se larwa mukhya marg take</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43051</v>
+        <v>42756</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034442412 — mitti muru rod larwa se sapaha tak</t>
+          <t>1715004034/RC/22012034324039 — Rod nirmar  kachari school se veer singh ke ghar take</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43558</v>
+        <v>42748</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034462637 — मेंन रोड से पंचायत भवन मार्गमे पी सी सी रोड निर्मार 300</t>
+          <t>1715004034/RC/22012034325373 — pcc Rod nirmar sapaha bsti me</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43324</v>
+        <v>42750</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034516810 — PCC ROD NIRMAR PATERI ME</t>
+          <t>1715004034/RC/22012034364894 — पीसीसी सड़क  निर्मार्ण रामप्यारे साहू के घर से बिपिन बिहारी  के घर तक  पतेरी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>10800000000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>108480</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034553955 — सड़क निर्मार मिटटी एवं मुरमीकरण सपहा बस्ती से  हीरामणि के घर से सपहा स्कूल तक १कि. मीटर</t>
+          <t>1715004034/RC/22012034371945 — Larwa bandha se kuthuliya tak rodnirmar v sudur shnpark</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44106</v>
+        <v>43051</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034559073 — Mitti muru rod kachari tola</t>
+          <t>1715004034/RC/22012034371954 — pcc rod nir mar  larwa</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44308</v>
+        <v>43051</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034570221 — Meetti murum rod nirmar Gram sapaha  Heeramani ke ghar se sapaha School tak</t>
+          <t>1715004034/RC/22012034442412 — mitti muru rod larwa se sapaha tak</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44300</v>
+        <v>43558</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/22012034572118 — Mitti murum rod Nirmar Sapaha Hiramanike ghar se Sapaha School Tak 1km</t>
+          <t>1715004034/RC/22012034462637 — मेंन रोड से पंचायत भवन मार्गमे पी सी सी रोड निर्मार 300</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44300</v>
+        <v>43324</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/3 — सपहा मार्ग निर्माण एवं मुरमीकरण</t>
+          <t>1715004034/RC/22012034516810 — PCC ROD NIRMAR PATERI ME</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>38742</v>
+        <v>43856</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/4 — सपहा मार्ग निर्माण एवं मुरमीकरण</t>
+          <t>1715004034/RC/22012034553955 — सड़क निर्मार मिटटी एवं मुरमीकरण सपहा बस्ती से  हीरामणि के घर से सपहा स्कूल तक १कि. मीटर</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>237000</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>95350</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39022</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/450 — रोड निर्माण एवं मुरमीकरण कचारी से पतेरी</t>
+          <t>1715004034/RC/22012034559073 — Mitti muru rod kachari tola</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>473076</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39494</v>
-[...3 lines deleted...]
-      </c>
+        <v>44308</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/451 — पतेरी महादेव के घर से पतेरी मुख्‍य मार्ग निर्माण एवं मुरमीकरण</t>
+          <t>1715004034/RC/22012034570221 — Meetti murum rod nirmar Gram sapaha  Heeramani ke ghar se sapaha School tak</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>434300</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39479</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/668 — रोड निर्माण कलई के घर से रंगलाल के घर तक</t>
+          <t>1715004034/RC/22012034572118 — Mitti murum rod Nirmar Sapaha Hiramanike ghar se Sapaha School Tak 1km</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>310000</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>457000</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39968</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/669 — रोड निर्माण एवं मुरमीकरण विष्‍णू के घर से गल्‍ला गोदाम तक</t>
+          <t>1715004034/RC/3 — सपहा मार्ग निर्माण एवं मुरमीकरण</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>302000</v>
+        <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>481000</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>40461</v>
-[...3 lines deleted...]
-      </c>
+        <v>38742</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/799 — लरवा बस्‍ती मार्ग निमार्ण मुरमीकरण</t>
+          <t>1715004034/RC/4 — सपहा मार्ग निर्माण एवं मुरमीकरण</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>237000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>95350</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39472</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>39022</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>39022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1715004034/RC/800 — लरवा बस्‍ती मार्ग निमार्ण मुरमीकरण</t>
+          <t>1715004034/RC/450 — रोड निर्माण एवं मुरमीकरण कचारी से पतेरी</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>299000</v>
+        <v>499000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>471474</v>
+        <v>473076</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39540</v>
+        <v>39494</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>40940</v>
+        <v>39494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/1 — शोकपीट 14 नग हैण्‍डपंप रिचार्जिग 2 नग पतेरी</t>
+          <t>1715004034/RC/451 — पतेरी महादेव के घर से पतेरी मुख्‍य मार्ग निर्माण एवं मुरमीकरण</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>434300</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>38742</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>39479</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>39479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/10 — कूप मरम्‍मत फूलमती के घर के पास कचारी</t>
+          <t>1715004034/RC/668 — रोड निर्माण कलई के घर से रंगलाल के घर तक</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>12500</v>
+        <v>310000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>5960</v>
+        <v>457000</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>38859</v>
+        <v>39968</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>39111</v>
+        <v>40072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2 — सोकपीट 14 नग हैण्‍डपंप रिचार्जीग 2 नग पतेरी</t>
+          <t>1715004034/RC/669 — रोड निर्माण एवं मुरमीकरण विष्‍णू के घर से गल्‍ला गोदाम तक</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>104000</v>
+        <v>302000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>71580</v>
+        <v>481000</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>38838</v>
+        <v>40461</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>39125</v>
+        <v>40514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034317460 — Talab nirmar pateri me</t>
+          <t>1715004034/RC/799 — लरवा बस्‍ती मार्ग निमार्ण मुरमीकरण</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42751</v>
+        <v>39472</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034317461 — Talab nirmar kachari me</t>
+          <t>1715004034/RC/800 — लरवा बस्‍ती मार्ग निमार्ण मुरमीकरण</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>299000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>471474</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42755</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>39540</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>40940</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034329893 — कचरी टोला पतेरी में मान्धाता के घर के पास  तालाब का गाद निकासी</t>
+          <t>1715004034/WC/1 — शोकपीट 14 नग हैण्‍डपंप रिचार्जिग 2 नग पतेरी</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>101595</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>94600</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42908</v>
-[...3 lines deleted...]
-      </c>
+        <v>38742</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034381163 — talab nirmar  larwa me</t>
+          <t>1715004034/WC/10 — कूप मरम्‍मत फूलमती के घर के पास कचारी</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>12500</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>5960</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43049</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>38859</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>39111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034381166 — talab nirmar kacharitola</t>
+          <t>1715004034/WC/2 — सोकपीट 14 नग हैण्‍डपंप रिचार्जीग 2 नग पतेरी</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>104000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>71580</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43051</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>38838</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>39125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034436277 — Talab nirmar kachari tola</t>
+          <t>1715004034/WC/22012034317460 — Talab nirmar pateri me</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43565</v>
+        <v>42751</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034524538 — Talab nirmar kacharitola</t>
+          <t>1715004034/WC/22012034317461 — Talab nirmar kachari me</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43856</v>
+        <v>42755</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034602727 — तालाब निरमार लरवा  गाधिया पर</t>
+          <t>1715004034/WC/22012034329893 — कचरी टोला पतेरी में मान्धाता के घर के पास  तालाब का गाद निकासी</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>1499537.44</v>
+        <v>101595</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>1496013.73</v>
+        <v>94600</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44273</v>
+        <v>42908</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45520</v>
+        <v>43309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034615009 — Talab nirmar kachari</t>
+          <t>1715004034/WC/22012034381163 — talab nirmar  larwa me</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44287</v>
+        <v>43049</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034695363 — Chek Dem nirmar Pateri Nala Me</t>
+          <t>1715004034/WC/22012034381166 — talab nirmar kacharitola</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44300</v>
+        <v>43051</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034695376 — Chek Dem nirmar  Sapaha Nala Me</t>
+          <t>1715004034/WC/22012034436277 — Talab nirmar kachari tola</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>998253.89</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>932820.57</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44677</v>
-[...3 lines deleted...]
-      </c>
+        <v>43565</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034695388 — Chek Dem nirmar  Larwa Nala Me</t>
+          <t>1715004034/WC/22012034524538 — Talab nirmar kacharitola</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44300</v>
+        <v>43856</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034698756 — Chek dem Nirmar Gadhiya nala par</t>
+          <t>1715004034/WC/22012034602727 — तालाब निरमार लरवा  गाधिया पर</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>1499537.44</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>1496013.73</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>44273</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>45520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034761558 — CTR Talab Nirmar Kachari Tola Harijan Basti</t>
+          <t>1715004034/WC/22012034615009 — Talab nirmar kachari</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1498990.95</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44300</v>
+        <v>44287</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034789481 — CTR Talab Nirmar kacharitola</t>
+          <t>1715004034/WC/22012034695363 — Chek Dem nirmar Pateri Nala Me</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034791534 — Ctr Talab nirmar kacharitola</t>
+          <t>1715004034/WC/22012034695376 — Chek Dem nirmar  Sapaha Nala Me</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>998253.89</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>932820.57</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>44677</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>45762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034893202 — Talab kagaharikaran kacharitol</t>
+          <t>1715004034/WC/22012034695388 — Chek Dem nirmar  Larwa Nala Me</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>99693.01</v>
+        <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>78368.6</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45469</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034895583 — Talab maramt v gaharikaran kacharotol</t>
+          <t>1715004034/WC/22012034698756 — Chek dem Nirmar Gadhiya nala par</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44545</v>
+        <v>44300</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034898526 — Talab Nirma kacharitola</t>
+          <t>1715004034/WC/22012034761558 — CTR Talab Nirmar Kachari Tola Harijan Basti</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>1498990.95</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44545</v>
+        <v>44300</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034898529 — Chek Dem nirmar  Sapaha Nala Me Puliya ke pass</t>
+          <t>1715004034/WC/22012034789481 — CTR Talab Nirmar kacharitola</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44545</v>
+        <v>44300</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034898537 — Chek Dem nirmar  Larwa Nala</t>
+          <t>1715004034/WC/22012034791534 — Ctr Talab nirmar kacharitola</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44545</v>
+        <v>44300</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034912134 — Talab Nirmar kacharitola Harijan Basti</t>
+          <t>1715004034/WC/22012034893202 — Talab kagaharikaran kacharitol</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>0</v>
+        <v>99693.01</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>78368.6</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44583</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>45469</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>45609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034912140 — Talab Nirmar kacharitola Harijan Basti</t>
+          <t>1715004034/WC/22012034895583 — Talab maramt v gaharikaran kacharotol</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>994234.8</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>982423.33</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44545</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034912147 — Chek Dem nirmar  Sapaha Nala Me Puliya ke pass</t>
+          <t>1715004034/WC/22012034898526 — Talab Nirma kacharitola</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>993283.92</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>950774.55</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44706</v>
-[...3 lines deleted...]
-      </c>
+        <v>44545</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034912148 — Talab Nirmar kacharitola Harijan Basti</t>
+          <t>1715004034/WC/22012034898529 — Chek Dem nirmar  Sapaha Nala Me Puliya ke pass</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44581</v>
+        <v>44545</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034912149 — Talab Nirmar kacharitola Harijan Basti</t>
+          <t>1715004034/WC/22012034898537 — Chek Dem nirmar  Larwa Nala</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44581</v>
+        <v>44545</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034912151 — Chek Dem nirmar  Larwa Nala Me</t>
+          <t>1715004034/WC/22012034912134 — Talab Nirmar kacharitola Harijan Basti</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>985921.8</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>982533.31</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44692</v>
-[...3 lines deleted...]
-      </c>
+        <v>44583</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034924821 — Talab Gaharikaran sapaha nala me</t>
+          <t>1715004034/WC/22012034912140 — Talab Nirmar kacharitola Harijan Basti</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>994234.8</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>982423.33</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44581</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44703</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034924822 — Talab Gaharikaran Kacharitola</t>
+          <t>1715004034/WC/22012034912147 — Chek Dem nirmar  Sapaha Nala Me Puliya ke pass</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>993283.92</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>950774.55</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44581</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>44706</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>46139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034962920 — Amrit Sarovar Chek Dem nirmar Pateri Nala me</t>
+          <t>1715004034/WC/22012034912148 — Talab Nirmar kacharitola Harijan Basti</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44665</v>
+        <v>44581</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034969435 — Phasihwa Dad Nala me Che Dem Nirmar</t>
+          <t>1715004034/WC/22012034912149 — Talab Nirmar kacharitola Harijan Basti</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44665</v>
+        <v>44581</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034979431 — Chek Dem Nirmar  Pateri Nala me</t>
+          <t>1715004034/WC/22012034912151 — Chek Dem nirmar  Larwa Nala Me</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>0</v>
+        <v>985921.8</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>982533.31</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>44692</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>45574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012034979433 — Chek Dem Nirmar  Pateri Nala me</t>
+          <t>1715004034/WC/22012034924821 — Talab Gaharikaran sapaha nala me</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44665</v>
+        <v>44581</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035015617 — Talab Nirmar Kacharitola Semar Darn</t>
+          <t>1715004034/WC/22012034924822 — Talab Gaharikaran Kacharitola</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44836</v>
+        <v>44581</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035031957 — Talab Nirmar Kacharitola dodal ke ghar ke ghar ke Pass</t>
+          <t>1715004034/WC/22012034962920 — Amrit Sarovar Chek Dem nirmar Pateri Nala me</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>997269.64</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>868722.52</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45037</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035031959 — Tlab Nirmar Kacharitola Chaliya Baiga ke ghar ke Pass</t>
+          <t>1715004034/WC/22012034969435 — Phasihwa Dad Nala me Che Dem Nirmar</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035048402 — Chekdem Nirmar Pateri nala me</t>
+          <t>1715004034/WC/22012034979431 — Chek Dem Nirmar  Pateri Nala me</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44952</v>
+        <v>44665</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035048404 — Chekdem Nirmar Pateri nala Jaitlal ke ghar ke pass me</t>
+          <t>1715004034/WC/22012034979433 — Chek Dem Nirmar  Pateri Nala me</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44952</v>
+        <v>44665</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035059795 — Gram Panchayet Pateri Me Chekdem Nirmar  Parmanand ke ghar Kepass pateri</t>
+          <t>1715004034/WC/22012035015617 — Talab Nirmar Kacharitola Semar Darn</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>988121.42</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>922366.8</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45117</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035061335 — Gram Panchayet Pateri me Talab Nirmar Harijan Basti Kacharitola</t>
+          <t>1715004034/WC/22012035031957 — Talab Nirmar Kacharitola dodal ke ghar ke ghar ke Pass</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>1496345.75</v>
+        <v>997269.64</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>1366179.72</v>
+        <v>868722.52</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45114</v>
+        <v>45037</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035071052 — Gram Panchayet Pateri me Nala Saf Safai V Nala Gad Nikasi Punr jivan ctr</t>
+          <t>1715004034/WC/22012035031959 — Tlab Nirmar Kacharitola Chaliya Baiga ke ghar ke Pass</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>997685.92</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>559280.19</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45205</v>
+        <v>44836</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035164295 — Chek Dem Nirmar Pateri Nala Par</t>
+          <t>1715004034/WC/22012035048402 — Chekdem Nirmar Pateri nala me</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45317</v>
+        <v>44952</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035164298 — Chekdem Nirmar Larwa Nala Par</t>
+          <t>1715004034/WC/22012035048404 — Chekdem Nirmar Pateri nala Jaitlal ke ghar ke pass me</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45317</v>
+        <v>44952</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035164300 — Talab Nirmar Kachari Tola Adwasi bast</t>
+          <t>1715004034/WC/22012035059795 — Gram Panchayet Pateri Me Chekdem Nirmar  Parmanand ke ghar Kepass pateri</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>988121.42</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>922366.8</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>45117</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035201464 — Talab kacharitola mandhata yadav ke ghar pass jal Chhamata v Vistarikaran</t>
+          <t>1715004034/WC/22012035061335 — Gram Panchayet Pateri me Talab Nirmar Harijan Basti Kacharitola</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>1496345.75</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>1366179.72</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45438</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>45114</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>45869</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035201466 — Talab Kacharitola harijan Basti me jal Chhamta v Vistarikaran</t>
+          <t>1715004034/WC/22012035071052 — Gram Panchayet Pateri me Nala Saf Safai V Nala Gad Nikasi Punr jivan ctr</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>997685.92</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>559280.19</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45438</v>
+        <v>45205</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/22012035201471 — Talab Purana Pateri me jal Chhamta v Vistarikaran</t>
+          <t>1715004034/WC/22012035164295 — Chek Dem Nirmar Pateri Nala Par</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45438</v>
+        <v>45317</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2266 — तालाब निर्माण कचारी</t>
+          <t>1715004034/WC/22012035164298 — Chekdem Nirmar Larwa Nala Par</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>87000</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>118776</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>40696</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2485 — खेत तालाब निर्माण रामभुवन बैस सपहा</t>
+          <t>1715004034/WC/22012035164300 — Talab Nirmar Kachari Tola Adwasi bast</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>76860</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>40817</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2486 — खेत तालाब निर्माण विपिन बिहारीकचारी</t>
+          <t>1715004034/WC/22012035201464 — Talab kacharitola mandhata yadav ke ghar pass jal Chhamata v Vistarikaran</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>83448</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>40847</v>
-[...3 lines deleted...]
-      </c>
+        <v>45438</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2487 — खेत तालाब निर्माण आत्‍माराम लरवा</t>
+          <t>1715004034/WC/22012035201466 — Talab Kacharitola harijan Basti me jal Chhamta v Vistarikaran</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>78324</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>40817</v>
-[...3 lines deleted...]
-      </c>
+        <v>45438</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2726 — खेत तालाब निर्माण राजेश कचारी</t>
+          <t>1715004034/WC/22012035201471 — Talab Purana Pateri me jal Chhamta v Vistarikaran</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>181948</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>40940</v>
-[...3 lines deleted...]
-      </c>
+        <v>45438</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2727 — खेत तालाब निर्माण महादेव पनिका कचारी</t>
+          <t>1715004034/WC/2266 — तालाब निर्माण कचारी</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>85000</v>
+        <v>87000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>73932</v>
+        <v>118776</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>40972</v>
+        <v>40696</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>41000</v>
+        <v>40721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2847 — लघु तालाब निर्माण ब्रिजबसीया देवी लरवा</t>
+          <t>1715004034/WC/2485 — खेत तालाब निर्माण रामभुवन बैस सपहा</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>146000</v>
+        <v>85000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>91872</v>
+        <v>76860</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41044</v>
+        <v>40817</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41073</v>
+        <v>40837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/2878 — तालाब निर्माण कचारी</t>
+          <t>1715004034/WC/2486 — खेत तालाब निर्माण विपिन बिहारीकचारी</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>500000</v>
+        <v>85000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>267696</v>
+        <v>83448</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41030</v>
+        <v>40847</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41089</v>
+        <v>40859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/3 — फार्म पौण्‍ड 20 नग ग्राम पंचायत पतेरी</t>
+          <t>1715004034/WC/2487 — खेत तालाब निर्माण आत्‍माराम लरवा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>295812</v>
+        <v>85000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>78324</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>38866</v>
+        <v>40817</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>39125</v>
+        <v>40837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/3128 — 1715004034/WC/3128</t>
+          <t>1715004034/WC/2726 — खेत तालाब निर्माण राजेश कचारी</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>497000</v>
+        <v>85000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>333432</v>
+        <v>181948</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41026</v>
+        <v>40940</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>42763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/337 — कचारी तालाब निर्माण</t>
+          <t>1715004034/WC/2727 — खेत तालाब निर्माण महादेव पनिका कचारी</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>500000</v>
+        <v>85000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>489302</v>
+        <v>73932</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39479</v>
+        <v>40972</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>40982</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/5 — कूप मरम्‍मत लालकुमार के घर केपास</t>
+          <t>1715004034/WC/2847 — लघु तालाब निर्माण ब्रिजबसीया देवी लरवा</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>12500</v>
+        <v>146000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>6086</v>
+        <v>91872</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>38852</v>
+        <v>41044</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>39111</v>
+        <v>41073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/6 — कूप मरम्‍मत वासुदेव के घर के पास लरवा</t>
+          <t>1715004034/WC/2878 — तालाब निर्माण कचारी</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>12500</v>
+        <v>500000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>6065</v>
+        <v>267696</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>38859</v>
+        <v>41030</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>39125</v>
+        <v>41089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/7 — कूप मरम्‍मत महादेव के घर के पास लरवा</t>
+          <t>1715004034/WC/3 — फार्म पौण्‍ड 20 नग ग्राम पंचायत पतेरी</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>12500</v>
+        <v>295812</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>5960</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>38859</v>
+        <v>38866</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>39111</v>
+        <v>39125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/8 — कूप मरम्‍मत दुर्गावती के घर के पास कचरी</t>
+          <t>1715004034/WC/3128 — 1715004034/WC/3128</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>12500</v>
+        <v>497000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>8450</v>
+        <v>333432</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>38859</v>
+        <v>41026</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>39111</v>
+        <v>42763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/9 — कूप मरम्‍मत राजेन्‍द्र के घर के पास लरवा</t>
+          <t>1715004034/WC/337 — कचारी तालाब निर्माण</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>12500</v>
+        <v>500000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>1871</v>
+        <v>489302</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>38901</v>
+        <v>39479</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>39111</v>
+        <v>40982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/9993666970 — कचारी टोला चुहिलिहिया में तालाब निर्मार</t>
+          <t>1715004034/WC/5 — कूप मरम्‍मत लालकुमार के घर केपास</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>1485000</v>
+        <v>12500</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>1454116.53</v>
+        <v>6086</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43537</v>
+        <v>38852</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44428</v>
+        <v>39111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/9993667036 — तालाब निर्मार कचारी हरिजन टोला</t>
+          <t>1715004034/WC/6 — कूप मरम्‍मत वासुदेव के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>999917</v>
+        <v>12500</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>604079.6</v>
+        <v>6065</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42509</v>
+        <v>38859</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>42906</v>
+        <v>39125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WC/9993667056 — TALAB NIRMAR PATERI</t>
+          <t>1715004034/WC/7 — कूप मरम्‍मत महादेव के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>12500</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>5960</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42470</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>38859</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>39111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/1 — कूपनिर्माण फूलमती कचारी  के घर के पास</t>
+          <t>1715004034/WC/8 — कूप मरम्‍मत दुर्गावती के घर के पास कचरी</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>12500</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>8450</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>38832</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>38859</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>39111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/10 — कूपनिर्माण छुन्‍नू सपहा के घर के पास</t>
+          <t>1715004034/WC/9 — कूप मरम्‍मत राजेन्‍द्र के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>94000</v>
+        <v>12500</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>61412</v>
+        <v>1871</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>39114</v>
+        <v>38901</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>39138</v>
+        <v>39111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/11 — कूप निर्माण  लालजी लरवा  के घर के पास</t>
+          <t>1715004034/WC/9993666970 — कचारी टोला चुहिलिहिया में तालाब निर्मार</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>94000</v>
+        <v>1485000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>61412</v>
+        <v>1454116.53</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>39114</v>
+        <v>43537</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>39293</v>
+        <v>44428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/12 — कूप निर्माण रामलान के घर के पास सपहा</t>
+          <t>1715004034/WC/9993667036 — तालाब निर्मार कचारी हरिजन टोला</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>999917</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>604079.6</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>38742</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>42509</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>42906</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/120 — कूप निर्माण सिवधारी के घर के पास</t>
+          <t>1715004034/WC/9993667056 — TALAB NIRMAR PATERI</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>125000</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>54675</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>39114</v>
-[...3 lines deleted...]
-      </c>
+        <v>42470</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/13 — कूप निर्माण रामलान के घर के पास सपहा</t>
+          <t>1715004034/WH/1 — कूपनिर्माण फूलमती कचारी  के घर के पास</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>125000</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>43455.76</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>39114</v>
-[...3 lines deleted...]
-      </c>
+        <v>38832</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/15 — कूप निर्माण मनी राम के घर के पास सपहा</t>
+          <t>1715004034/WH/10 — कूपनिर्माण छुन्‍नू सपहा के घर के पास</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>125000</v>
+        <v>94000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>52905</v>
+        <v>61412</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>39114</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>39293</v>
+        <v>39138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/16 — कूप निर्माण रामछगोले के घर के पास कचारी</t>
+          <t>1715004034/WH/11 — कूप निर्माण  लालजी लरवा  के घर के पास</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>94000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>61412</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>39114</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/17 — कूप मरम्‍मत लालबहादुर के घर के पास पतेरी</t>
+          <t>1715004034/WH/12 — कूप निर्माण रामलान के घर के पास सपहा</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>8450</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>39105</v>
-[...3 lines deleted...]
-      </c>
+        <v>38742</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/18 — कूपनिमाण सिवधारी के घर के पास</t>
+          <t>1715004034/WH/120 — कूप निर्माण सिवधारी के घर के पास</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>125000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>54675</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>38742</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>39114</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>39124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/19 — कूप मरम्‍मत कार्य अयोध्‍या शर्मा के घर के पास पतेरी</t>
+          <t>1715004034/WH/13 — कूप निर्माण रामलान के घर के पास सपहा</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>12500</v>
+        <v>125000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>8450</v>
+        <v>43455.76</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>39105</v>
+        <v>39114</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>39135</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/2 — कूपनिर्माण फूलमती कचारी  के घर के पास</t>
+          <t>1715004034/WH/15 — कूप निर्माण मनी राम के घर के पास सपहा</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>94000</v>
+        <v>125000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>59321.59</v>
+        <v>52905</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>39114</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/20 — कूप मरम्‍मत कार्य उदयभान के घर के पास पतेरी</t>
+          <t>1715004034/WH/16 — कूप निर्माण रामछगोले के घर के पास कचारी</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>12500</v>
+        <v>94000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>8450</v>
+        <v>61412</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>39105</v>
+        <v>39114</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>39135</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/21 — कूप मरम्‍मत कार्य मटूक के घर के पास पतेरी</t>
+          <t>1715004034/WH/17 — कूप मरम्‍मत लालबहादुर के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>9500</v>
+        <v>8450</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>39135</v>
+        <v>39138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/22 — कूप निर्माण जगजीवन कोल के घर के पास</t>
+          <t>1715004034/WH/18 — कूपनिमाण सिवधारी के घर के पास</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>94000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>61412</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>39114</v>
-[...3 lines deleted...]
-      </c>
+        <v>38742</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/22012034390276 — chek dam larwa nalame</t>
+          <t>1715004034/WH/19 — कूप मरम्‍मत कार्य अयोध्‍या शर्मा के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>12500</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>8450</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43567</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>39105</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>39135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/23 — कूप निर्माण मानधाता यादव के के घर के पास कचारी</t>
+          <t>1715004034/WH/2 — कूपनिर्माण फूलमती कचारी  के घर के पास</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>125000</v>
+        <v>94000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>63183</v>
+        <v>59321.59</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>39114</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/24 — कूप निर्माण विष्‍णू वैगा के घर के पास</t>
+          <t>1715004034/WH/20 — कूप मरम्‍मत कार्य उदयभान के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>94000</v>
+        <v>12500</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>61444</v>
+        <v>8450</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>39114</v>
+        <v>39105</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>39293</v>
+        <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/25 — कूप निर्माण विष्‍णू वैगा के घर के पास</t>
+          <t>1715004034/WH/21 — कूप मरम्‍मत कार्य मटूक के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>12500</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>9500</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>39107</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>39105</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>39135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/26 — कूप निर्माण रामसलीवन  के घर के पास</t>
+          <t>1715004034/WH/22 — कूप निर्माण जगजीवन कोल के घर के पास</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>125000</v>
+        <v>94000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>61412</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>39114</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/27 — कूप मरम्‍मत कार्य सुधा देवी के घर के पास पतेरी</t>
+          <t>1715004034/WH/22012034390276 — chek dam larwa nalame</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>9500</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>39105</v>
-[...3 lines deleted...]
-      </c>
+        <v>43567</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/28 — कूप निर्माण हीरालाल पनिका के घर के पास लरवा</t>
+          <t>1715004034/WH/23 — कूप निर्माण मानधाता यादव के के घर के पास कचारी</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>125000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>63183</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>39107</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>39114</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>39293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/29 — कूप मरम्‍मत कार्य पंचायत कूप  पतेरी</t>
+          <t>1715004034/WH/24 — कूप निर्माण विष्‍णू वैगा के घर के पास</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>12500</v>
+        <v>94000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>9500</v>
+        <v>61444</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>39105</v>
+        <v>39114</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>39135</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/3 — कूप निर्माण श्रीकान्‍त के घर पास पतेरी</t>
+          <t>1715004034/WH/25 — कूप निर्माण विष्‍णू वैगा के घर के पास</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>38742</v>
+        <v>39107</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/30 — कूप निर्माण हीरालाल पनिका के घर के पास लरवा</t>
+          <t>1715004034/WH/26 — कूप निर्माण रामसलीवन  के घर के पास</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>39114</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/31 — कूप निर्माण जानकी प्रसाद के घर के पास लारवा</t>
+          <t>1715004034/WH/27 — कूप मरम्‍मत कार्य सुधा देवी के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>12500</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>9500</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>39107</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>39105</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>39138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/32 — कूप निर्माण जानकी प्रसाद के घर के पास लारवा</t>
+          <t>1715004034/WH/28 — कूप निर्माण हीरालाल पनिका के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>125000</v>
+        <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>39114</v>
-[...3 lines deleted...]
-      </c>
+        <v>39107</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/33 — कूप मरम्‍मत कार्य राजेन्‍द्र के घर के पास  पतेरी</t>
+          <t>1715004034/WH/29 — कूप मरम्‍मत कार्य पंचायत कूप  पतेरी</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/34 — कूप मरम्‍मत कार्य रामललन के घर के पास  पतेरी</t>
+          <t>1715004034/WH/3 — कूप निर्माण श्रीकान्‍त के घर पास पतेरी</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>720</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>39105</v>
-[...3 lines deleted...]
-      </c>
+        <v>38742</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/35 — कूप मरम्‍मत कार्य रामधारी के घर के पास पतेरी</t>
+          <t>1715004034/WH/30 — कूप निर्माण हीरालाल पनिका के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>12500</v>
+        <v>125000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>9500</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>39105</v>
+        <v>39114</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>39135</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/36 — कूप मरम्‍मत कार्य राजलाल यादव के घर के पास पतेरी</t>
+          <t>1715004034/WH/31 — कूप निर्माण जानकी प्रसाद के घर के पास लारवा</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>9500</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39105</v>
-[...3 lines deleted...]
-      </c>
+        <v>39107</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/37 — कूप मरम्‍मत कार्य विपिन बिहारी के घर के पास पतेरी</t>
+          <t>1715004034/WH/32 — कूप निर्माण जानकी प्रसाद के घर के पास लारवा</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>12500</v>
+        <v>125000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>9500</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39105</v>
+        <v>39114</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>39138</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/38 — कूप मरम्‍मत कार्य बडका बसोर के घर के पास पतेरी</t>
+          <t>1715004034/WH/33 — कूप मरम्‍मत कार्य राजेन्‍द्र के घर के पास  पतेरी</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/39 — कूप मरम्‍मत कार्य प्रभू दयाल बैस के घर के पास लरवा</t>
+          <t>1715004034/WH/34 — कूप मरम्‍मत कार्य रामललन के घर के पास  पतेरी</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>9500</v>
+        <v>720</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>39135</v>
+        <v>39138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/4 — कूप निर्माण श्रीकान्‍त के घर पास पतेरी</t>
+          <t>1715004034/WH/35 — कूप मरम्‍मत कार्य रामधारी के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>125000</v>
+        <v>12500</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>82560</v>
+        <v>9500</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>38917</v>
+        <v>39105</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>39293</v>
+        <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/40 — कूप मरम्‍मत कार्य ठाकुर प्रसाद बैस के घर के पास लरवा</t>
+          <t>1715004034/WH/36 — कूप मरम्‍मत कार्य राजलाल यादव के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/41 — कूप मरम्‍मत कार्य रामचरण बैस के घर के पास लरवा</t>
+          <t>1715004034/WH/37 — कूप मरम्‍मत कार्य विपिन बिहारी के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>39135</v>
+        <v>39138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/42 — कूप मरम्‍मत कार्य लक्ष्‍मण के घर के पास लरवा</t>
+          <t>1715004034/WH/38 — कूप मरम्‍मत कार्य बडका बसोर के घर के पास पतेरी</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>39105</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>39138</v>
+        <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6 — कूप निर्माण राम प्रसाद तिवारी के घर के पास</t>
+          <t>1715004034/WH/39 — कूप मरम्‍मत कार्य प्रभू दयाल बैस के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>125000</v>
+        <v>12500</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>62360.5</v>
+        <v>9500</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39114</v>
+        <v>39105</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>39293</v>
+        <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6309 — कूपर्निमाण रामबरन के घर के पास</t>
+          <t>1715004034/WH/4 — कूप निर्माण श्रीकान्‍त के घर पास पतेरी</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>187000</v>
+        <v>125000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>150250.6</v>
+        <v>82560</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39537</v>
+        <v>38917</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>39539</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6310 — कूपर्निमाण ग्‍यान के  खेत मे सपहां</t>
+          <t>1715004034/WH/40 — कूप मरम्‍मत कार्य ठाकुर प्रसाद बैस के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>187000</v>
+        <v>12500</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>171546</v>
+        <v>9500</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39537</v>
+        <v>39105</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>39539</v>
+        <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6311 — कूपर्निमाण जगजिवन के  खेत मे सपहां</t>
+          <t>1715004034/WH/41 — कूप मरम्‍मत कार्य रामचरण बैस के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>187000</v>
+        <v>12500</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>172888</v>
+        <v>9500</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39537</v>
+        <v>39105</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>39539</v>
+        <v>39135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6312 — कूपर्निमाणदयाराम के  खेत मे सपहां</t>
+          <t>1715004034/WH/42 — कूप मरम्‍मत कार्य लक्ष्‍मण के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>187000</v>
+        <v>12500</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>198858</v>
+        <v>9500</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39537</v>
+        <v>39105</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>39539</v>
+        <v>39138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6313 — कूपर्निमाण गौरीसंकर के  खेत मे सपहां</t>
+          <t>1715004034/WH/6 — कूप निर्माण राम प्रसाद तिवारी के घर के पास</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>187000</v>
+        <v>125000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>163926.8</v>
+        <v>62360.5</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39537</v>
+        <v>39114</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>39539</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6314 — कूपर्निमाण बबूआराम के  खेत मे सपहां</t>
+          <t>1715004034/WH/6309 — कूपर्निमाण रामबरन के घर के पास</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>187000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>149096</v>
+        <v>150250.6</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>39537</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6545 — कूप निर्माण छोटकउ के खेत कचारी</t>
+          <t>1715004034/WH/6310 — कूपर्निमाण ग्‍यान के  खेत मे सपहां</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>74800</v>
+        <v>187000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>171546</v>
       </c>
       <c r="J649" s="3" t="n">
+        <v>39537</v>
+      </c>
+      <c r="K649" s="3" t="n">
         <v>39539</v>
-      </c>
-[...1 lines deleted...]
-        <v>42590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6589 — कूप निर्माण सपहा मणी राम के घर के पास</t>
+          <t>1715004034/WH/6311 — कूपर्निमाण जगजिवन के  खेत मे सपहां</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>138000</v>
+        <v>187000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>242775.86</v>
+        <v>172888</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39841</v>
+        <v>39537</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>39883</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6590 — कूप निर्माण सपहा सीताराम के घर के पास</t>
+          <t>1715004034/WH/6312 — कूपर्निमाणदयाराम के  खेत मे सपहां</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>150000</v>
+        <v>187000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>201768</v>
+        <v>198858</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39841</v>
+        <v>39537</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>40055</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6591 — सार्वजनिक  कूप निर्माण रामभुअन बैस ग्राम सपहा</t>
+          <t>1715004034/WH/6313 — कूपर्निमाण गौरीसंकर के  खेत मे सपहां</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>150000</v>
+        <v>187000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>182848</v>
+        <v>163926.8</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39841</v>
+        <v>39537</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>40047</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6592 — सार्वजनिक कूप निर्माण सपहा लक्ष्‍मण के घर के पास</t>
+          <t>1715004034/WH/6314 — कूपर्निमाण बबूआराम के  खेत मे सपहां</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>149000</v>
+        <v>187000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>198296</v>
+        <v>149096</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39908</v>
+        <v>39537</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>39913</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6593 — सार्वजनिक कूप निर्माण सपहा आत्‍माराम के घर के पास</t>
+          <t>1715004034/WH/6545 — कूप निर्माण छोटकउ के खेत कचारी</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>149000</v>
+        <v>74800</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>240137</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>40202</v>
+        <v>39539</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40355</v>
+        <v>42590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6594 — सार्वजनिक कूप निर्माण रविचन्‍द्र बैस के घर के पास</t>
+          <t>1715004034/WH/6589 — कूप निर्माण सपहा मणी राम के घर के पास</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>148200</v>
+        <v>138000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>216300.96</v>
+        <v>242775.86</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39931</v>
+        <v>39841</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40055</v>
+        <v>39883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6595 — सार्वजनिक कूप निर्माण केशरी लाल के घर के पास लरवा</t>
+          <t>1715004034/WH/6590 — कूप निर्माण सपहा सीताराम के घर के पास</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>148200</v>
+        <v>150000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>180729</v>
+        <v>201768</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39904</v>
+        <v>39841</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>40654</v>
+        <v>40055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6596 — सार्व0 कूप निर्माण महादेव बैस के खेत के पास</t>
+          <t>1715004034/WH/6591 — सार्वजनिक  कूप निर्माण रामभुअन बैस ग्राम सपहा</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>148200</v>
+        <v>150000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>137052</v>
+        <v>182848</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39904</v>
+        <v>39841</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>39994</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6597 — सार्व0 कूप निर्माण आत्‍माराम के घर के पास</t>
+          <t>1715004034/WH/6592 — सार्वजनिक कूप निर्माण सपहा लक्ष्‍मण के घर के पास</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>148200</v>
+        <v>149000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>181114.96</v>
+        <v>198296</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>39841</v>
+        <v>39908</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>39933</v>
+        <v>39913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6598 — सार्व0 कूप निर्माण लल्‍लेराम शाहू कचारी</t>
+          <t>1715004034/WH/6593 — सार्वजनिक कूप निर्माण सपहा आत्‍माराम के घर के पास</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>148200</v>
+        <v>149000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>243342</v>
+        <v>240137</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>40288</v>
+        <v>40202</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>40351</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6599 — सार्व0 कूप निर्माण शिवमंगल सिंह गोड कचारी</t>
+          <t>1715004034/WH/6594 — सार्वजनिक कूप निर्माण रविचन्‍द्र बैस के घर के पास</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>148200</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>246800</v>
+        <v>216300.96</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>40269</v>
+        <v>39931</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40349</v>
+        <v>40055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6960 — खेत तालाब निर्माण हरीशचन्‍द्र के खेत मे</t>
+          <t>1715004034/WH/6595 — सार्वजनिक कूप निर्माण केशरी लाल के घर के पास लरवा</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>85000</v>
+        <v>148200</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>84400</v>
+        <v>180729</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>40634</v>
+        <v>39904</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>40654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6961 — खेत तालाब निर्माण गोलर सिंह के खेत मे</t>
+          <t>1715004034/WH/6596 — सार्व0 कूप निर्माण महादेव बैस के खेत के पास</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>85000</v>
+        <v>148200</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>70200</v>
+        <v>137052</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>40656</v>
+        <v>39904</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>40676</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6962 — लधु तालाब निर्माण केशरी लाल के खेत मे</t>
+          <t>1715004034/WH/6597 — सार्व0 कूप निर्माण आत्‍माराम के घर के पास</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>85000</v>
+        <v>148200</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>79200</v>
+        <v>181114.96</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>40634</v>
+        <v>39841</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>40724</v>
+        <v>39933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/6964 — खेत तालाब निर्माण बशीलाल लाल के खेत मे</t>
+          <t>1715004034/WH/6598 — सार्व0 कूप निर्माण लल्‍लेराम शाहू कचारी</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>85000</v>
+        <v>148200</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>84600</v>
+        <v>243342</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>40634</v>
+        <v>40288</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>40655</v>
+        <v>40351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/7 — कूप निर्माण रामधारी साहू के घर के पास</t>
+          <t>1715004034/WH/6599 — सार्व0 कूप निर्माण शिवमंगल सिंह गोड कचारी</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>148200</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>246800</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>38742</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>40349</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/8 — कूप निर्माण रामधारी साहू के घर के पास</t>
+          <t>1715004034/WH/6960 — खेत तालाब निर्माण हरीशचन्‍द्र के खेत मे</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>125000</v>
+        <v>85000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>43333.86</v>
+        <v>84400</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39114</v>
+        <v>40634</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>39293</v>
+        <v>40654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1715004034/WH/9 — कूप निर्माण गौरी संकर के घर के पास</t>
+          <t>1715004034/WH/6961 — खेत तालाब निर्माण गोलर सिंह के खेत मे</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>125000</v>
+        <v>85000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>62356</v>
+        <v>70200</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>39114</v>
+        <v>40656</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>39293</v>
+        <v>40676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1715004/RC/0005 — Upgradation  Road Larwa to Kachari</t>
+          <t>1715004034/WH/6962 — लधु तालाब निर्माण केशरी लाल के खेत मे</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>2238000</v>
+        <v>85000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>10800</v>
+        <v>79200</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41014</v>
+        <v>40634</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>42162</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1715004/RC/1262 — लरवा से कचारी टोला पहुंच मार्ग निर्माण</t>
+          <t>1715004034/WH/6964 — खेत तालाब निर्माण बशीलाल लाल के खेत मे</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>3401000</v>
+        <v>85000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>1958378.4</v>
+        <v>84600</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>40595</v>
+        <v>40634</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41394</v>
+        <v>40655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1715004/RC/1263 — चिनगो से लरवा तक पहुंच मार्ग निर्माण</t>
+          <t>1715004034/WH/7 — कूप निर्माण रामधारी साहू के घर के पास</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>6569000</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>3070031.96</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>40595</v>
-[...3 lines deleted...]
-      </c>
+        <v>38742</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / CHITRANGI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C671" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D671" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E671" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F671" s="1" t="inlineStr">
+        <is>
+          <t>1715004034/WH/8 — कूप निर्माण रामधारी साहू के घर के पास</t>
+        </is>
+      </c>
+      <c r="G671" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="n">
+        <v>125000</v>
+      </c>
+      <c r="I671" s="2" t="n">
+        <v>43333.86</v>
+      </c>
+      <c r="J671" s="3" t="n">
+        <v>39114</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>39293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C672" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D672" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E672" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F672" s="1" t="inlineStr">
+        <is>
+          <t>1715004034/WH/9 — कूप निर्माण गौरी संकर के घर के पास</t>
+        </is>
+      </c>
+      <c r="G672" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="n">
+        <v>125000</v>
+      </c>
+      <c r="I672" s="2" t="n">
+        <v>62356</v>
+      </c>
+      <c r="J672" s="3" t="n">
+        <v>39114</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>39293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C673" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D673" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E673" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F673" s="1" t="inlineStr">
+        <is>
+          <t>1715004/RC/0005 — Upgradation  Road Larwa to Kachari</t>
+        </is>
+      </c>
+      <c r="G673" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="n">
+        <v>2238000</v>
+      </c>
+      <c r="I673" s="2" t="n">
+        <v>10800</v>
+      </c>
+      <c r="J673" s="3" t="n">
+        <v>41014</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>42162</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C674" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D674" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E674" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F674" s="1" t="inlineStr">
+        <is>
+          <t>1715004/RC/1262 — लरवा से कचारी टोला पहुंच मार्ग निर्माण</t>
+        </is>
+      </c>
+      <c r="G674" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="n">
+        <v>3401000</v>
+      </c>
+      <c r="I674" s="2" t="n">
+        <v>1958378.4</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>40595</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>41394</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1715004/RC/1263 — चिनगो से लरवा तक पहुंच मार्ग निर्माण</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>6569000</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>3070031.96</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>40595</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>41394</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C671" s="1" t="inlineStr">
+      <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D671" s="1" t="inlineStr">
+      <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E671" s="1" t="inlineStr">
+      <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F671" s="1" t="inlineStr">
+      <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1715004/WH/6577 — लरवा बाध नहर मरम्‍मत कार्य विभाग डबलू आर पं-पतेरी</t>
         </is>
       </c>
-      <c r="G671" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H671" s="2" t="n">
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
         <v>309264</v>
       </c>
-      <c r="I671" s="2" t="n">
+      <c r="I676" s="2" t="n">
         <v>1194174</v>
       </c>
-      <c r="J671" s="3" t="n">
+      <c r="J676" s="3" t="n">
         <v>39619</v>
       </c>
-      <c r="K671" s="3" t="n">
+      <c r="K676" s="3" t="n">
         <v>43704</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>