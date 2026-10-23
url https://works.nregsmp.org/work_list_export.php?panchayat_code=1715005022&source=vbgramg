--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 04:01:20</t>
+          <t>Exported on: 2026-10-23 23:23:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -461,711 +461,711 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1715005022/AV/22012034667399 — Prachin Shivmandir Majauna Me Boundary Evam Saondaryikarn kary</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>270000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034391115 — Hitasi kapildara ahibaran saket ke bhumi per</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43102</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034391122 — hitasi kapildara ramlalu viswakarma ke bhumi per</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44645</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
+          <t>Drainage of chaur/waterlogged Land for Indiv / Construction of Drainage Works in Waterlogged Land for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034659905 — Brijesh Dwivedi Ke Niji bhumi Par hitashi koop Nirman</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44513</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plugs for Individuals</t>
+          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plug for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034666792 — उमा देवी पति जगत नारायण के भूमि पर हितैषी कूप निर्माण</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plugs for Individuals</t>
+          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plug for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034666793 — श्यामा देवी पति कृष्णदत्त के भूमि पर हितैषी कूप निर्माण</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034666795 — Dadan prasad Ke bhumi Par khet Talab Ka Nirman</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44728</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034667148 — Pannalal Ke Khet Me Laghu Talab ka Nirman</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>233382.03</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plugs for Individuals</t>
+          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plug for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034668358 — Beva keshkumari Ke niji Bhumi Par hitashi Koop Nirman</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44269</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034670852 — Beva Sonjhariya Ke Bhumi Par Laghu talab ka Nirman</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>312158.78</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012034823323 — मजौना पंचायत भवन के परिसर में वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44460</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012035292823 — Hitaishi Kapil dhara koop Jagdamba Mishra ke bhum par</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012035315423 — Ramkumar Chaturvedi ke bhum me koop nirman</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012035363314 — Duckwell Recharge Santosh Kushwaha ke ghar ke pass</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012035363727 — Duckwell Recharge shivshankar kewat ke ghar ke pass</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
@@ -1284,98 +1284,98 @@
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012035593536 — Ek Bagiya Maa Ke Naam Ramsakhi Sukla Ke Bhum Me Majauna</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>198583.52</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/22012035601954 — Ek Bagiya Maa Ke Naam Shanti Devi Dwivedi Ke bhum Me Plantation Ka Kary</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>190062.04</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>7200</v>
+        <v>18000</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1403,1337 +1403,1345 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/1803735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3284983</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>43231</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/1811403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2751703</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43235</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/1985327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2595509</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44991</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/2208043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2080532</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>43650</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/2237078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3451551</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43654</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/2237805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3871720</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>43654</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/2244095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1223566</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>43656</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/2960367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4428562</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44990</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/2960993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4521036</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44445</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3157284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4044721</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44557</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3172685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5101190</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44447</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3247770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4189838</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44991</v>
       </c>
-      <c r="K47" s="3"/>
+      <c r="K47" s="3" t="n">
+        <v>46317</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3261712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4214536</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44230</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3401271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4221171</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44523</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3404090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4386705</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44990</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3406327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4492699</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44988</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3416794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4856507</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>44523</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3420342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4864899</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44616</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3499861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5173690</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44988</v>
       </c>
-      <c r="K54" s="3"/>
+      <c r="K54" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3500221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5187082</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44617</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3500477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5206258</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44560</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3507373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5557731</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44560</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/3649529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2038929</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>44637</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/4638130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131693046</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/4831841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690897</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45928</v>
       </c>
-      <c r="K60" s="3"/>
+      <c r="K60" s="3" t="n">
+        <v>46317</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/4831842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131691814</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1715005022/IF/IAY/4896562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152038358</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45791</v>
       </c>
-      <c r="K62" s="3"/>
+      <c r="K62" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012034622705 — Barahpatiya Naala Me Cheak Dem Ka Nirman</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>1366386.76</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
@@ -2743,76 +2751,76 @@
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012035085585 — Baniya Nala me chek dam nirman gram barahpatiya</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>959595.3</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>35400</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012035165548 — Gram Basaha Me Talab Nirman</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45318</v>
@@ -2862,192 +2870,192 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012035244989 — Raghav Mishra ke Ghar ke pass sarvajanik talab nirman</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012035249550 — Baniya Nala MP Shasan ki Araji Me Nala Bandhan</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012035249551 — Baniya Nala Me Nistari Talab Nirman</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>798270.09</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1715005022/WC/22012035324312 — Jhariya Nala Me Chek Dam Nirman</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>253000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45748</v>
@@ -3093,51 +3101,51 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1715005022/WH/22012034942468 — Majauna Mandir water Drean Renovation Kary</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>699736.06</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45690</v>