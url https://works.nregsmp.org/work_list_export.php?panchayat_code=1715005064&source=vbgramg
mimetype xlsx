--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 15:58:18</t>
+          <t>Exported on: 2026-10-26 07:43:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1715005064/AV/22012034662311 — gram panchayat jhara me shanti dham ka nirman</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45618</v>
@@ -367,1136 +367,1150 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1715005064/DP/22012034532015 — माँ की  बगिया - सामुदायिक पोषण वाटिका ग्राम पंचायत झारा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>753192.18</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44433</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1715005064/DP/22012034623677 — prathmik shala jhara parisar me paudharopan</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1715005064/DP/22012034623680 — prathmik shala karwahi ke parisar me paudharopan</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1715005064/IC/22012034891922 — Path upar agariyan mohalla me sarvjanik koop nirman</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035010286 — हरी प्रसाद / हुब्बलाल के  खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44940</v>
       </c>
-      <c r="K18" s="3"/>
+      <c r="K18" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035010298 — नारायण जायसवाल के खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44834</v>
       </c>
-      <c r="K19" s="3"/>
+      <c r="K19" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035010305 — राम रसीले साकेत के खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44834</v>
       </c>
-      <c r="K20" s="3"/>
+      <c r="K20" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035010307 — राजपति /हुब्बलाल के खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44934</v>
       </c>
-      <c r="K21" s="3"/>
+      <c r="K21" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035014991 — रामनारायण /संभु के निजी खेत में फलोद्यान</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44891</v>
       </c>
-      <c r="K22" s="3"/>
+      <c r="K22" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035015016 — लल्ला जायसवाल/रामप्यारे के खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44879</v>
       </c>
-      <c r="K23" s="3"/>
+      <c r="K23" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035015019 — रामाधार साकेत /गुठई खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44834</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035015624 — सालिकराम साकेत  के खेत में फलो उद्यान</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>62800</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44834</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035136379 — Dhanuja Samuh- 05 kranti- 02 durga- 03 priti- 02  Paudha Ropan kary Nag -12</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>781000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035287104 — Kailash Prasad jayswal ke khet me Koop nirman</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>278520.51</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035287111 — Samarbahadur singh ke bhumi me laghu talab nirman</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>130017.4</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035334040 — Urmila Saket ke bhumi me Laghu talab nirman</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035334297 — Sumitra devi jayswal ke bhumi me laghu talab</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>153287.06</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035334304 — Kamlesh jayswal / shivkumar ke bhumi me khet talab nirman</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035362961 — JGSA2025 Dugwell Recharge Structure Ramesh sahu ke bhumi me</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035363161 — JGSA2025 Dugwell Recharge Structure Jaybhan singh ke bhumi me</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035366901 — JGSA 2025 Dugwell recharge structure Narvada singh ke bhumi me</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035411249 — Sumiran saket ke bhumi me koop nirman</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035411301 — Lalji saket ke bhumi me koop nirman</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035557366 — GSA2025 Dugwell Recharge Structure lalji jayswal ke bhumi me</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45763</v>
@@ -1615,98 +1629,98 @@
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035589827 — Ek Bagiya maa ke naam SHAKUNTLA SAKET  MP15005064001 609</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>198583.52</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>4500</v>
+        <v>9960</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035594435 — Ek Bagiya maa ke naam ATABARIYA SINGHMP-15-005-064-001/730-B</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>190062.04</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>3550</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1756,51 +1770,51 @@
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/22012035594467 — Ek Bagiya maa ke naam DULESWARI MP15005064001 465</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>190062.04</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1828,241 +1842,241 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/IAY/3279739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5626996</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/IAY/3318687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2336777</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44503</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1715005064/IF/IAY/49587 — Construction of IAY House -IAY REG. NO. MP-15-005-064-001/11</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>42342</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1715005064/RC/22012034850960 — matvari nala me puliya nirman</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>333000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46025</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1715005064/RC/22012034850983 — karvahi me kukuri jhariya marge me puliya nirman</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45813</v>
@@ -2206,98 +2220,98 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1715005064/WC/22012035260805 — JGSA Thilha Pahadi ke pas parcolation tank</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1715005064/WC/22012035284058 — Path upar agariyan mohalla me sarvjanik koop nirman</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45762</v>
@@ -2347,98 +2361,98 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1715005064/WC/22012035304797 — Ruplal khairwar ke ghar ke pas sarvjanik nala bandhan</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>164277.12</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1715005064/WC/22012035316635 — kolai bahra nala me chekdam nirman</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>253000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45763</v>
@@ -2488,98 +2502,98 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1715005064/WC/VB/22012035332497 — Bhagvandas jayswal ke ghar ke pas handpump me soak pit nirman</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI / DEOSAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1715005064/WC/VB/22012035332499 — Shyamji jayswal ke ghar ke pas handpump me soak pit nirman</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46178</v>