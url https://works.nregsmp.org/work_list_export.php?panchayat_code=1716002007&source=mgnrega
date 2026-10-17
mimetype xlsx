--- v0 (2026-08-12)
+++ v1 (2026-10-17)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K382"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-12 20:50:07</t>
+          <t>Exported on: 2026-10-17 20:47:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -11415,98 +11415,98 @@
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5967216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127265900</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>6786</v>
+        <v>8613</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5967219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127747028</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>5220</v>
+        <v>8874</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11556,51 +11556,51 @@
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5967267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125315148</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11744,51 +11744,51 @@
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5967570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118312838</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12167,51 +12167,51 @@
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5968134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123456279</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>3654</v>
+        <v>10962</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12355,145 +12355,145 @@
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5968452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126029854</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>5220</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5968557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127825855</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>7308</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/5968683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126257397</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>3654</v>
+        <v>7308</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13107,51 +13107,51 @@
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1716002007/IF/IAY/6115365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149737329</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>7308</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MALHARGARH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>