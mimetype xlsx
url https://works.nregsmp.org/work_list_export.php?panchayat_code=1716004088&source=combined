--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K375"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 02:37:22</t>
+          <t>Exported on: 2026-10-25 11:49:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -900,51 +900,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1716004088/DP/22012034555005 — निर्मल निर कुप निर्मण सेमलिया रास्ते पर खदान मे</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>591511.94</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>204</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44699</v>
@@ -994,98 +994,98 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45140</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1716004088/DP/22012034620168 — वृक्षारोपण कार्य ग्राम पटेला मगरा पर सगस बावजी के पास 202425</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>463755.17</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>45927</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1716004088/DP/22012034620169 — व़क्षारोपण कार्य  लालाखेडा खेल मैदान व शमशान परिसर 202425</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>463755.17</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>62694</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45538</v>
@@ -2736,51 +2736,51 @@
       <c r="J62" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/22012035489211 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामदयाल मगनीराम</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45784</v>
@@ -2832,145 +2832,145 @@
       <c r="J64" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/22012035489243 — JGSA 2025 Dugwell Recharge कूप रिचार्ज मांगीलाल हरिराम</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/22012035489258 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामनिवास कँवरलाल</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/22012035489262 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामनिवास कँवरलाल</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45784</v>
@@ -3120,51 +3120,51 @@
       <c r="J70" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/22012035575883 — JGSA 2025 Dugwell Recharge शांतिबाई बालूराम</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45830</v>
@@ -5419,98 +5419,98 @@
       <c r="J117" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>43057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/3814948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118578438</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/3816359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121697821</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44684</v>
@@ -6003,51 +6003,51 @@
       <c r="J129" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>45913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/4611309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125584168</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45894</v>
@@ -6197,51 +6197,51 @@
       <c r="J133" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>43096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/4782856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126128593</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45622</v>
@@ -6342,73 +6342,73 @@
       <c r="J136" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>45913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5344975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118578358</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>8400</v>
+        <v>23400</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
@@ -6538,120 +6538,120 @@
       <c r="J140" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5344979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118578491</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5345479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125587733</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
@@ -6673,155 +6673,155 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>45913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5346896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126579912</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5347039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126669972</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5347750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126108609</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45723</v>
@@ -6873,51 +6873,51 @@
       <c r="J147" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5348313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121697355</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>46008</v>
@@ -6971,127 +6971,129 @@
       <c r="J149" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5351121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125601760</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5351497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126481769</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>15162</v>
+        <v>25362</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45894</v>
       </c>
-      <c r="K151" s="3"/>
+      <c r="K151" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7165,51 +7167,51 @@
       <c r="J153" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5353398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149666325</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45723</v>
@@ -7261,51 +7263,51 @@
       <c r="J155" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1716004088/IF/IAY/5458261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118578418</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45723</v>
@@ -10420,51 +10422,51 @@
       <c r="J220" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1716004088/RC/22012034658518 — सीमेंट कांक्रीट रोड व नाली निर्माण 15वि+मनरेगा ग्राम पटेला में अशोक के घर से विक्रम के घर तक</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45206</v>
@@ -10565,192 +10567,192 @@
       <c r="J223" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1716004088/RC/22012034849164 — सिमेंट कांक्रीट चौक  निर्माण मनरेगा एंव 5 वा वित्‍त ग्राम पटेला में बालाजी मंदिर के सामने</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1716004088/RC/22012034849165 — सीसी चौक  निर्माण मनरेगा एंव 5 वा वित्त ग्राम पटेला में नई आबादी बालाजी मंदिर के सामने</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1716004088/RC/22012034849166 — सीसी चौक निर्माण मनरेगा एंव 5 वा वित्त ग्राम पटेला में देवनारायण मंदिर के सामने</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1716004088/RC/22012034849170 — सीसी रोड निर्माण मनरेगा एंव ५ वा वित्‍त ग्राम पटेला में गोपाल धोबी के मकान से दौलतराम के मकान की ओर</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45870</v>
@@ -16850,98 +16852,98 @@
       <c r="J352" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>45796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1716004088/WC/22012035165112 — डगआउट पोंड निर्माण</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1716004088/WC/22012035213687 — डग आउट पोंड निर्माण ग्राम लालाखेडा  से  रिछालालमंहा मार्ग कांकड के पास 202425</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>661220.62</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45469</v>
@@ -16993,51 +16995,51 @@
       <c r="J355" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1716004088/WC/22012035299190 — JGSA 2025 Dugwell Recharge Nirmal nil kup shamshan parisar patela</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45800</v>
@@ -17089,51 +17091,51 @@
       <c r="J357" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1716004088/WC/22012035299197 — JGSA 2025 Dugwell Recharge Nirmal nir khadan ke pass patela</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45781</v>
@@ -17898,51 +17900,51 @@
       <c r="J374" s="3" t="n">
         <v>44625</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>44681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1716004088/WH/22012034910003 — स्टॉपडेम जीर्णोद्धार कार्य (15वावित्त+मनरेगा) भंवरी कुआं के पास ग्राम पटेला</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>44627</v>