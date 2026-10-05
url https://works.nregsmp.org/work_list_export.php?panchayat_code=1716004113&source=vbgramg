--- v0 (2026-08-18)
+++ v1 (2026-10-05)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K77"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 08:35:16</t>
+          <t>Exported on: 2026-10-05 01:21:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1716004113/DP/22012034447854 — वृक्षारोपण कार्य शमशान घाट के उपर भाग 02</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>373989.79</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44033</v>
@@ -790,2589 +790,2589 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45190</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035423962 — JGSA 2025 Dugwell Recharge कूप रिचार्ज राहुल पिता चंद्रशेखर ग्राम बनी</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035424016 — JGSA 2025 Dugwell Recharge  राहुल पिता चंद्रशेखर ग्राम बनी</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035511217 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रिचार्ज रामेश्वर पिता भेरुलाल धाकड़ ग्राम बनी</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035531557 — JGSA 2025 Dugwell recharge कूप रिचार्ज कविता बाई नरसिंह धाकड़ ग्राम बनी</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035536022 — JGSA 2025 KHet Talab Nirman विकास पिता चंद्रशेखर धाकड़</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035540661 — JGSA 2025 खेत तालाब निर्माण परमानंद पिता रघुनाथ जी</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/22012035540669 — JGSA 2025 खेत तालाब निर्माण रमेश पिता सोहनलाल माली</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/4777680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126792431</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5344866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149546599</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5351931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126830026</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5352221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126871475</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5354813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127216040</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5394926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123470214</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5403136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127145761</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5610484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126860813</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5649859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126862056</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5701918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149701987</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5802647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702902</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5802929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702750</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5991408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702576</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5991409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702670</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5991863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151006506</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5993016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128920266</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5995896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128153740</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/5997271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702249</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46063</v>
+        <v>46268</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6089482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127117709</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6102206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126476456</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6102907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147164361</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6102964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126470731</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6107332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126810960</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6107501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126478631</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6108107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149701951</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6108108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702723</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6108109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702832</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6178679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702696</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6179407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702638</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6182572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128150380</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6183059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123491536</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6183366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123474362</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6184442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702013</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6190873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702942</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6191211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702539</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6194115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146797066</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6203205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123472445</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6207647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145305795</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6212029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149702386</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6230229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127149794</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1716004113/IF/IAY/6230428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128149571</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1716004113/RC/22012034839074 — सीमेंट कांक्रीट रोड निर्माण वि.निधि+मनरेगा  ग्राम बनी में ओडी धर्मशाला से भेरूबावजी के मंदिर की और</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>53000</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1716004113/RC/22012034845336 — सीसी रोड व नाली निर्माण मनरेगा एंव 5/15 वा वित्त ग्राम बनी में ब्रहामणों की गली में ।</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1716004113/RC/22012034845337 — सीसी रोड व नाली निर्माण मनरेगा एंव 5/15 वा वित्त ग्राम बनी में मेहतर गली में</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1716004113/RC/22012034845339 — सीसी रोड व नाली निर्माण मनरेगा एंव 5/15 वा वित्त ग्राम बनी नानालाल के घर से मांगीलाल के घर तक</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>86000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1716004113/WC/22012035265704 — JGSA 2025 Dugwell Recharge शासकीय कुप गोशाला के पास  ग्राम बनी</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1716004113/WC/22012035286379 — JGSA 2025 Dugwell Recharge कूप रिचार्ज शासकीय कूप श्मशान परिसर ग्राम बनी</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MANDSAUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1716004113/WC/22012035286802 — JGSA 2025 Dugwell Recharge कूप रिचार्ज राहुल पिता चंद्रशेखर ग्राम बनी</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45772</v>