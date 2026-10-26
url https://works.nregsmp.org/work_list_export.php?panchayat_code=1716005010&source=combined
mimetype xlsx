--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K498"/>
+  <dimension ref="A1:K501"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 20:44:19</t>
+          <t>Exported on: 2026-10-26 19:46:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -608,73 +608,73 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44952</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1716005010/DP/22012034581317 — mankeshvar mahadev mandir ke pas shasakiy bhumi par vraksharopan panpur</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>420871.88</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>193065.03</v>
+        <v>202365.03</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
@@ -702,98 +702,98 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1716005010/DP/22012034627189 — poshan vatika aanganwadi kendra badod</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>10121.4</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45509</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1716005010/IC/22012034891101 — Laxminarayan Deva ji kapil dhara kup open dugwell recharge pit panpur</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
@@ -2575,51 +2575,51 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035434540 — JGSA kapal dhara kup open dugwell recharge pit laxminarayan deva panpur</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
@@ -2816,51 +2816,51 @@
       <c r="J64" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035530762 — Kapildhara kup meraj bee chandkha panpur  open dug well recharge pit</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
@@ -3004,51 +3004,51 @@
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035531489 — JGSA kapil dhara kup open dugwell recharge pit keshar Bai Jujharlal SC Badod</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
@@ -3194,51 +3194,51 @@
         <v>261</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035536050 — Khet talab indralal Mohan lal</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
@@ -3290,98 +3290,98 @@
       <c r="J74" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035572404 — Dug Well Recharge pit Surendra singh Bhanwar singh Badod</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035572405 — Dug Well Recharge pit IshvarLal Ramlal ji Badod</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
@@ -11714,145 +11714,145 @@
       <c r="J246" s="3" t="n">
         <v>44879</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>45000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4772271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125525185</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>22880</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4783425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129932463</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4784696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130652321</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45607</v>
@@ -11904,288 +11904,288 @@
       <c r="J250" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130802170</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130811288</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130914501</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>20655</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130957364</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130957367</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>21864</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4788060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134945819</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45603</v>
@@ -12286,333 +12286,333 @@
       <c r="J258" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4788153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135416247</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4789474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141806121</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>21288</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4789778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136107030</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4789779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136115467</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>23120</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4792004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137041447</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>8505</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4793076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142309390</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4793105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142337977</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45607</v>
@@ -12958,239 +12958,241 @@
       <c r="J272" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5357958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130482593</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45913</v>
       </c>
-      <c r="K273" s="3"/>
+      <c r="K273" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5361635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145067383</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>14560</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5363520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133116754</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>23466</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5367330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136102479</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>23452</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5369879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130348566</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45804</v>
@@ -13340,98 +13342,98 @@
       <c r="J280" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5377283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134965792</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>23400</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5378038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130813582</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>19760</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45871</v>
@@ -15098,8825 +15100,8968 @@
       <c r="J316" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6139063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125777656</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>15186</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6139807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039318</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>12600</v>
+        <v>24300</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6141698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129932724</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6141699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129932843</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6159893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130348627</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6175207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125367368</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6177251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125537806</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6177753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125524366</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>10140</v>
+        <v>21840</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6178358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125543081</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>12600</v>
+        <v>20400</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6179167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125294078</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6180258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129893235</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6185262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125297882</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6185435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125569735</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6186731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125535984</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6188087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125781423</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6188189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125901676</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6189379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120606333</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6189425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125538159</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>16800</v>
+        <v>25200</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6191205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125826919</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>11780</v>
+        <v>24380</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6191536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127555924</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>14340</v>
+        <v>18240</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6192217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125525646</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>9360</v>
+        <v>21960</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6194009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125779335</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>15160</v>
+        <v>25060</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6196116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125782871</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6199444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126059021</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>9080</v>
+        <v>23696</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46173</v>
       </c>
-      <c r="K340" s="3"/>
+      <c r="K340" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6201365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125528075</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>6760</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6203357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125781476</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>3380</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6203995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125779102</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6206306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125540057</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6206619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120640706</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>11780</v>
+        <v>20180</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6211683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125568542</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6215975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125296383</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>6760</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IF/IAY/68973 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/49</t>
+          <t>1716005010/IF/IAY/6318878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125777457</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42361</v>
+        <v>46118</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IF/IAY/68974 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/5</t>
+          <t>1716005010/IF/IAY/6319769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126830855</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42361</v>
+        <v>46118</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1716005010/LD/22012034293673 — SHANTIDHAM vikas panpur</t>
+          <t>1716005010/IF/IAY/6319873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126008825</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>453000</v>
+        <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>143286</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42697</v>
-[...3 lines deleted...]
-      </c>
+        <v>46118</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1716005010/LD/3799420363 — khelmedhan panpur</t>
+          <t>1716005010/IF/IAY/68973 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/49</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>95000</v>
+        <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>69672</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41654</v>
-[...3 lines deleted...]
-      </c>
+        <v>42361</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1716005010/LD/3799433370 — khelmedhan badod</t>
+          <t>1716005010/IF/IAY/68974 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/5</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>95000</v>
+        <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>92532</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>42361</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/191 — panchaparmeshawar bad ke ped se rupalal ke makan tak</t>
+          <t>1716005010/LD/22012034293673 — SHANTIDHAM vikas panpur</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>46000</v>
+        <v>453000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>67588</v>
+        <v>143286</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41051</v>
+        <v>42697</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>41442</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034179271 — panchaprmeshawar  akbarkha ke makan se jujhar ke m</t>
+          <t>1716005010/LD/3799420363 — khelmedhan panpur</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>70000</v>
+        <v>95000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>69791.8</v>
+        <v>69672</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41514</v>
+        <v>41654</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>41728</v>
+        <v>42241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034180636 — panchaprmeshawar shree ram mander se bad choke tak</t>
+          <t>1716005010/LD/3799433370 — khelmedhan badod</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>127000</v>
+        <v>95000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>126643.4</v>
+        <v>92532</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41521</v>
+        <v>41703</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>41628</v>
+        <v>42625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034200685 — khet sadak panchayat bhavan nae aabaddi tak sadak</t>
+          <t>1716005010/RC/191 — panchaparmeshawar bad ke ped se rupalal ke makan tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>1479000</v>
+        <v>46000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>1405440.22</v>
+        <v>67588</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41668</v>
+        <v>41051</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>42746</v>
+        <v>41442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034203155 — panchaprmeshawar suthi raoda se jujhar ke makan ta</t>
+          <t>1716005010/RC/22012034179271 — panchaprmeshawar  akbarkha ke makan se jujhar ke m</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>25000</v>
+        <v>70000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>24808</v>
+        <v>69791.8</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41677</v>
+        <v>41514</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>41698</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034203644 — panchaprmeshawar ramchandr rathor ke makan se sham</t>
+          <t>1716005010/RC/22012034180636 — panchaprmeshawar shree ram mander se bad choke tak</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>120000</v>
+        <v>127000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>117483</v>
+        <v>126643.4</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41689</v>
+        <v>41521</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>41787</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034205853 — panchparmeshawar shambhu ke makan se samarth ke ma</t>
+          <t>1716005010/RC/22012034200685 — khet sadak panchayat bhavan nae aabaddi tak sadak</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>73000</v>
+        <v>1479000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>71119</v>
+        <v>1405440.22</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41689</v>
+        <v>41668</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>41779</v>
+        <v>42746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034312055 — salim shah ke makan se ratanlal ke makan ki or cc road</t>
+          <t>1716005010/RC/22012034203155 — panchaprmeshawar suthi raoda se jujhar ke makan ta</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>71000</v>
+        <v>25000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>69305</v>
+        <v>24808</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42490</v>
+        <v>41677</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>42876</v>
+        <v>41698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034319505 — khet sadak badod roda se khajurimanda ki aur</t>
+          <t>1716005010/RC/22012034203644 — panchaprmeshawar ramchandr rathor ke makan se sham</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>1499000</v>
+        <v>120000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>1399618</v>
+        <v>117483</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42738</v>
+        <v>41689</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43600</v>
+        <v>41787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034322307 — panchaparmeshawar + mgnrega cc road nirman</t>
+          <t>1716005010/RC/22012034205853 — panchparmeshawar shambhu ke makan se samarth ke ma</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>73000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>71119</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42840</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>41779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034334507 — karulal suthar ke makan se gopal malviy ke makan ki or c.c road panpur</t>
+          <t>1716005010/RC/22012034312055 — salim shah ke makan se ratanlal ke makan ki or cc road</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>34000</v>
+        <v>71000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>34744</v>
+        <v>69305</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42880</v>
+        <v>42490</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42962</v>
+        <v>42876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034343619 — Dalapatsingh ke kua se khajuri manda ki or sadak nirman badod</t>
+          <t>1716005010/RC/22012034319505 — khet sadak badod roda se khajurimanda ki aur</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>1499000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>1378723</v>
+        <v>1399618</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42922</v>
+        <v>42738</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44875</v>
+        <v>43600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034343695 — Bad Chowk Se Devnarayan Mandir Tak CC Road V Nali Nirman Badod</t>
+          <t>1716005010/RC/22012034322307 — panchaparmeshawar + mgnrega cc road nirman</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>12900</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42937</v>
-[...3 lines deleted...]
-      </c>
+        <v>42840</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034343697 — PM Sadak Se ChainRam Ke Mkan Ki Or CC Sadak V Nali Nirman</t>
+          <t>1716005010/RC/22012034334507 — karulal suthar ke makan se gopal malviy ke makan ki or c.c road panpur</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>24000</v>
+        <v>34000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>23908</v>
+        <v>34744</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42923</v>
+        <v>42880</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43276</v>
+        <v>42962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034344832 — Devilal dhangar ke makan se naval dhangar ke plat ki or c.c road nali nirman badod</t>
+          <t>1716005010/RC/22012034343619 — Dalapatsingh ke kua se khajuri manda ki or sadak nirman badod</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>25000</v>
+        <v>1499000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>25800</v>
+        <v>1378723</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42937</v>
+        <v>42922</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43245</v>
+        <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034360570 — खेत सड़क से बड चौक की और सीसी सड़क व नाली निर्माण</t>
+          <t>1716005010/RC/22012034343695 — Bad Chowk Se Devnarayan Mandir Tak CC Road V Nali Nirman Badod</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>26000</v>
+        <v>13000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>21672</v>
+        <v>12900</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42997</v>
+        <v>42937</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43368</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034360573 — गोकरलाल सूर्यवंशी के मकान से रायसिंह डांगी के मकान से खेत सड़क की और सीसी रोड व नाली निर्माण</t>
+          <t>1716005010/RC/22012034343697 — PM Sadak Se ChainRam Ke Mkan Ki Or CC Sadak V Nali Nirman</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>53000</v>
+        <v>24000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>50912</v>
+        <v>23908</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43003</v>
+        <v>42923</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034360574 — विधायक निधि से बाबा रामदेव मंदिर की और सीसी रोड व नाली निर्माण</t>
+          <t>1716005010/RC/22012034344832 — Devilal dhangar ke makan se naval dhangar ke plat ki or c.c road nali nirman badod</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>40000</v>
+        <v>25000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>38872</v>
+        <v>25800</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43003</v>
+        <v>42937</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43281</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034371128 — PANCHAPARMESHAWAR CC ROAD</t>
+          <t>1716005010/RC/22012034360570 — खेत सड़क से बड चौक की और सीसी सड़क व नाली निर्माण</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>21672</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>42997</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034386193 — cc rod laxman singh ke makan se पी एम् rod tak</t>
+          <t>1716005010/RC/22012034360573 — गोकरलाल सूर्यवंशी के मकान से रायसिंह डांगी के मकान से खेत सड़क की और सीसी रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>21000</v>
+        <v>53000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>17052</v>
+        <v>50912</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43201</v>
+        <v>43003</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>44875</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034386205 — cc rod पी एम् rod se laxman singh dangi ke makan ki or</t>
+          <t>1716005010/RC/22012034360574 — विधायक निधि से बाबा रामदेव मंदिर की और सीसी रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>12000</v>
+        <v>40000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>9396</v>
+        <v>38872</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43208</v>
+        <v>43003</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>44875</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034386209 — CC NIRMAN LALURAM KE MAKAN SE MANGIKLAL SURVASI KE MAKAN TAK</t>
+          <t>1716005010/RC/22012034371128 — PANCHAPARMESHAWAR CC ROAD</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>21054</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43201</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034388781 — ग्राम बड़ोद में सीसी रोड निर्माण ( मन्दिर की घाटी पर )</t>
+          <t>1716005010/RC/22012034386193 — cc rod laxman singh ke makan se पी एम् rod tak</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>38000</v>
+        <v>21000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>37410</v>
+        <v>17052</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43258</v>
+        <v>43201</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>43589</v>
+        <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034398104 — पी.एम सड़क से शम्भूलाल धनगर के घर कि और सीसी निर्माण</t>
+          <t>1716005010/RC/22012034386205 — cc rod पी एम् rod se laxman singh dangi ke makan ki or</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>56000</v>
+        <v>12000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>45980</v>
+        <v>9396</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43654</v>
+        <v>43208</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>44190</v>
+        <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034437718 — panchaprmeshawar+mgnrega  cc road</t>
+          <t>1716005010/RC/22012034386209 — CC NIRMAN LALURAM KE MAKAN SE MANGIKLAL SURVASI KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>21054</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>43201</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>44875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034444562 — सी सी निर्माण रतन लाल हेड के मकान से लालूराम के मकान की और पानपुर</t>
+          <t>1716005010/RC/22012034388781 — ग्राम बड़ोद में सीसी रोड निर्माण ( मन्दिर की घाटी पर )</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>58000</v>
+        <v>38000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>57024</v>
+        <v>37410</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43655</v>
+        <v>43258</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>44875</v>
+        <v>43589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034477266 — 14 wa vitt + mgnrega PM sadak se panchayat bhavan tak c.c road badod</t>
+          <t>1716005010/RC/22012034398104 — पी.एम सड़क से शम्भूलाल धनगर के घर कि और सीसी निर्माण</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>38000</v>
+        <v>56000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>37360</v>
+        <v>45980</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43734</v>
+        <v>43654</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>44190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034508316 — देवीलाल धनगर से रामनाथ के मकान तक सीसी बड़ोद</t>
+          <t>1716005010/RC/22012034437718 — panchaprmeshawar+mgnrega  cc road</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>32736</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43809</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034508318 — रामेश्वर धनगर से परसराम के मकान तक सीसी बड़ोद</t>
+          <t>1716005010/RC/22012034444562 — सी सी निर्माण रतन लाल हेड के मकान से लालूराम के मकान की और पानपुर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>53000</v>
+        <v>58000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>52800</v>
+        <v>57024</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43809</v>
+        <v>43655</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>44190</v>
+        <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034529632 — sudur gram sampark sadak gram badod se kotadi manda ki aur sudur gram sadak</t>
+          <t>1716005010/RC/22012034477266 — 14 wa vitt + mgnrega PM sadak se panchayat bhavan tak c.c road badod</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>2169967.59</v>
+        <v>38000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>2092501</v>
+        <v>37360</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44072</v>
+        <v>43734</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45145</v>
+        <v>44190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034534749 — 14 wa vitt +mgnrega cc and nali nirman  bad chok se jujharlal ke makan tak</t>
+          <t>1716005010/RC/22012034508316 — देवीलाल धनगर से रामनाथ के मकान तक सीसी बड़ोद</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>65000</v>
+        <v>33000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>63840</v>
+        <v>32736</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44062</v>
+        <v>43809</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>44190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034552292 — sudur sadak panpur se kotdimanda ki aur</t>
+          <t>1716005010/RC/22012034508318 — रामेश्वर धनगर से परसराम के मकान तक सीसी बड़ोद</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>1407533.41</v>
+        <v>53000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>1383185</v>
+        <v>52800</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44209</v>
+        <v>43809</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44635</v>
+        <v>44190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034574521 — 15 WA VITT+MGNREGA EMLICHOKE SE MOHANLAL DHANGAR KE MAKAN TAK CC ROAD</t>
+          <t>1716005010/RC/22012034529632 — sudur gram sampark sadak gram badod se kotadi manda ki aur sudur gram sadak</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>89000</v>
+        <v>2169967.59</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>85692</v>
+        <v>2092501</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44365</v>
+        <v>44072</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>44875</v>
+        <v>45145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034651077 — 05th vitt+nrega Gokarlal malaviya ke makan se Puralal suryavanshi ke makan ki or c.c. Road panpur</t>
+          <t>1716005010/RC/22012034534749 — 14 wa vitt +mgnrega cc and nali nirman  bad chok se jujharlal ke makan tak</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>89000</v>
+        <v>65000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>87958</v>
+        <v>63840</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45177</v>
+        <v>44062</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>45587</v>
+        <v>44190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034676217 — sudur sadak nirman</t>
+          <t>1716005010/RC/22012034552292 — sudur sadak panpur se kotdimanda ki aur</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>1407533.41</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>1383185</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>44209</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>44635</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034820386 — 05 wa vittmgnrega suthi sadak se ganesh ram ke makan tak cc road</t>
+          <t>1716005010/RC/22012034574521 — 15 WA VITT+MGNREGA EMLICHOKE SE MOHANLAL DHANGAR KE MAKAN TAK CC ROAD</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>40000</v>
+        <v>89000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>37944</v>
+        <v>85692</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45475</v>
+        <v>44365</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>45587</v>
+        <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034820435 — 05 wa vittmgnrega shree ram mandir ke pas kanyalal and bheurlal ke makan se prahladsingh ke makantak</t>
+          <t>1716005010/RC/22012034651077 — 05th vitt+nrega Gokarlal malaviya ke makan se Puralal suryavanshi ke makan ki or c.c. Road panpur</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>53000</v>
+        <v>89000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>51030</v>
+        <v>87958</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45486</v>
+        <v>45177</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034835605 — 05 wa vitt mgnrega  devnarayan ke mandir ke samne cc nirman</t>
+          <t>1716005010/RC/22012034676217 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>47871</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45711</v>
+        <v>45030</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034846553 — 05 wa vitt mgnrega rameshawar ji ke makan se panpur pm sadak tak</t>
+          <t>1716005010/RC/22012034820386 — 05 wa vittmgnrega suthi sadak se ganesh ram ke makan tak cc road</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>98000</v>
+        <v>40000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>79252.04</v>
+        <v>37944</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>46004</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>45475</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>45587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/249 — panchaparmeshawar rameshawar  ke makan se devnanarayan mander  tak cc  road</t>
+          <t>1716005010/RC/22012034820435 — 05 wa vittmgnrega shree ram mandir ke pas kanyalal and bheurlal ke makan se prahladsingh ke makantak</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>95000</v>
+        <v>53000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>56496</v>
+        <v>51030</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41256</v>
+        <v>45486</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>41619</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/250 — converjence gayari mohhle me cc road</t>
+          <t>1716005010/RC/22012034835605 — 05 wa vitt mgnrega  devnarayan ke mandir ke samne cc nirman</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>87000</v>
+        <v>55000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>52312</v>
+        <v>47871</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41278</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/251 — panchaparmeshawar panpur me shree ram mandir se sunthi road tak cc road</t>
+          <t>1716005010/RC/22012034846553 — 05 wa vitt mgnrega rameshawar ji ke makan se panpur pm sadak tak</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>91000</v>
+        <v>98000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>90780</v>
+        <v>79252.04</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41256</v>
-[...3 lines deleted...]
-      </c>
+        <v>46004</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/38 — Sadak nirman panpur se suti Badod</t>
+          <t>1716005010/RC/249 — panchaparmeshawar rameshawar  ke makan se devnanarayan mander  tak cc  road</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>474000</v>
+        <v>95000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>302896</v>
+        <v>56496</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>39905</v>
+        <v>41256</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>41728</v>
+        <v>41619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/39 — SADAK NIRMAN BADOD SE KAYAMPUR</t>
+          <t>1716005010/RC/250 — converjence gayari mohhle me cc road</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>362000</v>
+        <v>87000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>196894</v>
+        <v>52312</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>39891</v>
+        <v>41278</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41728</v>
+        <v>41473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034260577 — sochalay devilal puralal</t>
+          <t>1716005010/RC/251 — panchaparmeshawar panpur me shree ram mandir se sunthi road tak cc road</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>5400</v>
+        <v>91000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>3297</v>
+        <v>90780</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41872</v>
+        <v>41256</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41998</v>
+        <v>41472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034260678 — sochalay mangilal bherulal</t>
+          <t>1716005010/RC/38 — Sadak nirman panpur se suti Badod</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>5400</v>
+        <v>474000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>302896</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>39905</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034260874 — sochalay rameshawawr bherulal</t>
+          <t>1716005010/RC/39 — SADAK NIRMAN BADOD SE KAYAMPUR</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>5400</v>
+        <v>362000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>196894</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>39891</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034264390 — sochalay rodekha aalabaksh</t>
+          <t>1716005010/RS/22012034260577 — sochalay devilal puralal</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>3297</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>41872</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>41998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034267988 — sochalay eshawarlal ramlal</t>
+          <t>1716005010/RS/22012034260678 — sochalay mangilal bherulal</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034295393 — salim shah ke makan se ratanlal het ke makan ki or cc roar</t>
+          <t>1716005010/RS/22012034260874 — sochalay rameshawawr bherulal</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42474</v>
+        <v>41730</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034307024 — madan lal ganesh ram balai panpur</t>
+          <t>1716005010/RS/22012034264390 — sochalay rodekha aalabaksh</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>9800</v>
+        <v>5400</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>3674</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034307029 — Shochalay rekha bai ahok suthar panpur</t>
+          <t>1716005010/RS/22012034267988 — sochalay eshawarlal ramlal</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>9800</v>
+        <v>5400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>10274</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034307999 — sochalay nirman gopal bherulal balai panpur</t>
+          <t>1716005010/RS/22012034295393 — salim shah ke makan se ratanlal het ke makan ki or cc roar</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>9774</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42723</v>
-[...3 lines deleted...]
-      </c>
+        <v>42474</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034308011 — Emadad kha allanur kha panpur</t>
+          <t>1716005010/RS/22012034307024 — madan lal ganesh ram balai panpur</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>9774</v>
+        <v>3674</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42723</v>
+        <v>42694</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43045</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034311906 — laxminarayan deva ji balai panpur</t>
+          <t>1716005010/RS/22012034307029 — Shochalay rekha bai ahok suthar panpur</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>9774</v>
+        <v>10274</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42723</v>
+        <v>42694</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43045</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034315452 — sochalay nirman kesar singh ram singh badod</t>
+          <t>1716005010/RS/22012034307999 — sochalay nirman gopal bherulal balai panpur</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42739</v>
+        <v>42723</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034315460 — sochalay nirman bhagavan singh ram singh badod</t>
+          <t>1716005010/RS/22012034308011 — Emadad kha allanur kha panpur</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42746</v>
+        <v>42723</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034316171 — SOCHALAYA BABULAL LAXMAN DANGI</t>
+          <t>1716005010/RS/22012034311906 — laxminarayan deva ji balai panpur</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42734</v>
+        <v>42723</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034316187 — SOCHALAYA BANSHILAL MANGILAL BALAI BADOD</t>
+          <t>1716005010/RS/22012034315452 — sochalay nirman kesar singh ram singh badod</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42743</v>
+        <v>42739</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034316560 — sochalay mangilal nathulal chamar panpur</t>
+          <t>1716005010/RS/22012034315460 — sochalay nirman bhagavan singh ram singh badod</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42744</v>
+        <v>42746</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034316573 — sochalay  nirman jagadish chandr ganeshram gurjar panpur</t>
+          <t>1716005010/RS/22012034316171 — SOCHALAYA BABULAL LAXMAN DANGI</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>11974</v>
+        <v>9774</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42744</v>
+        <v>42734</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034319790 — sochalaya nirman panpur ramlal bherulal  balai</t>
+          <t>1716005010/RS/22012034316187 — SOCHALAYA BANSHILAL MANGILAL BALAI BADOD</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42756</v>
+        <v>42743</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034319792 — sochalay nirman panpur  devilal jivaraj gurjar</t>
+          <t>1716005010/RS/22012034316560 — sochalay mangilal nathulal chamar panpur</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>9774</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42753</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>42744</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>43045</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034321704 — SOCHALAYA nirman panpur devilal  jivaraj gurjar</t>
+          <t>1716005010/RS/22012034316573 — sochalay  nirman jagadish chandr ganeshram gurjar panpur</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>3006</v>
+        <v>11974</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42767</v>
+        <v>42744</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>43660</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034326023 — sochalay nirman panpur rajaram hiralal</t>
+          <t>1716005010/RS/22012034319790 — sochalaya nirman panpur ramlal bherulal  balai</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>11832</v>
+        <v>9774</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42786</v>
+        <v>42756</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034326159 — sochalay nirman badod prakashchandr bhanwarlal gupta</t>
+          <t>1716005010/RS/22012034319792 — sochalay nirman panpur  devilal jivaraj gurjar</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>9774</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42814</v>
-[...3 lines deleted...]
-      </c>
+        <v>42753</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034328769 — SOCHALAYA nirman panpur daluram uda ji balai</t>
+          <t>1716005010/RS/22012034321704 — SOCHALAYA nirman panpur devilal  jivaraj gurjar</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>9774</v>
+        <v>3006</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42796</v>
+        <v>42767</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43194</v>
+        <v>43660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034328778 — SOCHALAYA nirman panpur bherulal bhuvan ji damami</t>
+          <t>1716005010/RS/22012034326023 — sochalay nirman panpur rajaram hiralal</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>9774</v>
+        <v>11832</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42796</v>
+        <v>42786</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43159</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034329835 — SOCHALAYA nirman guddekhan rodekha</t>
+          <t>1716005010/RS/22012034326159 — sochalay nirman badod prakashchandr bhanwarlal gupta</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>3674</v>
+        <v>9774</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43660</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034333673 — SOCHALAYA nirman mohan bai ramlal badod</t>
+          <t>1716005010/RS/22012034328769 — SOCHALAYA nirman panpur daluram uda ji balai</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42814</v>
+        <v>42796</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43159</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034333678 — SOCHALAYA nirman rughanath singh bhuvansingh</t>
+          <t>1716005010/RS/22012034328778 — SOCHALAYA nirman panpur bherulal bhuvan ji damami</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>9884</v>
+        <v>9774</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42856</v>
+        <v>42796</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>43159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034333681 — SOCHALAYA nirman sitabai hiralal panpur</t>
+          <t>1716005010/RS/22012034329835 — SOCHALAYA nirman guddekhan rodekha</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>11974</v>
+        <v>3674</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43045</v>
+        <v>43660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034347343 — shochalay nirman laxman Hemaraj dangi Badod</t>
+          <t>1716005010/RS/22012034333673 — SOCHALAYA nirman mohan bai ramlal badod</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>9784</v>
+        <v>9774</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43005</v>
+        <v>42814</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43225</v>
+        <v>43159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034355956 — sochalaynirman badod ramchandr bhanvarlal gayari</t>
+          <t>1716005010/RS/22012034333678 — SOCHALAYA nirman rughanath singh bhuvansingh</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>9884</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42915</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>42856</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>43159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034358262 — शोचालय निर्माण कार्य गोपाल भुवानी राम</t>
+          <t>1716005010/RS/22012034333681 — SOCHALAYA nirman sitabai hiralal panpur</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>2064</v>
+        <v>11974</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42990</v>
+        <v>42814</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>43719</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034363839 — sochalay nirman badod karulal puralal gayari</t>
+          <t>1716005010/RS/22012034347343 — shochalay nirman laxman Hemaraj dangi Badod</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>9784</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43078</v>
+        <v>43005</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43484</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034367400 — sochalaynirman badod rameshvar pannalal gayari</t>
+          <t>1716005010/RS/22012034355956 — sochalaynirman badod ramchandr bhanvarlal gayari</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>9784</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43083</v>
-[...3 lines deleted...]
-      </c>
+        <v>42915</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034367404 — sochalaynirman badod rameshchandr kishanlal sc</t>
+          <t>1716005010/RS/22012034358262 — शोचालय निर्माण कार्य गोपाल भुवानी राम</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>9784</v>
+        <v>2064</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43003</v>
+        <v>42990</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43225</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034367839 — sochalaynirman badod ramprasad nandram</t>
+          <t>1716005010/RS/22012034363839 — sochalay nirman badod karulal puralal gayari</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>9884</v>
+        <v>9784</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43083</v>
+        <v>43078</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>43687</v>
+        <v>43484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034367842 — sochalaynirman badod prakash prabhulal kumahar</t>
+          <t>1716005010/RS/22012034367400 — sochalaynirman badod rameshvar pannalal gayari</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>9712</v>
+        <v>9784</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43003</v>
+        <v>43083</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>43640</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034367847 — sochalaynirman badod kishordas prabhudas</t>
+          <t>1716005010/RS/22012034367404 — sochalaynirman badod rameshchandr kishanlal sc</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>8752</v>
+        <v>9784</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43067</v>
+        <v>43003</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43660</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034367855 — sochalaynirman badod ranchod nathulal sc</t>
+          <t>1716005010/RS/22012034367839 — sochalaynirman badod ramprasad nandram</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>7720</v>
+        <v>9884</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43005</v>
+        <v>43083</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43215</v>
+        <v>43687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034371702 — sochalaynirman badod keshar bai jujharlal sc</t>
+          <t>1716005010/RS/22012034367842 — sochalaynirman badod prakash prabhulal kumahar</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>9784</v>
+        <v>9712</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42987</v>
+        <v>43003</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43225</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034379767 — sochalaynirman badod karulal devilal mahajan</t>
+          <t>1716005010/RS/22012034367847 — sochalaynirman badod kishordas prabhudas</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>9784</v>
+        <v>8752</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43067</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43245</v>
+        <v>43660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034381751 — sochalaynirman badod radheshyam pannalal dangi</t>
+          <t>1716005010/RS/22012034367855 — sochalaynirman badod ranchod nathulal sc</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>8752</v>
+        <v>7720</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43067</v>
+        <v>43005</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43718</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383295 — शोचालय निर्माण बड़ोद अमरसिंह भुवान सिंह</t>
+          <t>1716005010/RS/22012034371702 — sochalaynirman badod keshar bai jujharlal sc</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>9480</v>
+        <v>9784</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43256</v>
+        <v>42987</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43448</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383296 — शोचालय निर्माण बड़ोद गोर्धन नंदराम गायरी</t>
+          <t>1716005010/RS/22012034379767 — sochalaynirman badod karulal devilal mahajan</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>9784</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43063</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>43067</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383300 — शोचालय निर्माण बड़ोद नंदराम रतनलाल</t>
+          <t>1716005010/RS/22012034381751 — sochalaynirman badod radheshyam pannalal dangi</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>8752</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43063</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>43067</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383307 — शोचालय निर्माण बड़ोद नागुलाल केशुराम गायरी</t>
+          <t>1716005010/RS/22012034383295 — शोचालय निर्माण बड़ोद अमरसिंह भुवान सिंह</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>9784</v>
+        <v>9480</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43067</v>
+        <v>43256</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44881</v>
+        <v>43448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383310 — शोचालय निर्माण बड़ोद बापूलाल नंदराम गायरी</t>
+          <t>1716005010/RS/22012034383296 — शोचालय निर्माण बड़ोद गोर्धन नंदराम गायरी</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>9784</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43083</v>
-[...3 lines deleted...]
-      </c>
+        <v>43063</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383358 — शोचालय निर्माण वरदीबाई रामलाल गायरी</t>
+          <t>1716005010/RS/22012034383300 — शोचालय निर्माण बड़ोद नंदराम रतनलाल</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>9784</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43067</v>
-[...3 lines deleted...]
-      </c>
+        <v>43063</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383510 — शोचालय निर्माण पानपुर कारुलाल शंकरलाल सुथार</t>
+          <t>1716005010/RS/22012034383307 — शोचालय निर्माण बड़ोद नागुलाल केशुराम गायरी</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>9784</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43074</v>
+        <v>43067</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43245</v>
+        <v>44881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383517 — शोचालय निर्माण बड़ोद लालसिंह गोरधनसिंह</t>
+          <t>1716005010/RS/22012034383310 — शोचालय निर्माण बड़ोद बापूलाल नंदराम गायरी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>11984</v>
+        <v>9784</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43078</v>
+        <v>43083</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43461</v>
+        <v>43487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383605 — शोचालय निर्माण बड़ोद परमानन्द गिरधारीलाल जी</t>
+          <t>1716005010/RS/22012034383358 — शोचालय निर्माण वरदीबाई रामलाल गायरी</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>9784</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43137</v>
+        <v>43067</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43660</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034383606 — शोचालय निर्माण बड़ोद पिन्टू किशन जी</t>
+          <t>1716005010/RS/22012034383510 — शोचालय निर्माण पानपुर कारुलाल शंकरलाल सुथार</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>10128</v>
+        <v>9784</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43108</v>
+        <v>43074</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43660</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034386279 — शोचालय निर्माण बड़ोद भंवरलाल उदयराम गुर्जर</t>
+          <t>1716005010/RS/22012034383517 — शोचालय निर्माण बड़ोद लालसिंह गोरधनसिंह</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>6000</v>
+        <v>11984</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43204</v>
+        <v>43078</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43660</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034386284 — शोचालय निर्माण पानपुर नानी बाई  गोपाल गुर्जर</t>
+          <t>1716005010/RS/22012034383605 — शोचालय निर्माण बड़ोद परमानन्द गिरधारीलाल जी</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>9784</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>43137</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>43660</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034393464 — Sochalay   Salim shah aasinshah panpur</t>
+          <t>1716005010/RS/22012034383606 — शोचालय निर्माण बड़ोद पिन्टू किशन जी</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>10872</v>
+        <v>10128</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43204</v>
+        <v>43108</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43647</v>
+        <v>43660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034393478 — Shopchalay Ramlal Narhulal balai Badod</t>
+          <t>1716005010/RS/22012034386279 — शोचालय निर्माण बड़ोद भंवरलाल उदयराम गुर्जर</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>10128</v>
+        <v>6000</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43143</v>
+        <v>43204</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43627</v>
+        <v>43660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034393492 — शोचालय बगदी बाई लक्ष्मण डांगी बड़ोद</t>
+          <t>1716005010/RS/22012034386284 — शोचालय निर्माण पानपुर नानी बाई  गोपाल गुर्जर</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>12476</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43279</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034396695 — सोचलय मुकेष जुझारलाल चमार बड़ोद</t>
+          <t>1716005010/RS/22012034393464 — Sochalay   Salim shah aasinshah panpur</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>10872</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>43204</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43647</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034396920 — शोचालय निर्माण मांगीलाल पुरालाल डांगी</t>
+          <t>1716005010/RS/22012034393478 — Shopchalay Ramlal Narhulal balai Badod</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>10128</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43130</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>43143</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>43627</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034396925 — सोचालय निर्माण कनेह्यालाल भुवान गायरी बड़ोद</t>
+          <t>1716005010/RS/22012034393492 — शोचालय बगदी बाई लक्ष्मण डांगी बड़ोद</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>12476</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>43279</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>43640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034396931 — सोचालय निर्माण परसराम पन्नालाल तेली बड़ोद</t>
+          <t>1716005010/RS/22012034396695 — सोचलय मुकेष जुझारलाल चमार बड़ोद</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43115</v>
+        <v>42826</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RS/22012034443704 — sochalay nirman Prabhulal kishanlal sc badod pm id no5019821</t>
+          <t>1716005010/RS/22012034396920 — शोचालय निर्माण मांगीलाल पुरालाल डांगी</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>9796</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43710</v>
-[...3 lines deleted...]
-      </c>
+        <v>43130</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1716005010/SK/9993649422 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BADOD</t>
+          <t>1716005010/RS/22012034396925 — सोचालय निर्माण कनेह्यालाल भुवान गायरी बड़ोद</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>580000</v>
+        <v>12000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>579206.52</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43037</v>
-[...3 lines deleted...]
-      </c>
+        <v>43101</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1161 — Well Jojar Devaji Balai Badod</t>
+          <t>1716005010/RS/22012034396931 — सोचालय निर्माण परसराम पन्नालाल तेली बड़ोद</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>157000</v>
+        <v>12000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>136651</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39599</v>
-[...3 lines deleted...]
-      </c>
+        <v>43115</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1427 — Well Nandubai W/o udayram Badod</t>
+          <t>1716005010/RS/22012034443704 — sochalay nirman Prabhulal kishanlal sc badod pm id no5019821</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>161000</v>
+        <v>12000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>62253</v>
+        <v>9796</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>39863</v>
+        <v>43710</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>39540</v>
+        <v>44881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1428 — Well mohan S/o bheru Badod</t>
+          <t>1716005010/SK/9993649422 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BADOD</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>161000</v>
+        <v>580000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>123156</v>
+        <v>579206.52</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39873</v>
+        <v>43037</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>41243</v>
+        <v>43690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1984 — कुपनिर्माण कचरू दौला</t>
+          <t>1716005010/WC/1161 — Well Jojar Devaji Balai Badod</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>157000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>136651</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>39599</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>41243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1985 — कुपनिर्माण कचरू दौला</t>
+          <t>1716005010/WC/1427 — Well Nandubai W/o udayram Badod</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>187000</v>
+        <v>161000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>17800</v>
+        <v>62253</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>40231</v>
+        <v>39863</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>39539</v>
+        <v>39540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1986 — कुप‍ निर्माण मांगीलाल नाथु</t>
+          <t>1716005010/WC/1428 — Well mohan S/o bheru Badod</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>162000</v>
+        <v>161000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>62900</v>
+        <v>123156</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40345</v>
+        <v>39873</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42119</v>
+        <v>41243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1987 — निरमल निर बडौद</t>
+          <t>1716005010/WC/1984 — कुपनिर्माण कचरू दौला</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>118444</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40216</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/1988 — निरमल निर पानपुर</t>
+          <t>1716005010/WC/1985 — कुपनिर्माण कचरू दौला</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>216000</v>
+        <v>187000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>381101.5</v>
+        <v>17800</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>40305</v>
+        <v>40231</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41344</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034297676 — GUsBU stop dam marmat dal moh ke pas badod</t>
+          <t>1716005010/WC/1986 — कुप‍ निर्माण मांगीलाल नाथु</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>303000</v>
+        <v>162000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>185440</v>
+        <v>62900</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42712</v>
+        <v>40345</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43205</v>
+        <v>42119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034297677 — GUsBU stop dam mamat puliya ke pas</t>
+          <t>1716005010/WC/1987 — निरमल निर बडौद</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>554000</v>
+        <v>200000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>113265.94</v>
+        <v>118444</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42712</v>
+        <v>40216</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43621</v>
+        <v>41070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034355340 — भंवरसिंह राजपूत  के खेत के पास खार पर (बोरीबंधान कार्य) बड़ोद</t>
+          <t>1716005010/WC/1988 — निरमल निर पानपुर</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>9000</v>
+        <v>216000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>5160</v>
+        <v>381101.5</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43005</v>
+        <v>40305</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43205</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034476186 — govt kup varksharopan ke pass dug out pond nirman</t>
+          <t>1716005010/WC/22012034297676 — GUsBU stop dam marmat dal moh ke pas badod</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>420954.71</v>
+        <v>303000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>376756</v>
+        <v>185440</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43773</v>
+        <v>42712</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>44532</v>
+        <v>43205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034476587 — sokhta gadda hend pamp ke pas  panpur</t>
+          <t>1716005010/WC/22012034297677 — GUsBU stop dam mamat puliya ke pas</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>2944.1</v>
+        <v>554000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>1056</v>
+        <v>113265.94</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43715</v>
+        <v>42712</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>44875</v>
+        <v>43621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034488427 — soak pit gadda banshilal ke makan ke pas hendpamp</t>
+          <t>1716005010/WC/22012034355340 — भंवरसिंह राजपूत  के खेत के पास खार पर (बोरीबंधान कार्य) बड़ोद</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>5160</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>43205</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034488428 — soak pit gadda talab ke pas hendpamp</t>
+          <t>1716005010/WC/22012034476186 — govt kup varksharopan ke pass dug out pond nirman</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>420954.71</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>376756</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>43773</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>44532</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034587356 — dug out pond ramdev mandir ke pas kuntakhedi raste par</t>
+          <t>1716005010/WC/22012034476587 — sokhta gadda hend pamp ke pas  panpur</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>419561.49</v>
+        <v>2944.1</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>411556</v>
+        <v>1056</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44381</v>
+        <v>43715</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>45517</v>
+        <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034614280 — cpt nirman</t>
+          <t>1716005010/WC/22012034488427 — soak pit gadda banshilal ke makan ke pas hendpamp</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44300</v>
+        <v>43692</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034715260 — dug out pond panpur govt bhumi kotadi manda rod par</t>
+          <t>1716005010/WC/22012034488428 — soak pit gadda talab ke pas hendpamp</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44300</v>
+        <v>43692</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034853173 — gram badod me Lich pit baluram malaviy ke makan ke pas badod</t>
+          <t>1716005010/WC/22012034587356 — dug out pond ramdev mandir ke pas kuntakhedi raste par</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>9000</v>
+        <v>419561.49</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>7965</v>
+        <v>411556</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44529</v>
+        <v>44381</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>45559</v>
+        <v>45517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034856091 — gram badod me Emali chok ke pas  Lich pit nirman</t>
+          <t>1716005010/WC/22012034614280 — cpt nirman</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012034969041 — navin chek dam ka nirman kyampur raste par</t>
+          <t>1716005010/WC/22012034715260 — dug out pond panpur govt bhumi kotadi manda rod par</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>248000</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>247286</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012035043258 — Talab Nirman badod v bardiya barkheda kakd shasakiy bhumi par badod</t>
+          <t>1716005010/WC/22012034853173 — gram badod me Lich pit baluram malaviy ke makan ke pas badod</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>7965</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>44529</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>45559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012035143437 — Percolation tank ramdev ji magare ke niche</t>
+          <t>1716005010/WC/22012034856091 — gram badod me Emali chok ke pas  Lich pit nirman</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>553407.01</v>
+        <v>9000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>469593</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45469</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012035267480 — nirmalnir shantidham ke pas dug well riacharj</t>
+          <t>1716005010/WC/22012034969041 — navin chek dam ka nirman kyampur raste par</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>25899.46</v>
+        <v>248000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>23211.46</v>
+        <v>247286</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45786</v>
+        <v>44703</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>46120</v>
+        <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/22012035267484 — nirmalnir talab ke pas dug well richarj</t>
+          <t>1716005010/WC/22012035043258 — Talab Nirman badod v bardiya barkheda kakd shasakiy bhumi par badod</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>23211.46</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45786</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/522 — कुप निर्माण कचरू भुवान</t>
+          <t>1716005010/WC/22012035143437 — Percolation tank ramdev ji magare ke niche</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>186000</v>
+        <v>553407.01</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>331089</v>
+        <v>469593</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39595</v>
+        <v>45469</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41344</v>
+        <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/523 — कुप निर्माण पानपुर</t>
+          <t>1716005010/WC/22012035267480 — nirmalnir shantidham ke pas dug well riacharj</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>215000</v>
+        <v>25899.46</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>151568.5</v>
+        <v>23211.46</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39914</v>
+        <v>45786</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>41518</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/524 — कुप निर्माण बालु धन्‍ना जी</t>
+          <t>1716005010/WC/22012035267484 — nirmalnir talab ke pas dug well richarj</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>313000</v>
+        <v>25899.46</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>281918.6</v>
+        <v>23211.46</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>39595</v>
+        <v>45786</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41749</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/525 — कुप निर्माण इन्‍द्रालाल मोहन लाल</t>
+          <t>1716005010/WC/522 — कुप निर्माण कचरू भुवान</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>161000</v>
+        <v>186000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>27167</v>
+        <v>331089</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>39588</v>
+        <v>39595</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>39588</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/526 — कुप निर्माण परमाण गिरधारी</t>
+          <t>1716005010/WC/523 — कुप निर्माण पानपुर</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>186000</v>
+        <v>215000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>46978</v>
+        <v>151568.5</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>39593</v>
+        <v>39914</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41243</v>
+        <v>41518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/527 — कुप निर्माण कचरूलाल पोला जी</t>
+          <t>1716005010/WC/524 — कुप निर्माण बालु धन्‍ना जी</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>186000</v>
+        <v>313000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>66347</v>
+        <v>281918.6</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>39595</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41476</v>
+        <v>41749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/528 — कुप निर्माण केशुराम रतन</t>
+          <t>1716005010/WC/525 — कुप निर्माण इन्‍द्रालाल मोहन लाल</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>200286</v>
+        <v>27167</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39595</v>
+        <v>39588</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41243</v>
+        <v>39588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/529 — कुप निर्माण मांगीलाल पुरालाल</t>
+          <t>1716005010/WC/526 — कुप निर्माण परमाण गिरधारी</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>162000</v>
+        <v>186000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>285617</v>
+        <v>46978</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39592</v>
+        <v>39593</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41473</v>
+        <v>41243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/530 — कुप निर्माण कचरी बाई</t>
+          <t>1716005010/WC/527 — कुप निर्माण कचरूलाल पोला जी</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>161000</v>
+        <v>186000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>319869.5</v>
+        <v>66347</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39553</v>
+        <v>39595</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41243</v>
+        <v>41476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/531 — कुप निर्माण बडौद</t>
+          <t>1716005010/WC/528 — कुप निर्माण केशुराम रतन</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>199000</v>
+        <v>161000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>68068</v>
+        <v>200286</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39612</v>
+        <v>39595</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>41518</v>
+        <v>41243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/9993661153 — Nirmalanir Badod</t>
+          <t>1716005010/WC/529 — कुप निर्माण मांगीलाल पुरालाल</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>573000</v>
+        <v>162000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>471811</v>
+        <v>285617</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42345</v>
+        <v>39592</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43062</v>
+        <v>41473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/9993661210 — Nirmalnir panpur</t>
+          <t>1716005010/WC/530 — कुप निर्माण कचरी बाई</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>573000</v>
+        <v>161000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>462091.6</v>
+        <v>319869.5</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42345</v>
+        <v>39553</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43062</v>
+        <v>41243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WC/9993668299 — richarjpit nirman</t>
+          <t>1716005010/WC/531 — कुप निर्माण बडौद</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>199000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>68068</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>39612</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>41518</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1716005010/WH/29 — रिचार्ज पीट बडौद</t>
+          <t>1716005010/WC/9993661153 — Nirmalanir Badod</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>284000</v>
+        <v>573000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>95314</v>
+        <v>471811</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>39546</v>
+        <v>42345</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41344</v>
+        <v>43062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E498" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F498" s="1" t="inlineStr">
+        <is>
+          <t>1716005010/WC/9993661210 — Nirmalnir panpur</t>
+        </is>
+      </c>
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
+        <v>573000</v>
+      </c>
+      <c r="I498" s="2" t="n">
+        <v>462091.6</v>
+      </c>
+      <c r="J498" s="3" t="n">
+        <v>42345</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>43062</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C499" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D499" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E499" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F499" s="1" t="inlineStr">
+        <is>
+          <t>1716005010/WC/9993668299 — richarjpit nirman</t>
+        </is>
+      </c>
+      <c r="G499" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I499" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J499" s="3" t="n">
+        <v>42095</v>
+      </c>
+      <c r="K499" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C500" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D500" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E500" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F500" s="1" t="inlineStr">
+        <is>
+          <t>1716005010/WH/29 — रिचार्ज पीट बडौद</t>
+        </is>
+      </c>
+      <c r="G500" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="n">
+        <v>284000</v>
+      </c>
+      <c r="I500" s="2" t="n">
+        <v>95314</v>
+      </c>
+      <c r="J500" s="3" t="n">
+        <v>39546</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>41344</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C498" s="1" t="inlineStr">
+      <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D498" s="1" t="inlineStr">
+      <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E498" s="1" t="inlineStr">
+      <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F498" s="1" t="inlineStr">
+      <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1716/RC/22012034152629 — Badod to Panpur Road</t>
         </is>
       </c>
-      <c r="G498" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H498" s="2" t="n">
+      <c r="G501" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="n">
         <v>1510000</v>
       </c>
-      <c r="I498" s="2" t="n">
+      <c r="I501" s="2" t="n">
         <v>1471095.43</v>
       </c>
-      <c r="J498" s="3" t="n">
+      <c r="J501" s="3" t="n">
         <v>40570</v>
       </c>
-      <c r="K498" s="3" t="n">
+      <c r="K501" s="3" t="n">
         <v>41644</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>