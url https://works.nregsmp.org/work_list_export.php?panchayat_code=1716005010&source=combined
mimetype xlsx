--- v1 (2026-10-26)
+++ v2 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K501"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 19:46:04</t>
+          <t>Exported on: 2026-10-26 21:23:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">