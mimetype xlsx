--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K505"/>
+  <dimension ref="A1:K526"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 19:50:51</t>
+          <t>Exported on: 2026-10-26 06:45:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,98 +322,98 @@
       <c r="J12" s="3" t="n">
         <v>44396</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>45790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1716005103/AV/22012034630047 — khel medhan jhangriya</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>446862.83</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>249342</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45114</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1716005103/AV/22012034630048 — khel medhan gokulpura</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>446862.83</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>195574</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45122</v>
@@ -512,51 +512,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1716005103/DP/22012034488352 — निर्मल नीर ढही माता मंदिर</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>559462.87</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>43320</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44103</v>
@@ -700,98 +700,98 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1716005103/DP/22012034579121 — varksharopan jhamngriya shamshan ghat</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>392990.69</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>115837</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1716005103/DP/22012034579123 — varksharopan gokul pura shamshan</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>397043.27</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>71888</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45156</v>
@@ -1378,51 +1378,51 @@
       <c r="J34" s="3" t="n">
         <v>44028</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>45360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012034581178 — नंदन फलोद्यान रणजीत सिंह पर्वत सिंह झांगरिया</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>143000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44060</v>
@@ -1523,51 +1523,51 @@
       <c r="J37" s="3" t="n">
         <v>44084</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>45700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012034582169 — खेत तालाब मिट्ठूनाथ मोतीनाथ गोकुलपूरा</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>108814.67</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44100</v>
@@ -1668,51 +1668,51 @@
       <c r="J40" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012034583443 — खेत तालाब प्रभुनाथ धन्नानाथ गोकुलपूरा</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>108814.67</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44177</v>
@@ -1856,98 +1856,98 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012034586165 — खेत तालाब मोहननाथ सुखराम नाथ गोकुलपूरा</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>108814.67</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44110</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012034586166 — खेत तालाब गुड्डा लाल गोकुलपूरा</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>108814.67</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>9192</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44103</v>
@@ -2481,380 +2481,380 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266331 — निजी खेत में नंदन फलोउद्यान भंवरलाल नन्दलाल</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>81089</v>
+        <v>77696</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266369 — निजी खेत में नंदन फलोउद्यान संगीताबाई रामनारायण</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>72386</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266375 — निजी खेत में नंदन फलोउद्यान कन्हैयालाल भेरुलाल</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>214000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>93436</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266383 — निजी खेत में नंदन फलोउद्यान भागीरथ बगदीराम</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>115668</v>
+        <v>112275</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266397 — निजी खेत में नंदन फलोउद्यान सुगनबाई रामनारायण</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>111657</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266873 — निजी खेत में नंदन फलोउद्यान जगदीश पिता उदा</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>111768</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266887 — निजी खेत में नंदन फलोउद्यान रामगोपाल कारुलाल</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>35756</v>
+        <v>70856</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035266914 — निजी खेत में नंदन फलोउद्यान भेरुलाल शंकरलाल</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45462</v>
@@ -2906,51 +2906,51 @@
       <c r="J66" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035495536 — खेत तालाब मांगीलाल बालूसिंह</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
@@ -3000,51 +3000,51 @@
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035513702 — kapil dhara mithusingh nirbhaysingh par dug well richarj</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45748</v>
@@ -3535,98 +3535,98 @@
       <c r="J79" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035518135 — khet talab kamlabai dhulla</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>209322</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035537459 — khet talab kailash kunver eshawarsingh</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>173304</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45799</v>
@@ -3678,51 +3678,51 @@
       <c r="J82" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/22012035537499 — dug well richarj kapil dhara  bharat lachiram par</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>15820.8</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45799</v>
@@ -4558,98 +4558,98 @@
       <c r="J100" s="3" t="n">
         <v>43272</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>43394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/130416 — Construction of IAY House -IAY REG. NO. MP-16-005-103-001/15</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/130417 — Construction of IAY House -IAY REG. NO. MP-16-005-103-002/17</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>42403</v>
@@ -8082,51 +8082,51 @@
       <c r="J172" s="3" t="n">
         <v>43471</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>43547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/197615 — Construction of IAY House -IAY REG. NO. MP-16-005-103-002/38</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>42431</v>
@@ -8423,51 +8423,51 @@
       <c r="J179" s="3" t="n">
         <v>43660</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>43762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/2126880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4712803</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>43641</v>
@@ -8960,98 +8960,98 @@
       <c r="J190" s="3" t="n">
         <v>43660</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>43767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/2250550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2299751</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>43657</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/2251016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2964095</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>43657</v>
@@ -9103,98 +9103,98 @@
       <c r="J193" s="3" t="n">
         <v>43730</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>43804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/2252179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4367257</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>43657</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/2252348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4754735</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>43657</v>
@@ -10561,51 +10561,51 @@
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4108664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149202860</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44694</v>
@@ -11970,51 +11970,51 @@
       <c r="J252" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4764199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121757722</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45645</v>
@@ -12066,427 +12066,427 @@
       <c r="J254" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4766844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123209207</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4781917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129032970</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4781918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129033180</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4790496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141248317</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4790497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141248343</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4790498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141248368</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>22188</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4790499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141248506</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4790532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141285607</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4791393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142131944</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45645</v>
@@ -12538,877 +12538,881 @@
       <c r="J264" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4793109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142340736</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>21288</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4793204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500674</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>21980</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4795536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147585755</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4797568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148146376</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4797587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148153227</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>22074</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4798414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148305326</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4798565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149202933</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4798566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149203064</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4800361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149528002</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4802315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150120155</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>22596</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4803538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145078744</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>22506</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4805624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143689162</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/4859956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148304568</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>21988</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5257847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142266338</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46002</v>
       </c>
-      <c r="K278" s="3"/>
+      <c r="K278" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5261082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907483</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5263672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149940593</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5264318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907636</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5266809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149940653</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13531,145 +13535,145 @@
       <c r="J285" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5275449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148537613</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5277786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142260037</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5278739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150970126</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45870</v>
@@ -13721,98 +13725,98 @@
       <c r="J289" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5282164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146487860</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5283487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142514858</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45792</v>
@@ -13864,145 +13868,145 @@
       <c r="J292" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5291044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148303577</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5291065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150982352</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5293814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907571</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45902</v>
@@ -14054,160 +14058,160 @@
       <c r="J296" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5296009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907603</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5298943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142268116</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5300827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146487997</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
@@ -14244,51 +14248,51 @@
       <c r="J300" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5305574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907722</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45902</v>
@@ -14438,239 +14442,239 @@
       <c r="J304" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5314480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149935880</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5314752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142064129</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5315295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148305394</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5316319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150983805</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5320844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500589</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45792</v>
@@ -14722,333 +14726,333 @@
       <c r="J310" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5326165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149528043</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5327824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142297455</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5328100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148269308</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5333137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142117476</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5335497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141248289</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5335896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147599493</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5339460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149909899</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45792</v>
@@ -15100,51 +15104,51 @@
       <c r="J318" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5340270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142115563</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45792</v>
@@ -15196,192 +15200,192 @@
       <c r="J320" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5343313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144758123</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5357718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149921963</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5358465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145685533</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5361736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142503965</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45792</v>
@@ -15433,98 +15437,98 @@
       <c r="J325" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5376261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143018825</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5383777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145667628</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46004</v>
@@ -15821,51 +15825,51 @@
       <c r="J333" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5604399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150015930</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45936</v>
@@ -15917,145 +15921,145 @@
       <c r="J335" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5628179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149202966</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5629444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148304717</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5703999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142046111</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45790</v>
@@ -16107,51 +16111,51 @@
       <c r="J339" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/5705340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143142180</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45715</v>
@@ -16242,1424 +16246,1424 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>15492</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>42963</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6128815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142263570</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6130691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148303520</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6130692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148304119</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6138516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147163665</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>15600</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6139644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142295490</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6139662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142074212</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6141091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142151271</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6143718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149202910</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6150282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148557138</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6150531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150099144</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6150733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149930261</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6154981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149528155</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6154982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149528204</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6158965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142124679</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6159724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142147102</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6160380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527677</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6160382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527728</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6163526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142340592</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6165192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500612</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6165193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500719</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6165194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500751</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6165195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500802</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6169871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150120329</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6170377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142127118</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6173065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150015796</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6181248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149528251</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6189025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149202893</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6208522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143777466</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6210006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143022472</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>11700</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1716005103/IF/IAY/6215539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148180512</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46061</v>
@@ -17946,6164 +17950,7151 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>15516</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42898</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/639884 — Construction of IAY House -IAY REG. NO. MP3192370</t>
+          <t>1716005103/IF/IAY/6273610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142369528</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42782</v>
+        <v>46075</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/833989 — Construction of IAY House -IAY REG. NO. MP1256763</t>
+          <t>1716005103/IF/IAY/6273730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143028249</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>15612</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46320</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/906013 — Construction of IAY House -IAY REG. NO. MP2220747</t>
+          <t>1716005103/IF/IAY/6273731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143030160</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46320</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/906471 — Construction of IAY House -IAY REG. NO. MP2226479</t>
+          <t>1716005103/IF/IAY/6273753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142340817</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>16668</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/907271 — Construction of IAY House -IAY REG. NO. MP2238615</t>
+          <t>1716005103/IF/IAY/6274258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142500639</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>15612</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/944438 — Construction of IAY House -IAY REG. NO. MP2903952</t>
+          <t>1716005103/IF/IAY/6274259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142518878</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>12480</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46320</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/946549 — Construction of IAY House -IAY REG. NO. MP2955134</t>
+          <t>1716005103/IF/IAY/6277012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148198384</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>16656</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/956902 — Construction of IAY House -IAY REG. NO. MP1381773</t>
+          <t>1716005103/IF/IAY/6278396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150120250</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/956904 — Construction of IAY House -IAY REG. NO. MP1383482</t>
+          <t>1716005103/IF/IAY/6278608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527635</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15564</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/956908 — Construction of IAY House -IAY REG. NO. MP1392150</t>
+          <t>1716005103/IF/IAY/6278690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150984649</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46320</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/956910 — Construction of IAY House -IAY REG. NO. MP1414623</t>
+          <t>1716005103/IF/IAY/6290783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145666705</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>14508</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46320</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/IAY/957006 — Construction of IAY House -IAY REG. NO. MP2329029</t>
+          <t>1716005103/IF/IAY/6291569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142517206</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>15564</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46320</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1716005103/LD/3799393755 — khelmedhan jangriya</t>
+          <t>1716005103/IF/IAY/6292887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142508881</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>52000</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41432</v>
+        <v>46320</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1716005103/PG/9425896730 — khel medhan jhangriya</t>
+          <t>1716005103/IF/IAY/6297604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143684241</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42505</v>
+        <v>46320</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1716005103/PG/9425896748 — khel medhan gokulpura</t>
+          <t>1716005103/IF/IAY/6297609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527878</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42505</v>
+        <v>46061</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/114 — converjence ram mander  se pm sadak tak</t>
+          <t>1716005103/IF/IAY/6297610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527924</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>200500</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>213820</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40934</v>
-[...3 lines deleted...]
-      </c>
+        <v>46061</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/152 — Not Known1</t>
+          <t>1716005103/IF/IAY/6298136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149926797</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I395" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J395" s="3" t="n">
-        <v>41016</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034179878 — pancahprmeshawar mataji ke chabutare se khal tak c</t>
+          <t>1716005103/IF/IAY/6298390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142340669</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>90000</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>85625</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41517</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034181753 — panchaprmeshawar amarsingh ke makan se shiv mander</t>
+          <t>1716005103/IF/IAY/6306331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142341364</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>148134</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41528</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034184944 — panchaprmeshawar pm sadak se devnarayan mander tak</t>
+          <t>1716005103/IF/IAY/6343685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148304285</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>67000</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>67004</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41541</v>
-[...3 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034200806 — khet sadak pm sadak se mata mander ke pas</t>
+          <t>1716005103/IF/IAY/6374508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148304303</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>1183000</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>1109528</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41668</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034204147 — श्री शिवजी मन्दिर से मुन्शीलाल के मकान तक सी सी रोड</t>
+          <t>1716005103/IF/IAY/639884 — Construction of IAY House -IAY REG. NO. MP3192370</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41670</v>
+        <v>42782</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034204149 — panchparmeswar shree shivji mandir se munshilal ke</t>
+          <t>1716005103/IF/IAY/833989 — Construction of IAY House -IAY REG. NO. MP1256763</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>33270</v>
+        <v>15612</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41692</v>
+        <v>43008</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>41759</v>
+        <v>43386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034204683 — panchparmeshwer Ramnarayan ke makan se PM sadak ta</t>
+          <t>1716005103/IF/IAY/906013 — Construction of IAY House -IAY REG. NO. MP2220747</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>63000</v>
+        <v>15480</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>64952</v>
+        <v>15588</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41692</v>
+        <v>43008</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>41764</v>
+        <v>43386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034323078 — panchaparmeshawar +mgnrega cc road</t>
+          <t>1716005103/IF/IAY/906471 — Construction of IAY House -IAY REG. NO. MP2226479</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>16668</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>43386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034330746 — GRAM GOKULPURA MAIN GANV SE BACHI HUE SADAK TAK CC ROAD NIRMAN</t>
+          <t>1716005103/IF/IAY/907271 — Construction of IAY House -IAY REG. NO. MP2238615</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>24768</v>
+        <v>15612</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42828</v>
+        <v>43008</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43595</v>
+        <v>43386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034349545 — PM SADAK SE NATHULAL RATHORE KE MAKAN KI OR CC ROAD</t>
+          <t>1716005103/IF/IAY/944438 — Construction of IAY House -IAY REG. NO. MP2903952</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>68000</v>
+        <v>15480</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>70764</v>
+        <v>12480</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43595</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034349614 — JHANGARIYA SE SARAGSEDARA KI OR KACHARULAL TELAR KE KHET TAK SUDUR GRAM SAMPARK SADAK</t>
+          <t>1716005103/IF/IAY/946549 — Construction of IAY House -IAY REG. NO. MP2955134</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1499000</v>
+        <v>15480</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1337556</v>
+        <v>16656</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42963</v>
+        <v>43008</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>45041</v>
+        <v>43386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034362476 — HANUMAN MANDIR SE KAMALESH PRAJAPAT KE MAKAN KI OR CC ROAD</t>
+          <t>1716005103/IF/IAY/956902 — Construction of IAY House -IAY REG. NO. MP1381773</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>81000</v>
+        <v>15480</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>88464</v>
+        <v>15588</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43595</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034362479 — SITARAM KE MAKAN SE LAXMINARAYAN KE MAKAN KI OR CC ROAD</t>
+          <t>1716005103/IF/IAY/956904 — Construction of IAY House -IAY REG. NO. MP1383482</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>44000</v>
+        <v>15480</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>47856</v>
+        <v>15564</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43595</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034362480 — KANHEYALAL KE MAKAN SE BHAGVAN JI KE MAKAN KI OR CC ROAD</t>
+          <t>1716005103/IF/IAY/956908 — Construction of IAY House -IAY REG. NO. MP1392150</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>22872</v>
+        <v>15588</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43595</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034371394 — panchaparmeshawar cc road</t>
+          <t>1716005103/IF/IAY/956910 — Construction of IAY House -IAY REG. NO. MP1414623</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>14508</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034439587 — panchaparmeshawar+mgnrega cc road</t>
+          <t>1716005103/IF/IAY/957006 — Construction of IAY House -IAY REG. NO. MP2329029</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>15564</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43559</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034439734 — panchaparmeshawar+mgnrega cc road</t>
+          <t>1716005103/LD/3799393755 — khelmedhan jangriya</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43559</v>
+        <v>41432</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034469153 — सीसी सड़क निर्माण प्रधानमंत्री सड़क से प्राथमिक विध्यालय तक  गोकुलपुरा</t>
+          <t>1716005103/PG/9425896730 — khel medhan jhangriya</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43569</v>
+        <v>42505</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034469154 — राम मंदिर चौक सीसी निर्माण</t>
+          <t>1716005103/PG/9425896748 — khel medhan gokulpura</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43569</v>
+        <v>42505</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034469789 — c.c.road nirman p.m sadak se prathmik vidhyalay tak</t>
+          <t>1716005103/RC/114 — converjence ram mander  se pm sadak tak</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>74000</v>
+        <v>200500</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>75096</v>
+        <v>213820</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43658</v>
+        <v>40934</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>44053</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034469994 — C.c.road nirman munshilla ke makan se ramchanra ke makan tak</t>
+          <t>1716005103/RC/152 — Not Known1</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>80256</v>
+        <v>15050</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43672</v>
+        <v>41016</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>45360</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034470407 — c.c.road nirman ram mandir chok me</t>
+          <t>1716005103/RC/22012034179878 — pancahprmeshawar mataji ke chabutare se khal tak c</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>85000</v>
+        <v>90000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>75852</v>
+        <v>85625</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43672</v>
+        <v>41517</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>44053</v>
+        <v>41627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034470408 — c.c.sadak nirman ram mandir se bhanwarlal ke makan tak</t>
+          <t>1716005103/RC/22012034181753 — panchaprmeshawar amarsingh ke makan se shiv mander</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>34000</v>
+        <v>150000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>33792</v>
+        <v>148134</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43672</v>
+        <v>41528</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>45448</v>
+        <v>41998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034470410 — c..csadak fundanath ke makan se p.m sadak tak</t>
+          <t>1716005103/RC/22012034184944 — panchaprmeshawar pm sadak se devnarayan mander tak</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>26000</v>
+        <v>67000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>24324</v>
+        <v>67004</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43752</v>
+        <v>41541</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>44054</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034511626 — हनुमान मंदिर  कि और सीसी निर्माण गोकुलपूरा</t>
+          <t>1716005103/RC/22012034200806 — khet sadak pm sadak se mata mander ke pas</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>52000</v>
+        <v>1183000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>1109528</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44033</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>41668</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>42967</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034523963 — अप्रोच सड़क निर्माण EGS शाला भवन तक</t>
+          <t>1716005103/RC/22012034204147 — श्री शिवजी मन्दिर से मुन्शीलाल के मकान तक सी सी रोड</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43856</v>
+        <v>41670</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034523964 — एप्रोच सड़क श्मशान पहुँच मार्ग</t>
+          <t>1716005103/RC/22012034204149 — panchparmeswar shree shivji mandir se munshilal ke</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>33270</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>41692</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>41759</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034528631 — c.c.sadak nirman mukhya marg se hanuman mandir ki or</t>
+          <t>1716005103/RC/22012034204683 — panchparmeshwer Ramnarayan ke makan se PM sadak ta</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>52000</v>
+        <v>63000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>52440</v>
+        <v>64952</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44020</v>
+        <v>41692</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>45360</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034536495 — सीसी रोड बालाजी मंदिर से प्रा.वि. भवन तक गोकुलपूरा</t>
+          <t>1716005103/RC/22012034323078 — panchaparmeshawar +mgnrega cc road</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>52000</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>23940</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44099</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034540318 — गोकुलपूरा से असावती रोड तक सुदूर सड़क निर्माण गोकुलपूरा</t>
+          <t>1716005103/RC/22012034330746 — GRAM GOKULPURA MAIN GANV SE BACHI HUE SADAK TAK CC ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>1498492.21</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>1505132.88</v>
+        <v>24768</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44099</v>
+        <v>42828</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>45707</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034540910 — Sudur sadak gram gokulpura se asawati ki or sadur gram sampark sadak</t>
+          <t>1716005103/RC/22012034349545 — PM SADAK SE NATHULAL RATHORE KE MAKAN KI OR CC ROAD</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>0</v>
+        <v>68000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>70764</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>43595</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034556895 — c.c.sadak dinesh sahu ke makan se bherulal ke makan ki or</t>
+          <t>1716005103/RC/22012034349614 — JHANGARIYA SE SARAGSEDARA KI OR KACHARULAL TELAR KE KHET TAK SUDUR GRAM SAMPARK SADAK</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>57000</v>
+        <v>1499000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>64596</v>
+        <v>1337556</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44273</v>
+        <v>42963</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44507</v>
+        <v>45041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034560347 — Approch sadak jhangriya me shivmandir se middle school tak approch road</t>
+          <t>1716005103/RC/22012034362476 — HANUMAN MANDIR SE KAMALESH PRAJAPAT KE MAKAN KI OR CC ROAD</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1193568.85</v>
+        <v>81000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>1175382</v>
+        <v>88464</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44464</v>
+        <v>43008</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>45707</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034613697 — C.C.sadak nirman bhagvan swarup ke makan se p.m sadak tak</t>
+          <t>1716005103/RC/22012034362479 — SITARAM KE MAKAN SE LAXMINARAYAN KE MAKAN KI OR CC ROAD</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>70000</v>
+        <v>44000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>47856</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>43595</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034613698 — C.C.sadak nirman bhagvan swarup ke makan se p.m sadak tak</t>
+          <t>1716005103/RC/22012034362480 — KANHEYALAL KE MAKAN SE BHAGVAN JI KE MAKAN KI OR CC ROAD</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>70000</v>
+        <v>22000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>22872</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>43595</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034627989 — C.c.sadak nirman shavanath ke ghar se hindunath ke ghar tak</t>
+          <t>1716005103/RC/22012034371394 — panchaparmeshawar cc road</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>53000</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>51736</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45068</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034677624 — CC ROAD NIRMAN PM SADAK SE DULESINGH KE MAKAN TAK GRAM GOKULPURA</t>
+          <t>1716005103/RC/22012034439587 — panchaparmeshawar+mgnrega cc road</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>33534</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45552</v>
+        <v>43559</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034677626 — CC ROAD NIRMAN PM SADAK SE SHIVNARAYAN JI PORWAL KE MAKAN TAK GRAM GOPALPURA</t>
+          <t>1716005103/RC/22012034439734 — panchaparmeshawar+mgnrega cc road</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>57000</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>54432</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45610</v>
+        <v>43559</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034821577 — 15 vitt mgnrega PM SADAK SE DULESINGH KE MAKAN TAK CC NIRMAN KARY GOKULPURA</t>
+          <t>1716005103/RC/22012034469153 — सीसी सड़क निर्माण प्रधानमंत्री सड़क से प्राथमिक विध्यालय तक  गोकुलपुरा</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45396</v>
+        <v>43569</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034821578 — 15 wa vitt mgnrega BALAJI MANDIR SE PANCHAYAT CHABUTRE KI OR CC NIRMAN</t>
+          <t>1716005103/RC/22012034469154 — राम मंदिर चौक सीसी निर्माण</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>122000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>115668</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45516</v>
+        <v>43569</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034848818 — 15 wa vitt mgnrega bapusingh ke makan se bahadursingh ke makan tak cc road</t>
+          <t>1716005103/RC/22012034469789 — c.c.road nirman p.m sadak se prathmik vidhyalay tak</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>52000</v>
+        <v>74000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>75096</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>43658</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>44053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034848819 — 15 wa vitt mgnrega raghusingh ke makan se jujharsingh ke makan tak cc nirman</t>
+          <t>1716005103/RC/22012034469994 — C.c.road nirman munshilla ke makan se ramchanra ke makan tak</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>27000</v>
+        <v>71000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>80256</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>43672</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>45360</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/22012034848821 — 15 wa vit mgnrega paravatsingh rajpoot ke makan se shiv mandir tak cc road</t>
+          <t>1716005103/RC/22012034470407 — c.c.road nirman ram mandir chok me</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>46000</v>
+        <v>85000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>75852</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>43672</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>44053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/244 — panchaparmeshawar ram mander se hanuman mander tak</t>
+          <t>1716005103/RC/22012034470408 — c.c.sadak nirman ram mandir se bhanwarlal ke makan tak</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>205000</v>
+        <v>34000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>144028</v>
+        <v>33792</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41054</v>
+        <v>43672</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>41474</v>
+        <v>45448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RC/376 — panchparmeshwar panchayat bhawan se devnarayan man</t>
+          <t>1716005103/RC/22012034470410 — c..csadak fundanath ke makan se p.m sadak tak</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>24324</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41289</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>43752</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RS/22012034308826 — शौचालय निर्माण - हितग्राही मनोहर सिंह पिता कालू सिंह</t>
+          <t>1716005103/RC/22012034511626 — हनुमान मंदिर  कि और सीसी निर्माण गोकुलपूरा</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>12000</v>
+        <v>52000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>11974</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42734</v>
-[...3 lines deleted...]
-      </c>
+        <v>44033</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1716005103/RS/22012034360177 — SOCHALAY NIRMAN BHAWARLAL JUJHARLAL GOKULPURA</t>
+          <t>1716005103/RC/22012034523963 — अप्रोच सड़क निर्माण EGS शाला भवन तक</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42933</v>
+        <v>43856</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1252 — Well HamerSingh Kalusingh Jagriya</t>
+          <t>1716005103/RC/22012034523964 — एप्रोच सड़क श्मशान पहुँच मार्ग</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>139000</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>106015</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>39869</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1253 — Well Prabhulal Ramchandra Jagriya</t>
+          <t>1716005103/RC/22012034528631 — c.c.sadak nirman mukhya marg se hanuman mandir ki or</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>138000</v>
+        <v>52000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>230693</v>
+        <v>52440</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>39833</v>
+        <v>44020</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>40277</v>
+        <v>45360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1254 — Well Prakash Danna Jagriya</t>
+          <t>1716005103/RC/22012034536495 — सीसी रोड बालाजी मंदिर से प्रा.वि. भवन तक गोकुलपूरा</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>378000</v>
+        <v>52000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>357166</v>
+        <v>23940</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39890</v>
+        <v>44099</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>41774</v>
+        <v>45447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1451 — Well Rameshwer Pratha Jhagriya</t>
+          <t>1716005103/RC/22012034540318 — गोकुलपूरा से असावती रोड तक सुदूर सड़क निर्माण गोकुलपूरा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>291000</v>
+        <v>1498492.21</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>257148.8</v>
+        <v>1505132.88</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>39601</v>
+        <v>44099</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>41733</v>
+        <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1671 — Well Ramlal Naggaji Jhagriya</t>
+          <t>1716005103/RC/22012034540910 — Sudur sadak gram gokulpura se asawati ki or sadur gram sampark sadak</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>363000</v>
+        <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>318746</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>40118</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1672 — Well Ukarlal Saligram Jhagriya</t>
+          <t>1716005103/RC/22012034556895 — c.c.sadak dinesh sahu ke makan se bherulal ke makan ki or</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>383000</v>
+        <v>57000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>294474</v>
+        <v>64596</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40108</v>
+        <v>44273</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>41196</v>
+        <v>44507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1673 — Well Nagulal Mangilal Jhagriya</t>
+          <t>1716005103/RC/22012034560347 — Approch sadak jhangriya me shivmandir se middle school tak approch road</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>383000</v>
+        <v>1193568.85</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>294110</v>
+        <v>1175382</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>40108</v>
+        <v>44464</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>41475</v>
+        <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1674 — Well Laxman Navel Gukulpura Jhagriya</t>
+          <t>1716005103/RC/22012034613697 — C.C.sadak nirman bhagvan swarup ke makan se p.m sadak tak</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>283000</v>
+        <v>70000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>276611.3</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>40179</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1675 — Well Punna Rama Jhagriya</t>
+          <t>1716005103/RC/22012034613698 — C.C.sadak nirman bhagvan swarup ke makan se p.m sadak tak</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>283000</v>
+        <v>70000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>151527.5</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>40109</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1677 — Well Jagdish Udaji Jhagriya</t>
+          <t>1716005103/RC/22012034627989 — C.c.sadak nirman shavanath ke ghar se hindunath ke ghar tak</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>355000</v>
+        <v>53000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>346387</v>
+        <v>51736</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>40118</v>
+        <v>45068</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>41820</v>
+        <v>45358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1678 — Well RamiBai Naval Jhagriya</t>
+          <t>1716005103/RC/22012034677624 — CC ROAD NIRMAN PM SADAK SE DULESINGH KE MAKAN TAK GRAM GOKULPURA</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>356000</v>
+        <v>35000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>353339</v>
+        <v>33534</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>40118</v>
-[...3 lines deleted...]
-      </c>
+        <v>45552</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1730 — Well Gokul Singh Bheru Singh Jhagriya</t>
+          <t>1716005103/RC/22012034677626 — CC ROAD NIRMAN PM SADAK SE SHIVNARAYAN JI PORWAL KE MAKAN TAK GRAM GOPALPURA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>138000</v>
+        <v>57000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>283469</v>
+        <v>54432</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>45610</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1793 — well rameshnath depnath</t>
+          <t>1716005103/RC/22012034821577 — 15 vitt mgnrega PM SADAK SE DULESINGH KE MAKAN TAK CC NIRMAN KARY GOKULPURA</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>284000</v>
+        <v>34000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>239459</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>40163</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/1794 — well nirmalnir</t>
+          <t>1716005103/RC/22012034821578 — 15 wa vitt mgnrega BALAJI MANDIR SE PANCHAYAT CHABUTRE KI OR CC NIRMAN</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>284000</v>
+        <v>122000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>184409.5</v>
+        <v>115668</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>40179</v>
-[...3 lines deleted...]
-      </c>
+        <v>45516</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/2019 — कुप निर्माण जुझारसिंह भॅवरसिह</t>
+          <t>1716005103/RC/22012034848818 — 15 wa vitt mgnrega bapusingh ke makan se bahadursingh ke makan tak cc road</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39839</v>
+        <v>45761</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/2020 — कुप निर्माण जुझारसिंह भॅवरसिह</t>
+          <t>1716005103/RC/22012034848819 — 15 wa vitt mgnrega raghusingh ke makan se jujharsingh ke makan tak cc nirman</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>284000</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>295089.9</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>40330</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/205 — कुप निर्माण कीशनसिंह देवीसिंह</t>
+          <t>1716005103/RC/22012034848821 — 15 wa vit mgnrega paravatsingh rajpoot ke makan se shiv mandir tak cc road</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>138000</v>
+        <v>46000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>109110</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39580</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/206 — कूपनिर्माण शम्‍भुलाल कारूलाल</t>
+          <t>1716005103/RC/244 — panchaparmeshawar ram mander se hanuman mander tak</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>205000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>144028</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>39473</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>41054</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/207 — कूपनिर्माण शम्‍भुलाल कारूलाल</t>
+          <t>1716005103/RC/376 — panchparmeshwar panchayat bhawan se devnarayan man</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>160000</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>278633</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39579</v>
-[...3 lines deleted...]
-      </c>
+        <v>41289</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/208 — कुपनिर्माण दिनेश कन्‍हैयालाल</t>
+          <t>1716005103/RS/22012034308826 — शौचालय निर्माण - हितग्राही मनोहर सिंह पिता कालू सिंह</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>324000</v>
+        <v>12000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>295319.2</v>
+        <v>11974</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39580</v>
+        <v>42734</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>41684</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/209 — कुपनिर्माण्‍ा पन्‍नालाल रामा</t>
+          <t>1716005103/RS/22012034360177 — SOCHALAY NIRMAN BHAWARLAL JUJHARLAL GOKULPURA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>410000</v>
+        <v>10800</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>348134</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39580</v>
-[...3 lines deleted...]
-      </c>
+        <v>42933</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/210 — कुप निर्माण कारूनाथ चुन्‍नीनाथ</t>
+          <t>1716005103/WC/1252 — Well HamerSingh Kalusingh Jagriya</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>384000</v>
+        <v>139000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>303107</v>
+        <v>106015</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>39582</v>
+        <v>39869</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>41858</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/211 — कुपनिर्माण शकरनाथ चुन्‍नीनाथ</t>
+          <t>1716005103/WC/1253 — Well Prabhulal Ramchandra Jagriya</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>338000</v>
+        <v>138000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>206991</v>
+        <v>230693</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39581</v>
+        <v>39833</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41453</v>
+        <v>40277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/212 — कुपनिर्माण गेंदीबाई काना</t>
+          <t>1716005103/WC/1254 — Well Prakash Danna Jagriya</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>138000</v>
+        <v>378000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>155330</v>
+        <v>357166</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39581</v>
+        <v>39890</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>39994</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/213 — कुप निर्माण अनोखीलाल धुरा</t>
+          <t>1716005103/WC/1451 — Well Rameshwer Pratha Jhagriya</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>138000</v>
+        <v>291000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>233155.5</v>
+        <v>257148.8</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39581</v>
+        <v>39601</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>39581</v>
+        <v>41733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/214 — कुप निर्माण नाहरसिंह प्रतापसिंह</t>
+          <t>1716005103/WC/1671 — Well Ramlal Naggaji Jhagriya</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>338000</v>
+        <v>363000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>451667</v>
+        <v>318746</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39595</v>
+        <v>40118</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41474</v>
+        <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/215 — कुप निर्माण बालुराम भागीरथ</t>
+          <t>1716005103/WC/1672 — Well Ukarlal Saligram Jhagriya</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>359000</v>
+        <v>383000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>289442</v>
+        <v>294474</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39597</v>
+        <v>40108</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>41830</v>
+        <v>41196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/216 — कुप निर्माण बगदीराम वरदा</t>
+          <t>1716005103/WC/1673 — Well Nagulal Mangilal Jhagriya</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>138000</v>
+        <v>383000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>165224</v>
+        <v>294110</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39597</v>
+        <v>40108</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40032</v>
+        <v>41475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/217 — कुप निर्माण धन्‍ना गणेश</t>
+          <t>1716005103/WC/1674 — Well Laxman Navel Gukulpura Jhagriya</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>265000</v>
+        <v>283000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>253172</v>
+        <v>276611.3</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39581</v>
+        <v>40179</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>41789</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/218 — कुप निर्माण छगननाथ अमरनाथ</t>
+          <t>1716005103/WC/1675 — Well Punna Rama Jhagriya</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>138000</v>
+        <v>283000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>151527.5</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39582</v>
+        <v>40109</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>41621</v>
+        <v>40087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/219 — कुप निर्माण मन्‍नालाल देवा</t>
+          <t>1716005103/WC/1677 — Well Jagdish Udaji Jhagriya</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>138000</v>
+        <v>355000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>214151</v>
+        <v>346387</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39844</v>
+        <v>40118</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>39814</v>
+        <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/220 — कुप निर्माण विरूनाथ कारूष् नाथ</t>
+          <t>1716005103/WC/1678 — Well RamiBai Naval Jhagriya</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>334000</v>
+        <v>356000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>307052</v>
+        <v>353339</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>39581</v>
+        <v>40118</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>41733</v>
+        <v>41740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034356593 — NALE PAR BORY BANDHAN KA KARYA JHANGARIYA</t>
+          <t>1716005103/WC/1730 — Well Gokul Singh Bheru Singh Jhagriya</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>15000</v>
+        <v>138000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>283469</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43003</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>39879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034438511 — CHEK DAM NIRMAN JHANGARIYA ME MATAJI MANDIR KE PASS</t>
+          <t>1716005103/WC/1793 — well rameshnath depnath</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>569000</v>
+        <v>284000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>554059</v>
+        <v>239459</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43530</v>
+        <v>40163</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43862</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034445149 — Check dem nirman maraji mandir ke khet ke pass</t>
+          <t>1716005103/WC/1794 — well nirmalnir</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>1226000</v>
+        <v>284000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>1140974</v>
+        <v>184409.5</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43530</v>
+        <v>40179</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43693</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034483092 — SOKHFIT NIRMAN MD SCHOOL HANDPUMP KE PASS</t>
+          <t>1716005103/WC/2019 — कुप निर्माण जुझारसिंह भॅवरसिह</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43671</v>
+        <v>39839</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034483103 — SOKHFIT NIRMAN NAI ABADI HANDPUMP KE PASS</t>
+          <t>1716005103/WC/2020 — कुप निर्माण जुझारसिंह भॅवरसिह</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>284000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>295089.9</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43671</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>40330</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>41115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034487302 — KHET TALAB NIRMAN HITGRAHI-RAMKUWAR BHAWARSINGH</t>
+          <t>1716005103/WC/205 — कुप निर्माण कीशनसिंह देवीसिंह</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>109110</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43671</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>39580</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>39580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034487310 — KHET TALAB NIRMAN HITGRAHI-RANVIRSINGH PARVATSINGH</t>
+          <t>1716005103/WC/206 — कूपनिर्माण शम्‍भुलाल कारूलाल</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43671</v>
+        <v>39473</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034556856 — सर्कुलेशन टेंक निर्माण झांगरिया</t>
+          <t>1716005103/WC/207 — कूपनिर्माण शम्‍भुलाल कारूलाल</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>160000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>278633</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>39579</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>41142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034561123 — डग आउट पाईन्ट झांगरीया</t>
+          <t>1716005103/WC/208 — कुपनिर्माण दिनेश कन्‍हैयालाल</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>456534.5</v>
+        <v>324000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>460260</v>
+        <v>295319.2</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44029</v>
+        <v>39580</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>45707</v>
+        <v>41684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034610675 — Dug out pond nirman gokulpura</t>
+          <t>1716005103/WC/209 — कुपनिर्माण्‍ा पन्‍नालाल रामा</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>557808.95</v>
+        <v>410000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>443177</v>
+        <v>348134</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44295</v>
+        <v>39580</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>45353</v>
+        <v>41875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034885920 — Lich pit nirman panchayat ke pas jhangriya</t>
+          <t>1716005103/WC/210 — कुप निर्माण कारूनाथ चुन्‍नीनाथ</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>9000</v>
+        <v>384000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>303107</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>39582</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>41858</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012034885929 — Lich pit nirman gokulpura marg par</t>
+          <t>1716005103/WC/211 — कुपनिर्माण शकरनाथ चुन्‍नीनाथ</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>9000</v>
+        <v>338000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>206991</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>41453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035008097 — Population tank gokulpura</t>
+          <t>1716005103/WC/212 — कुपनिर्माण गेंदीबाई काना</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>155330</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>39994</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035008098 — Population tank gokulpura</t>
+          <t>1716005103/WC/213 — कुप निर्माण अनोखीलाल धुरा</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>233155.5</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>39581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035010372 — Percolation tank  gokulpura</t>
+          <t>1716005103/WC/214 — कुप निर्माण नाहरसिंह प्रतापसिंह</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>338000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>451667</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>39595</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>41474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035010373 — Percolation tank  gokulpura</t>
+          <t>1716005103/WC/215 — कुप निर्माण बालुराम भागीरथ</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>359000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>289442</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>39597</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>41830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035010375 — Neermalneer gokulpura</t>
+          <t>1716005103/WC/216 — कुप निर्माण बगदीराम वरदा</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>165224</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>39597</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>40032</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035041094 — dug out pond gokulpura</t>
+          <t>1716005103/WC/217 — कुप निर्माण धन्‍ना गणेश</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>265000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>253172</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44695</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>41789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035092549 — dug out pond bhanverlal nayak ke khet ke pas</t>
+          <t>1716005103/WC/218 — कुप निर्माण छगननाथ अमरनाथ</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>39582</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>41621</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035206171 — DUG OUT POND AMAR SINGH KE KHET KE NICHE KI SITE</t>
+          <t>1716005103/WC/219 — कुप निर्माण मन्‍नालाल देवा</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>214151</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>39844</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>39814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035206449 — DUG OUT POND JHANGRIYA AMAR SINGH KE KHET KE NICHE SITE</t>
+          <t>1716005103/WC/220 — कुप निर्माण विरूनाथ कारूष् नाथ</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>540909.15</v>
+        <v>334000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>33461.28</v>
+        <v>307052</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45481</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>41733</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035290786 — nirmalnir nai aabadi jhangriya par dug well richarj</t>
+          <t>1716005103/WC/22012034356593 — NALE PAR BORY BANDHAN KA KARYA JHANGARIYA</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>25899.46</v>
+        <v>15000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>19036.36</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>43003</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035290792 — nirmalnir gokulpura par dug well richarj</t>
+          <t>1716005103/WC/22012034438511 — CHEK DAM NIRMAN JHANGARIYA ME MATAJI MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>25899.46</v>
+        <v>569000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>25561.36</v>
+        <v>554059</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45790</v>
+        <v>43530</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>46157</v>
+        <v>43862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/22012035290796 — nirmalnir gokulpura rod jhangariya dug well richarj</t>
+          <t>1716005103/WC/22012034445149 — Check dem nirman maraji mandir ke khet ke pass</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>25899.46</v>
+        <v>1226000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>24517.36</v>
+        <v>1140974</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45790</v>
+        <v>43530</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>46161</v>
+        <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/9993665984 — Richargefit Jhangariya</t>
+          <t>1716005103/WC/22012034483092 — SOKHFIT NIRMAN MD SCHOOL HANDPUMP KE PASS</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>404000</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>228468</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42405</v>
-[...3 lines deleted...]
-      </c>
+        <v>43671</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/9993665989 — Richargefit Gokulpura</t>
+          <t>1716005103/WC/22012034483103 — SOKHFIT NIRMAN NAI ABADI HANDPUMP KE PASS</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>404000</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>262224</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42405</v>
-[...3 lines deleted...]
-      </c>
+        <v>43671</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WC/9993668342 — richarjpit nirman</t>
+          <t>1716005103/WC/22012034487302 — KHET TALAB NIRMAN HITGRAHI-RAMKUWAR BHAWARSINGH</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42461</v>
+        <v>43671</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WH/22012034940773 — GOKULPURA GANW KE PAS TALAB KI PAR MARRMMAT</t>
+          <t>1716005103/WC/22012034487310 — KHET TALAB NIRMAN HITGRAHI-RANVIRSINGH PARVATSINGH</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45396</v>
+        <v>43671</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WH/22012034940775 — TALAB KI PAL MARRMAT KUNWAR SINGH KE KHET KE PAS JHANGRIYA</t>
+          <t>1716005103/WC/22012034556856 — सर्कुलेशन टेंक निर्माण झांगरिया</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45396</v>
+        <v>43856</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1716005103/WH/22012034940806 — GOKULPURA GANW KE PAS TALAB KI PAR MARRMMAT</t>
+          <t>1716005103/WC/22012034561123 — डग आउट पाईन्ट झांगरीया</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>456534.5</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>460260</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>44029</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>45707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SITAMAU</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C505" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012034610675 — Dug out pond nirman gokulpura</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>557808.95</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>443177</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>44295</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45353</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012034885920 — Lich pit nirman panchayat ke pas jhangriya</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K506" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D507" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E507" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012034885929 — Lich pit nirman gokulpura marg par</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K507" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035008097 — Population tank gokulpura</t>
+        </is>
+      </c>
+      <c r="G508" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I508" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J508" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K508" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035008098 — Population tank gokulpura</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K509" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C510" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D510" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+        </is>
+      </c>
+      <c r="E510" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F510" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035010372 — Percolation tank  gokulpura</t>
+        </is>
+      </c>
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I510" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J510" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K510" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C511" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D511" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+        </is>
+      </c>
+      <c r="E511" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F511" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035010373 — Percolation tank  gokulpura</t>
+        </is>
+      </c>
+      <c r="G511" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J511" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K511" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035010375 — Neermalneer gokulpura</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K512" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035041094 — dug out pond gokulpura</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>44695</v>
+      </c>
+      <c r="K513" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035092549 — dug out pond bhanverlal nayak ke khet ke pas</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K514" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C505" s="1" t="inlineStr">
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035206171 — DUG OUT POND AMAR SINGH KE KHET KE NICHE KI SITE</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K515" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035206449 — DUG OUT POND JHANGRIYA AMAR SINGH KE KHET KE NICHE SITE</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>540909.15</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>33461.28</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>45481</v>
+      </c>
+      <c r="K516" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035290786 — nirmalnir nai aabadi jhangriya par dug well richarj</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>19036.36</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>46161</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035290792 — nirmalnir gokulpura par dug well richarj</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>25561.36</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>46157</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/22012035290796 — nirmalnir gokulpura rod jhangariya dug well richarj</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>24517.36</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>46161</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/9993665984 — Richargefit Jhangariya</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>404000</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>228468</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>42405</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>42933</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/9993665989 — Richargefit Gokulpura</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>404000</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>262224</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>42405</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>43293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WC/9993668342 — richarjpit nirman</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>42461</v>
+      </c>
+      <c r="K522" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D505" s="1" t="inlineStr">
+      <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E505" s="1" t="inlineStr">
+      <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F505" s="1" t="inlineStr">
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WH/22012034940773 — GOKULPURA GANW KE PAS TALAB KI PAR MARRMMAT</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K523" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WH/22012034940775 — TALAB KI PAL MARRMAT KUNWAR SINGH KE KHET KE PAS JHANGRIYA</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K524" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1716005103/WH/22012034940806 — GOKULPURA GANW KE PAS TALAB KI PAR MARRMMAT</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K525" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR / SITAMAU</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1716005103/WH/22012034940808 — TALAB KI PAL MARRMAT KUNWAR SINGH KE KHET KE PAS JHANGRIYA</t>
         </is>
       </c>
-      <c r="G505" s="1" t="inlineStr">
+      <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H505" s="2" t="n">
+      <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I505" s="2" t="n">
+      <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J505" s="3" t="n">
+      <c r="J526" s="3" t="n">
         <v>45396</v>
       </c>
-      <c r="K505" s="3"/>
+      <c r="K526" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>