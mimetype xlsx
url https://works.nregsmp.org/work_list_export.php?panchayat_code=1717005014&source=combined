--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K959"/>
+  <dimension ref="A1:K960"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:15:36</t>
+          <t>Exported on: 2026-10-18 15:43:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5136,51 +5136,51 @@
       <c r="J112" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012034965269 — कपिलधारा कुप निर्माण शंकर नाथु ग्राम भडानखुर्द ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>268691.68</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>70381.14</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45722</v>
@@ -5277,98 +5277,98 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012034986681 — कपिलधारा कुप निर्माण मांगीलाल हिरा ग्राम गढीकटाराखुर्द ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>169073.38</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45178</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012034986685 — कपिलधारा कुप निर्माण नरसिंह भीमजी ग्राम गढीकटाराखुर्द ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>90258.32</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45099</v>
@@ -5700,51 +5700,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012035102173 — कपिलधारा कुप निर्माण कांति जोरजी ग्राम गढीकटाराखुर्द ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>268691.68</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>100086</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45206</v>
@@ -5982,51 +5982,51 @@
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012035176093 — कपिलधारा कुप निर्माण गजिया रूपा डाबी ग्राम गढीकटाराखुर्द ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>269519.99</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>64671.39</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45648</v>
@@ -6417,66 +6417,66 @@
       <c r="J139" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012035429397 — JGSA 2025 FARM FOND Rama Maniya Gram Gadikatarakhurd Gram panchayat Gadikatarakalan</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>101638.98</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
@@ -6952,66 +6952,66 @@
       <c r="J150" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012035552401 — JGSA 2025 Recharge structure Kapildhara Kup Sakuda Vaga 1717005014/IF/9993711860</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
@@ -7048,66 +7048,66 @@
       <c r="J152" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/22012035553382 — JGSA 2025 Recharge structure Kapildhara Kup Lalu Puna 1717005014/IF/14</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
@@ -34372,51 +34372,51 @@
       <c r="J710" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>45777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/4657621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147902538</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>10906</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45602</v>
@@ -35007,51 +35007,51 @@
       <c r="J723" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>45893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/4666906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150825070</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>15861</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45735</v>
@@ -35642,51 +35642,51 @@
       <c r="J736" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>45812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/4885520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150476596</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>19593</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45688</v>
@@ -35932,79 +35932,79 @@
       <c r="J742" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5254176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147440337</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>18270</v>
+        <v>18870</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>46261</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
@@ -36079,51 +36079,51 @@
       <c r="J745" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K745" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5264292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148204646</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45763</v>
@@ -36275,51 +36275,51 @@
       <c r="J749" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K749" s="3" t="n">
         <v>45934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5278605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147439959</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45777</v>
@@ -36471,73 +36471,73 @@
       <c r="J753" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K753" s="3" t="n">
         <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5289022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150476287</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>20109</v>
+        <v>24309</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -36616,51 +36616,51 @@
       <c r="J756" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5296123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148398295</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>45775</v>
@@ -37055,51 +37055,51 @@
       <c r="J765" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K765" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5313414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148544974</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>45777</v>
@@ -37300,73 +37300,73 @@
       <c r="J770" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K770" s="3" t="n">
         <v>45893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5326408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147476399</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>18792</v>
+        <v>19392</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -37396,122 +37396,122 @@
       <c r="J772" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K772" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5336366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148204294</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5338375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148205127</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>15174</v>
+        <v>25674</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -37786,149 +37786,149 @@
       <c r="J780" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5391683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147647700</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>46223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5397516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147479853</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K782" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5397517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147479959</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45777</v>
@@ -38374,73 +38374,73 @@
       <c r="J792" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K792" s="3" t="n">
         <v>45893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5463699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151265308</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>19053</v>
+        <v>19653</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -38617,51 +38617,51 @@
       <c r="J797" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K797" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5516199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150476030</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>45888</v>
@@ -38715,176 +38715,178 @@
       <c r="J799" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5609469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147477234</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K800" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5609470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147477301</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K801" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5609471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147477655</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K802" s="3"/>
+      <c r="K802" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -38909,51 +38911,51 @@
       <c r="J803" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K803" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5609649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147479773</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>46058</v>
@@ -39027,78 +39029,78 @@
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5610445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147949967</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>14877</v>
+        <v>9396</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K806" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5610941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150476011</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>46079</v>
@@ -39738,51 +39740,51 @@
       <c r="J820" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K820" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5704541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147441241</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>45934</v>
@@ -40030,51 +40032,51 @@
       <c r="J826" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K826" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5705963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150476757</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
         <v>46058</v>
@@ -40126,51 +40128,51 @@
       <c r="J828" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K828" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5705983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147902290</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J829" s="3" t="n">
         <v>46052</v>
@@ -40369,79 +40371,79 @@
       <c r="J833" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K833" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5786899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147476374</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>21414</v>
+        <v>22614</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>46236</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
@@ -40467,73 +40469,73 @@
       <c r="J835" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K835" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5787234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150822695</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>19362</v>
+        <v>21462</v>
       </c>
       <c r="J836" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -40710,51 +40712,51 @@
       <c r="J840" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5789467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149174755</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>21336</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>46052</v>
@@ -40808,73 +40810,73 @@
       <c r="J842" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K842" s="3" t="n">
         <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
           <t>1717005014/IF/IAY/5789987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147479909</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -43928,51 +43930,51 @@
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
           <t>1717005014/RC/22012034639926 — खेत/सुदूर संपर्क सड़क निर्माण तलाई से हनुमान मंदिर की ओर ग्राम गढीकटाराखुर्द ग्राम पंचायत गढीकटाराकला</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>2409724.81</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>399939.1</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>45199</v>
@@ -45413,51 +45415,51 @@
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
           <t>1717005014/WC/22012034977840 — परकोलेशन तालाब का निर्माण मोहन थावरा के खेत के पास ग्राम गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>484369.16</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>11200</v>
       </c>
       <c r="J938" s="3" t="n">
         <v>45121</v>
@@ -45556,51 +45558,51 @@
       <c r="J940" s="3" t="n">
         <v>45075</v>
       </c>
       <c r="K940" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
           <t>1717005014/WC/22012034977847 — निर्मल नीर स्कुल के पास उमराखोरा ग्राम गढीकटाराखुर्द ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>480695.54</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>32501.86</v>
       </c>
       <c r="J941" s="3" t="n">
         <v>45206</v>
@@ -45797,51 +45799,51 @@
         <v>400</v>
       </c>
       <c r="J945" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
           <t>1717005014/WC/22012035072838 — निर्मल नीर का निर्माण पुलिया के पास ग्राम गढीकटाराकलां ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>478453.89</v>
       </c>
       <c r="I946" s="2" t="n">
         <v>45271.38</v>
       </c>
       <c r="J946" s="3" t="n">
         <v>45479</v>
@@ -46308,186 +46310,233 @@
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J956" s="3" t="n">
         <v>42420</v>
       </c>
       <c r="K956" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1717/DP/9926690813 — Gadikatarakla Vanverdhanik Surksa-Ts-57/0.478</t>
+          <t>1717005014/WC/VB/YD/22012035335352 — रूफ वाटर हार्वेस्टिग पंचायत भवन ग्राम गढीकटाराकलां ग्राम पंचायत गढीकटाराकलां</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>47775</v>
+        <v>0</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>24154</v>
+        <v>0</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>40745</v>
-[...3 lines deleted...]
-      </c>
+        <v>46266</v>
+      </c>
+      <c r="K957" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1717/DP/9926693764 — Gadikatarakla Vanverdhanik KaryP103Ts79/71662)</t>
+          <t>1717/DP/9926690813 — Gadikatarakla Vanverdhanik Surksa-Ts-57/0.478</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
-        <v>71662</v>
+        <v>47775</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>20928</v>
+        <v>24154</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>41065</v>
+        <v>40745</v>
       </c>
       <c r="K958" s="3" t="n">
-        <v>41268</v>
+        <v>41063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>RATLAM / BAJNA</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1717/DP/9926693834 — Gadikatarakla Vanverdhanik KaryP104Ts72/71662)</t>
+          <t>1717/DP/9926693764 — Gadikatarakla Vanverdhanik KaryP103Ts79/71662)</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>71662</v>
       </c>
       <c r="I959" s="2" t="n">
+        <v>20928</v>
+      </c>
+      <c r="J959" s="3" t="n">
+        <v>41065</v>
+      </c>
+      <c r="K959" s="3" t="n">
+        <v>41268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C960" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D960" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E960" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F960" s="1" t="inlineStr">
+        <is>
+          <t>1717/DP/9926693834 — Gadikatarakla Vanverdhanik KaryP104Ts72/71662)</t>
+        </is>
+      </c>
+      <c r="G960" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H960" s="2" t="n">
+        <v>71662</v>
+      </c>
+      <c r="I960" s="2" t="n">
         <v>7920</v>
       </c>
-      <c r="J959" s="3" t="n">
+      <c r="J960" s="3" t="n">
         <v>41208</v>
       </c>
-      <c r="K959" s="3" t="n">
+      <c r="K960" s="3" t="n">
         <v>41264</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>