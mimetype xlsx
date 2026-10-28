--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 09:22:07</t>
+          <t>Exported on: 2026-10-28 23:35:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -295,51 +295,51 @@
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/22012035649379 — EK BAGIYA MAA KE NAAM SANTOSH PATI MUKESH GRAM HARSODAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>179472.88</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>8319.01</v>
+        <v>12490.03</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -389,570 +389,572 @@
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/22012035649709 — EK BAGIYA MAA KE NAAM ANTAR BAI PATI KAILASH JI GRAM HARSODAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>178886.06</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>4189.01</v>
+        <v>8387.05</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4696737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117292356</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4945949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116515551</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4945964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116521977</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4948041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116965965</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4948451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117268657</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4948695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116769337</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4948702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116775095</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4948705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116777895</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4948736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116793077</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/4951090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119586960</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45895</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / UJJAIN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1718005031/IF/IAY/5189990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116963604</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>1800</v>
+        <v>600</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K25" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>