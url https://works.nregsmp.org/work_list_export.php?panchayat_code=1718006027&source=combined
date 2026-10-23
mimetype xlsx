--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K229"/>
+  <dimension ref="A1:K230"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:59:28</t>
+          <t>Exported on: 2026-10-23 04:55:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1927,51 +1927,51 @@
       <c r="J45" s="3" t="n">
         <v>44884</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>45027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/3807634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113979280</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44684</v>
@@ -2072,125 +2072,127 @@
       <c r="J48" s="3" t="n">
         <v>45119</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>45216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/3897303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127681309</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/3897309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127685569</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>18762</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45873</v>
       </c>
-      <c r="K50" s="3"/>
+      <c r="K50" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -2313,51 +2315,51 @@
       <c r="J53" s="3" t="n">
         <v>44815</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>45027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/3931670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113999787</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44685</v>
@@ -3046,51 +3048,51 @@
       <c r="J68" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5004131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118630527</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45873</v>
@@ -3191,51 +3193,51 @@
       <c r="J71" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5249980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118630593</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45793</v>
@@ -3385,51 +3387,51 @@
       <c r="J75" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5267226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118630403</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45793</v>
@@ -3530,51 +3532,51 @@
       <c r="J78" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5275382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126561503</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45793</v>
@@ -3675,172 +3677,174 @@
       <c r="J81" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5279858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150075648</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5280143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113999865</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5286299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127682012</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45793</v>
       </c>
-      <c r="K84" s="3"/>
+      <c r="K84" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -4061,51 +4065,51 @@
       <c r="J89" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5301516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113870616</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45793</v>
@@ -4304,51 +4308,51 @@
       <c r="J94" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5305872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150048800</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45793</v>
@@ -4449,73 +4453,73 @@
       <c r="J97" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5308972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113876710</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>15708</v>
+        <v>19308</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4839,51 +4843,51 @@
       <c r="J105" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5323715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113979188</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45785</v>
@@ -4984,73 +4988,73 @@
       <c r="J108" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5329392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118293868</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>6264</v>
+        <v>15864</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5374,51 +5378,51 @@
       <c r="J116" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5522727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113979254</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46002</v>
@@ -5472,73 +5476,73 @@
       <c r="J118" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5675649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126657650</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5568,98 +5572,98 @@
       <c r="J120" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5725335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126656581</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5729045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150048647</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46136</v>
@@ -5799,5087 +5803,5134 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>46211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5880261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118630498</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1718006027/IF/IAY/5971657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127684648</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1718006027/IF/IAY/748569 — Construction of IAY House -IAY REG. NO. MP2485655</t>
+          <t>1718006027/IF/IAY/6294313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113979147</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>42935</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1718006027/IF/IAY/749513 — Construction of IAY House -IAY REG. NO. MP2520097</t>
+          <t>1718006027/IF/IAY/748569 — Construction of IAY House -IAY REG. NO. MP2485655</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1718006027/IF/IAY/749742 — Construction of IAY House -IAY REG. NO. MP2528769</t>
+          <t>1718006027/IF/IAY/749513 — Construction of IAY House -IAY REG. NO. MP2520097</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1718006027/IF/IAY/994398 — Construction of IAY House -IAY REG. NO. MP2528866</t>
+          <t>1718006027/IF/IAY/749742 — Construction of IAY House -IAY REG. NO. MP2528769</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>42938</v>
+        <v>42935</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1718006027/IF/IAY/997509 — Construction of IAY House -IAY REG. NO. MP3779804</t>
+          <t>1718006027/IF/IAY/994398 — Construction of IAY House -IAY REG. NO. MP2528866</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>42935</v>
+        <v>42938</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1718006027/LD/11ग्रामीण — ग्रामीण क्रिडागन खेल मैदान (766/5.12.11)</t>
+          <t>1718006027/IF/IAY/997509 — Construction of IAY House -IAY REG. NO. MP3779804</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>365000</v>
+        <v>15480</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>348693</v>
+        <v>14448</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>40928</v>
+        <v>42935</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>41787</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1718006027/LD/22012034293434 — SHANTIDHAM SAMTALIKARAN+CPT SIJAWTA(TS-133/29.9.16)</t>
+          <t>1718006027/LD/11ग्रामीण — ग्रामीण क्रिडागन खेल मैदान (766/5.12.11)</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>414000</v>
+        <v>365000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>392599.8</v>
+        <v>348693</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>42703</v>
+        <v>40928</v>
       </c>
       <c r="K134" s="3" t="n">
-        <v>42941</v>
+        <v>41787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1718006027/LD/22012034943833 — नाली निर्माण कार्य नई आबादी श्यामलाल के घर से लाल जी के अडान तक</t>
+          <t>1718006027/LD/22012034293434 — SHANTIDHAM SAMTALIKARAN+CPT SIJAWTA(TS-133/29.9.16)</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>28000</v>
+        <v>414000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>0</v>
+        <v>392599.8</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K135" s="3"/>
+        <v>42703</v>
+      </c>
+      <c r="K135" s="3" t="n">
+        <v>42941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1718006027/PG/22012034312936 — ANGANWADI KHEL MAIDAN (TS 12443 / 09-12-2016)</t>
+          <t>1718006027/LD/22012034943833 — नाली निर्माण कार्य नई आबादी श्यामलाल के घर से लाल जी के अडान तक</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>186000</v>
+        <v>28000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>77574</v>
+        <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>42921</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034180983 — CC ROAD + NALI KAILASH SE KANIRAM(TS-136/02.09.201</t>
+          <t>1718006027/PG/22012034312936 — ANGANWADI KHEL MAIDAN (TS 12443 / 09-12-2016)</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>212167</v>
+        <v>186000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>108052</v>
+        <v>77574</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>41531</v>
+        <v>42921</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>41647</v>
+        <v>44085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034180985 — cc road  nali nirman PP+..M BALRAM SE SATTAR(TS-13</t>
+          <t>1718006027/RC/22012034180983 — CC ROAD + NALI KAILASH SE KANIRAM(TS-136/02.09.201</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>212167</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>112570</v>
+        <v>108052</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>41531</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>41724</v>
+        <v>41647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034184423 — Antrikmarg Murmikaran ramesh ghar s pwd road vishn</t>
+          <t>1718006027/RC/22012034180985 — cc road  nali nirman PP+..M BALRAM SE SATTAR(TS-13</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>300000</v>
+        <v>212167</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>115477</v>
+        <v>112570</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>41742</v>
+        <v>41531</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>42086</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034184433 — Antrikpaunchmarg Kabristan (T/S 167/11/09/2013)</t>
+          <t>1718006027/RC/22012034184423 — Antrikmarg Murmikaran ramesh ghar s pwd road vishn</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>467000</v>
+        <v>300000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>252025</v>
+        <v>115477</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>41541</v>
+        <v>41742</v>
       </c>
       <c r="K140" s="3" t="n">
-        <v>42091</v>
+        <v>42086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034184435 — Antrikmarg shantidham paunchmarg(T/S 168/11/09/201</t>
+          <t>1718006027/RC/22012034184433 — Antrikpaunchmarg Kabristan (T/S 167/11/09/2013)</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>467000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>296369.26</v>
+        <v>252025</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>42086</v>
+        <v>42091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034201326 — u akar nali pp+nrega chokidar s puliya(t/s 279/09/</t>
+          <t>1718006027/RC/22012034184435 — Antrikmarg shantidham paunchmarg(T/S 168/11/09/201</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>103333</v>
+        <v>467000</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>71687</v>
+        <v>296369.26</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>41670</v>
+        <v>41541</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>42531</v>
+        <v>42086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034205908 — khet sadak fakka kailash (ts 435/24/01/2014)</t>
+          <t>1718006027/RC/22012034201326 — u akar nali pp+nrega chokidar s puliya(t/s 279/09/</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>1387000</v>
+        <v>103333</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>789884.4</v>
+        <v>71687</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>41700</v>
+        <v>41670</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>42700</v>
+        <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034264213 — CC ROAD+NALI NIRMAN RAMCHANDRA KE GHAR SE SAWAI SINGH KE GHAR TAK</t>
+          <t>1718006027/RC/22012034205908 — khet sadak fakka kailash (ts 435/24/01/2014)</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>255000</v>
+        <v>1387000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>241922.1</v>
+        <v>789884.4</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>42399</v>
+        <v>41700</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>42636</v>
+        <v>42700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034264540 — cc+nali nirman chokidar ke ghar se ramdev(148/26.915)</t>
+          <t>1718006027/RC/22012034264213 — CC ROAD+NALI NIRMAN RAMCHANDRA KE GHAR SE SAWAI SINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>165000</v>
+        <v>255000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>156486</v>
+        <v>241922.1</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>42336</v>
+        <v>42399</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>42531</v>
+        <v>42636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034301919 — CC ROAD + NALI NIRMAN KHAD GODAM WALI GALI TS/7418/24/12/2016</t>
+          <t>1718006027/RC/22012034264540 — cc+nali nirman chokidar ke ghar se ramdev(148/26.915)</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>37000</v>
+        <v>165000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>38034</v>
+        <v>156486</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>42778</v>
+        <v>42336</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>42941</v>
+        <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034301920 — CC ROAD + NALI NIRMAN NANJI MALI KE GHAR SE MUKESH KE GHAR TAK TS/7418/24/12/2016</t>
+          <t>1718006027/RC/22012034301919 — CC ROAD + NALI NIRMAN KHAD GODAM WALI GALI TS/7418/24/12/2016</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>51000</v>
+        <v>37000</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>49536</v>
+        <v>38034</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>42852</v>
+        <v>42778</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034323127 — CC ROAD+NALI NIRMAN DASHRATH KE GHAR SE UMRAVSINGH KEGHAR TAK</t>
+          <t>1718006027/RC/22012034301920 — CC ROAD + NALI NIRMAN NANJI MALI KE GHAR SE MUKESH KE GHAR TAK TS/7418/24/12/2016</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>45000</v>
+        <v>51000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>41280</v>
+        <v>49536</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>42908</v>
+        <v>42852</v>
       </c>
       <c r="K148" s="3" t="n">
-        <v>43038</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034366528 — CC ROAD NALI NIRMAN PWD ROAD SE SAJAN MOGIYA V SHYAMUBAI KE GHAR TAK</t>
+          <t>1718006027/RC/22012034323127 — CC ROAD+NALI NIRMAN DASHRATH KE GHAR SE UMRAVSINGH KEGHAR TAK</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>62000</v>
+        <v>45000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>58824</v>
+        <v>41280</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>43084</v>
+        <v>42908</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>43276</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034366531 — CC ROAD NALI NIRMAN PANCHAYAT BHAWAN SE RAMESH KE PLAT TAK</t>
+          <t>1718006027/RC/22012034366528 — CC ROAD NALI NIRMAN PWD ROAD SE SAJAN MOGIYA V SHYAMUBAI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>37000</v>
+        <v>62000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>35088</v>
+        <v>58824</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>43078</v>
+        <v>43084</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>43190</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034371136 — सीसी रोड+नाली निर्माण PWD रोड से हिन्दुसिंह के घर तक</t>
+          <t>1718006027/RC/22012034366531 — CC ROAD NALI NIRMAN PANCHAYAT BHAWAN SE RAMESH KE PLAT TAK</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>36000</v>
+        <v>37000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>30450</v>
+        <v>35088</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>43379</v>
+        <v>43078</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>43565</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034395316 — सीसी रोड+नाली निर्माण अफजल खां के घर से रमेश के घर तक</t>
+          <t>1718006027/RC/22012034371136 — सीसी रोड+नाली निर्माण PWD रोड से हिन्दुसिंह के घर तक</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>24000</v>
+        <v>36000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>23142</v>
+        <v>30450</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034395318 — सीसी रोड+नाली निर्माण छोगालाल के घर व pwd रोड व पंचायत</t>
+          <t>1718006027/RC/22012034395316 — सीसी रोड+नाली निर्माण अफजल खां के घर से रमेश के घर तक</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>20010</v>
+        <v>23142</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034440182 — cc road+nali</t>
+          <t>1718006027/RC/22012034395318 — सीसी रोड+नाली निर्माण छोगालाल के घर व pwd रोड व पंचायत</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>0</v>
+        <v>20010</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K154" s="3"/>
+        <v>43379</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>43565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034509388 — cc road mukesh ke ghar se shamshan tak</t>
+          <t>1718006027/RC/22012034440182 — cc road+nali</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>94000</v>
+        <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>92928</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>43827</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034509393 — cc road bahdur ke ghar se kabristan tak</t>
+          <t>1718006027/RC/22012034509388 — cc road mukesh ke ghar se shamshan tak</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>89000</v>
+        <v>94000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>82368</v>
+        <v>92928</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>43827</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>44049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034509395 — cc road pwd road se dhobi dharmshala tak</t>
+          <t>1718006027/RC/22012034509393 — cc road bahdur ke ghar se kabristan tak</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>0</v>
+        <v>82368</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K157" s="3"/>
+        <v>43827</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>44049</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034509396 — cc road babulal ke ghar se pmgsy road tak</t>
+          <t>1718006027/RC/22012034509395 — cc road pwd road se dhobi dharmshala tak</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>15000</v>
+        <v>89000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>14301</v>
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>43827</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034527620 — सुदूर ग्राम संपर्क/खेत सड़क सिजावता सिमलावदा मार्ग दिनेश माली के खेत से लखन मोगिया के खेत तक</t>
+          <t>1718006027/RC/22012034509396 — cc road babulal ke ghar se pmgsy road tak</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>2674190.98</v>
+        <v>15000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>2643654.94</v>
+        <v>14301</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>44336</v>
+        <v>43827</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>45504</v>
+        <v>45508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034617729 — सीसी रोड हनुमान मंदिर से शिव मंदिर तक</t>
+          <t>1718006027/RC/22012034527620 — सुदूर ग्राम संपर्क/खेत सड़क सिजावता सिमलावदा मार्ग दिनेश माली के खेत से लखन मोगिया के खेत तक</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>112000</v>
+        <v>2674190.98</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>0</v>
+        <v>2643654.94</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>44791</v>
-[...1 lines deleted...]
-      <c r="K160" s="3"/>
+        <v>44336</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>45504</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034619023 — सीसी रोड निर्माण हनुमान मंदिर से शिव मंदिर तक</t>
+          <t>1718006027/RC/22012034617729 — सीसी रोड हनुमान मंदिर से शिव मंदिर तक</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>155000</v>
+        <v>112000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>149736</v>
+        <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>44884</v>
-[...3 lines deleted...]
-      </c>
+        <v>44791</v>
+      </c>
+      <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034621548 — सीसी रोड शिव मंदिर प्रांगण ग्राम सिजावता</t>
+          <t>1718006027/RC/22012034619023 — सीसी रोड निर्माण हनुमान मंदिर से शिव मंदिर तक</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>40000</v>
+        <v>155000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>36312</v>
+        <v>149736</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>44904</v>
+        <v>44884</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034680906 — सीसी रोड रामेश्वर के घर से आंगन वाड़ी की और एवं स्वास्थ्य केंद्र</t>
+          <t>1718006027/RC/22012034621548 — सीसी रोड शिव मंदिर प्रांगण ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>28000</v>
+        <v>40000</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>27930</v>
+        <v>36312</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>45367</v>
+        <v>44904</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>45508</v>
+        <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034680913 — सीसी रोड सेवाराम जाट के घर से बाबु खां के घर तक</t>
+          <t>1718006027/RC/22012034680906 — सीसी रोड रामेश्वर के घर से आंगन वाड़ी की और एवं स्वास्थ्य केंद्र</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>62000</v>
+        <v>28000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>59976</v>
+        <v>27930</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>45504</v>
+        <v>45508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034825210 — सीसी रोड निर्माण कार्य भेरू जी से मस्जिद के पिछले गेट तक ग्राम सिजावता</t>
+          <t>1718006027/RC/22012034680913 — सीसी रोड सेवाराम जाट के घर से बाबु खां के घर तक</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>77000</v>
+        <v>62000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>17197.8</v>
+        <v>59976</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>45555</v>
-[...1 lines deleted...]
-      <c r="K165" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>45504</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034832429 — cement concret ki nali anokhila lal dhobi k ghar se  ramsingh mali k ghar sijawata</t>
+          <t>1718006027/RC/22012034825210 — सीसी रोड निर्माण कार्य भेरू जी से मस्जिद के पिछले गेट तक ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>28000</v>
+        <v>77000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>0</v>
+        <v>17197.8</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>45520</v>
+        <v>45555</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034832431 — cement concret ki nali nirmand ram singh mali k ghar se imli tk sijawata</t>
+          <t>1718006027/RC/22012034832429 — cement concret ki nali anokhila lal dhobi k ghar se  ramsingh mali k ghar sijawata</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>40000</v>
+        <v>28000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/22012034832434 — cement concret ki nali nirmand pwd road satar kha k ghar se pwd puliya husen kha k adan sijavat</t>
+          <t>1718006027/RC/22012034832431 — cement concret ki nali nirmand ram singh mali k ghar se imli tk sijawata</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>54000</v>
+        <v>40000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/28सिजावता — सिजावता सीमेन्‍ट कांक्रीट कार्य (117/22.2.11)</t>
+          <t>1718006027/RC/22012034832434 — cement concret ki nali nirmand pwd road satar kha k ghar se pwd puliya husen kha k adan sijavat</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>300000</v>
+        <v>54000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>191962</v>
+        <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>40674</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/32सी सी रो — सी सी रोङ एवं नाली fनमाण ‍िसजावता क्षी राम मं‍दीर</t>
+          <t>1718006027/RC/28सिजावता — सिजावता सीमेन्‍ट कांक्रीट कार्य (117/22.2.11)</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>150000</v>
+        <v>300000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>71280</v>
+        <v>191962</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>41030</v>
+        <v>40674</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>42094</v>
+        <v>41177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/35सी सी रो — सी सी रोङ एवं नाली fनमाण Sijawata bheru mali  k ghar s jagganath के घरतकPP+M (T/S 847/24.11.2012)</t>
+          <t>1718006027/RC/32सी सी रो — सी सी रोङ एवं नाली fनमाण ‍िसजावता क्षी राम मं‍दीर</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>126667</v>
+        <v>150000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>115962</v>
+        <v>71280</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41351</v>
+        <v>41030</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>42063</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/5चापड नाले — सिजावता अर्थवर्क चापड नाले से खण्‍डोदा</t>
+          <t>1718006027/RC/35सी सी रो — सी सी रोङ एवं नाली fनमाण Sijawata bheru mali  k ghar s jagganath के घरतकPP+M (T/S 847/24.11.2012)</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>500000</v>
+        <v>126667</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>609018.98</v>
+        <v>115962</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>39870</v>
+        <v>41351</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>40346</v>
+        <v>42063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/6भाग1 836t — सिजावता अर्थवर्क सिजावता से सिमलवदा मार्ग भाग 1</t>
+          <t>1718006027/RC/5चापड नाले — सिजावता अर्थवर्क चापड नाले से खण्‍डोदा</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>496000</v>
+        <v>500000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>295756</v>
+        <v>609018.98</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>40336</v>
+        <v>39870</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>40750</v>
+        <v>40346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RC/अर्थवर्क सिजावता मार्ग से मुण्‍डत मा — अर्थवर्क सिजावता मार्ग से मुण्‍डत मार्ग सिजावता</t>
+          <t>1718006027/RC/6भाग1 836t — सिजावता अर्थवर्क सिजावता से सिमलवदा मार्ग भाग 1</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>398000</v>
+        <v>496000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>643178</v>
+        <v>295756</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>39703</v>
+        <v>40336</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>40365</v>
+        <v>40750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193575 — nirmal bharat ( kishor - bherulal )</t>
+          <t>1718006027/RC/अर्थवर्क सिजावता मार्ग से मुण्‍डत मा — अर्थवर्क सिजावता मार्ग से मुण्‍डत मार्ग सिजावता</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>4400</v>
+        <v>398000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>4348</v>
+        <v>643178</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>41660</v>
+        <v>39703</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>41724</v>
+        <v>40365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193672 — nirmal bharat rupa - babru ji</t>
+          <t>1718006027/RS/22012034193575 — nirmal bharat ( kishor - bherulal )</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193689 — nirmal bharat mukaddar-kasam shah</t>
+          <t>1718006027/RS/22012034193672 — nirmal bharat rupa - babru ji</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193703 — nirmal bharat samin bi - sabir shah</t>
+          <t>1718006027/RS/22012034193689 — nirmal bharat mukaddar-kasam shah</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193716 — nirmal bharat mahesh - kaniram</t>
+          <t>1718006027/RS/22012034193703 — nirmal bharat samin bi - sabir shah</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193718 — nirmal bharat savay singh- madu ji</t>
+          <t>1718006027/RS/22012034193716 — nirmal bharat mahesh - kaniram</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193722 — nirmal bharat bane sinh - kaniram</t>
+          <t>1718006027/RS/22012034193718 — nirmal bharat savay singh- madu ji</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034193725 — nirmal bharat nanuram nandram</t>
+          <t>1718006027/RS/22012034193722 — nirmal bharat bane sinh - kaniram</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194886 — nirmal bharat rameshwar rupaji</t>
+          <t>1718006027/RS/22012034193725 — nirmal bharat nanuram nandram</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194891 — nirmal bharat nanhi bai abdul vakil</t>
+          <t>1718006027/RS/22012034194886 — nirmal bharat rameshwar rupaji</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194898 — nirmal bharat bahadur kaniram</t>
+          <t>1718006027/RS/22012034194891 — nirmal bharat nanhi bai abdul vakil</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194901 — nirmal bharat bapulal - hindu ji</t>
+          <t>1718006027/RS/22012034194898 — nirmal bharat bahadur kaniram</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194908 — nirmal bharat tulsiram ghansiram</t>
+          <t>1718006027/RS/22012034194901 — nirmal bharat bapulal - hindu ji</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>0</v>
+        <v>4348</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K187" s="3"/>
+        <v>41660</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194928 — nirmal bharat sugansingh madu ji</t>
+          <t>1718006027/RS/22012034194908 — nirmal bharat tulsiram ghansiram</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194931 — nirmal bharat gopal bherulal</t>
+          <t>1718006027/RS/22012034194928 — nirmal bharat sugansingh madu ji</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>4348</v>
+        <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41660</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034194940 — nirmal bharat badrilal ramchandra</t>
+          <t>1718006027/RS/22012034194931 — nirmal bharat gopal bherulal</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034282261 — SOKHTA GADDHA SIJAWATA TS-4/12.6.15 UNIT 10</t>
+          <t>1718006027/RS/22012034194940 — nirmal bharat badrilal ramchandra</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>4348</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>42161</v>
-[...1 lines deleted...]
-      <c r="K191" s="3"/>
+        <v>41660</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012034496150 — SAMUDAYIK SWACHHTA PARISAR SIJAWATA</t>
+          <t>1718006027/RS/22012034282261 — SOKHTA GADDHA SIJAWATA TS-4/12.6.15 UNIT 10</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>41080</v>
+        <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>44109</v>
-[...3 lines deleted...]
-      </c>
+        <v>42161</v>
+      </c>
+      <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012035130566 — nali nirmand nai abadi shamlal k ghar se lal ji k adan tk sijavta</t>
+          <t>1718006027/RS/22012034496150 — SAMUDAYIK SWACHHTA PARISAR SIJAWATA</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>28000</v>
+        <v>48000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>12459.91</v>
+        <v>41080</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>45667</v>
+        <v>44109</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>46095</v>
+        <v>44544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/22012035134822 — nali nirmand anokhilal dhobi k ghar se ramsingh mali k ghar sijawata</t>
+          <t>1718006027/RS/22012035130566 — nali nirmand nai abadi shamlal k ghar se lal ji k adan tk sijavta</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>0</v>
+        <v>28000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>12459.91</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>45667</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>46095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/29171 — NIRMAL BHARAT JAGDISH BHIMAJI(A/S 145/15/04/2013)</t>
+          <t>1718006027/RS/22012035134822 — nali nirmand anokhilal dhobi k ghar se ramsingh mali k ghar sijawata</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>4312</v>
+        <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>4202</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>41431</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/29174 — NIRMAL BHARAT RAMSINGH AMARJII(A/S 233/15/04/2013)</t>
+          <t>1718006027/RS/29171 — NIRMAL BHARAT JAGDISH BHIMAJI(A/S 145/15/04/2013)</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>4312</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>4202</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>41431</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/29179 — NIRMAL BHARAT KALU NARSINGHI(A/S 123/15/04/2013)</t>
+          <t>1718006027/RS/29174 — NIRMAL BHARAT RAMSINGH AMARJII(A/S 233/15/04/2013)</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>4312</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>4202</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>41431</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/59983 — Nirmal Bharat Tama bai  Mangilal(A/S 174/ 15/04/20</t>
+          <t>1718006027/RS/29179 — NIRMAL BHARAT KALU NARSINGHI(A/S 123/15/04/2013)</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>4312</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>4202</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>41523</v>
+        <v>41431</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/61943 — Nirmal Bharat MUBARIK YASIN KHA(A/S 264/15/04/2013</t>
+          <t>1718006027/RS/59983 — Nirmal Bharat Tama bai  Mangilal(A/S 174/ 15/04/20</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>4312</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>4202</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/61949 — nirmal bharat bagdiram mulchand(248/16.08.2012)</t>
+          <t>1718006027/RS/61943 — Nirmal Bharat MUBARIK YASIN KHA(A/S 264/15/04/2013</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>4312</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>4202</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/82268 — nirmal bharat hukumsingh amrsingh(as-146/15.4.13)</t>
+          <t>1718006027/RS/61949 — nirmal bharat bagdiram mulchand(248/16.08.2012)</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>4400</v>
+        <v>4312</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>4348</v>
+        <v>4202</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>41608</v>
+        <v>41523</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/82275 — nirmal bharat mohan kaniram(as-151/15.4.2013)</t>
+          <t>1718006027/RS/82268 — nirmal bharat hukumsingh amrsingh(as-146/15.4.13)</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>41608</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1718006027/RS/82290 — nirmal bharat sajjan bherulal(as-124/15.4.13)</t>
+          <t>1718006027/RS/82275 — nirmal bharat mohan kaniram(as-151/15.4.2013)</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>4348</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>41608</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/1सिजावता अ — सिजावता अर्थवर्क आडा खाल से मुण्‍डत मार्ग सिजावता</t>
+          <t>1718006027/RS/82290 — nirmal bharat sajjan bherulal(as-124/15.4.13)</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>667600</v>
+        <v>4400</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>292642</v>
+        <v>4348</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>39851</v>
+        <v>41608</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>40444</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034438452 — chek deam Nirman</t>
+          <t>1718006027/WC/1सिजावता अ — सिजावता अर्थवर्क आडा खाल से मुण्‍डत मार्ग सिजावता</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>0</v>
+        <v>667600</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>292642</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K205" s="3"/>
+        <v>39851</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>40444</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034440585 — चेकडेम एवं नाला ट्रेन्चिंग निर्माण कार्य ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034438452 — chek deam Nirman</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>1094000</v>
+        <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>1057803.8</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>43527</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034445174 — CHECK DAM NALA TRAINCHIG SEVARAM-CHARAN SINGH K KHET K PASS TS223/28.2.19</t>
+          <t>1718006027/WC/22012034440585 — चेकडेम एवं नाला ट्रेन्चिंग निर्माण कार्य ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>1214000</v>
+        <v>1094000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>1153663.5</v>
+        <v>1057803.8</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43532</v>
+        <v>43527</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>44064</v>
+        <v>44049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034479811 — रिचार्ज पीठ हेंडपंप नई आबादी श्यामलाल के घर के सामने ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034445174 — CHECK DAM NALA TRAINCHIG SEVARAM-CHARAN SINGH K KHET K PASS TS223/28.2.19</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>10519.82</v>
+        <v>1214000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>1153663.5</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>44064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034512499 — SANKRIN POND SHIV MANDIR  KE PAS</t>
+          <t>1718006027/WC/22012034479811 — रिचार्ज पीठ हेंडपंप नई आबादी श्यामलाल के घर के सामने ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>0</v>
+        <v>10519.82</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>43740</v>
+        <v>43638</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034564333 — नाला ट्रेन्चिंग कार्य कब्रस्तान के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034512499 — SANKRIN POND SHIV MANDIR  KE PAS</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>178941.16</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>63449</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>44089</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034564336 — नाला ट्रेन्चिंग कार्य कब्रस्तान के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034564333 — नाला ट्रेन्चिंग कार्य कब्रस्तान के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>0</v>
+        <v>178941.16</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>0</v>
+        <v>63449</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K211" s="3"/>
+        <v>44089</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>45796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034564337 — नाला ट्रेन्चिंग कार्य शमशान के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034564336 — नाला ट्रेन्चिंग कार्य कब्रस्तान के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034564338 — संकीर्ण पोंड शिव जी मंदिर के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034564337 — नाला ट्रेन्चिंग कार्य शमशान के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034778728 — CTR roof water aganwadi sijavata</t>
+          <t>1718006027/WC/22012034564338 — संकीर्ण पोंड शिव जी मंदिर के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>16878.31</v>
+        <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>7032</v>
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>44473</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034778732 — CTR roof water panchyat bhawan sijavata</t>
+          <t>1718006027/WC/22012034778728 — CTR roof water aganwadi sijavata</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>16878.31</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>5832</v>
+        <v>7032</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>44480</v>
+        <v>44473</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>44651</v>
+        <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034832528 — सोखता गड्डा निर्माण कार्य शमशान रोड मण्डली  ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034778732 — CTR roof water panchyat bhawan sijavata</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>14467.3</v>
+        <v>16878.31</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>7032</v>
+        <v>5832</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>44480</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>44602</v>
+        <v>44651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034832539 — सोखता गड्डा निर्माण कार्य शिव मंदिर ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034832528 — सोखता गड्डा निर्माण कार्य शमशान रोड मण्डली  ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>0</v>
+        <v>7032</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K217" s="3"/>
+        <v>44480</v>
+      </c>
+      <c r="K217" s="3" t="n">
+        <v>44602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034832546 — सोखता गड्डा निर्माण कार्य शिव मंदिर ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034832539 — सोखता गड्डा निर्माण कार्य शिव मंदिर ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034832562 — सोखता गड्डा निर्माण कार्य शिव मंदिर ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034832546 — सोखता गड्डा निर्माण कार्य शिव मंदिर ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>7032</v>
+        <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44480</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034832565 — सोखता गड्डा निर्माण कार्य उंकारपूरा रोड ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034832562 — सोखता गड्डा निर्माण कार्य शिव मंदिर ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>2316</v>
+        <v>7032</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>44590</v>
+        <v>44480</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>44604</v>
+        <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034845003 — सोखता गड्डा निर्माण कार्य टंकी के पास</t>
+          <t>1718006027/WC/22012034832565 — सोखता गड्डा निर्माण कार्य उंकारपूरा रोड ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K221" s="3"/>
+        <v>44590</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>44604</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034846320 — सोखता गड्डा निर्माण कार्य विद्युत ग्रिट के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034845003 — सोखता गड्डा निर्माण कार्य टंकी के पास</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034846326 — सोखता गड्डा निर्माण कार्य खेल मेदान के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034846320 — सोखता गड्डा निर्माण कार्य विद्युत ग्रिट के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034846350 — सोखता गड्डा निर्माण कार्य कालु नरसिंह मेहतर ( बीपीएल-23 ) ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034846326 — सोखता गड्डा निर्माण कार्य खेल मेदान के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>2160</v>
+        <v>3474</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44538</v>
+        <v>44526</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034846361 — सोखता गड्डा निर्माण कार्य भूरालाल कालु मेहतर ( बीपीएल-110 ) ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034846350 — सोखता गड्डा निर्माण कार्य कालु नरसिंह मेहतर ( बीपीएल-23 ) ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>1080</v>
+        <v>2160</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44538</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>44885</v>
+        <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012034846366 — सोखता गड्डा निर्माण कार्य रामेश्वर कनीराम मोगिया (अ.जा.) ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034846361 — सोखता गड्डा निर्माण कार्य भूरालाल कालु मेहतर ( बीपीएल-110 ) ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>2160</v>
+        <v>1080</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44519</v>
+        <v>44538</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>44651</v>
+        <v>44885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012035023250 — संकीर्ण पोंड शिव मंदिर के पास ग्राम सिजावता</t>
+          <t>1718006027/WC/22012034846366 — सोखता गड्डा निर्माण कार्य रामेश्वर कनीराम मोगिया (अ.जा.) ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>377308.64</v>
+        <v>14467.3</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>154174</v>
+        <v>2160</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45094</v>
+        <v>44519</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>45489</v>
+        <v>44651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1718006027/WC/22012035191493 — Check dam nirman geeta bai ramchandra ke khet</t>
+          <t>1718006027/WC/22012035023250 — संकीर्ण पोंड शिव मंदिर के पास ग्राम सिजावता</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>1002522.51</v>
+        <v>377308.64</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>811091.41</v>
+        <v>154174</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>45365</v>
+        <v>45094</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>45797</v>
+        <v>45489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>1718006027/WC/22012035191493 — Check dam nirman geeta bai ramchandra ke khet</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
+        <v>1002522.51</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>811091.41</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>45365</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>45797</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>UJJAIN / BADNAGAR</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C229" s="1" t="inlineStr">
+      <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D229" s="1" t="inlineStr">
+      <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
+      <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F229" s="1" t="inlineStr">
+      <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1718006027/WH/19960798 — तालाब जीर्णोद्धार मरम्मत कार्य सिजावता(TS-61/19.5.17)</t>
         </is>
       </c>
-      <c r="G229" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H229" s="2" t="n">
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
         <v>527000</v>
       </c>
-      <c r="I229" s="2" t="n">
+      <c r="I230" s="2" t="n">
         <v>261948</v>
       </c>
-      <c r="J229" s="3" t="n">
+      <c r="J230" s="3" t="n">
         <v>42908</v>
       </c>
-      <c r="K229" s="3" t="n">
+      <c r="K230" s="3" t="n">
         <v>43640</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>