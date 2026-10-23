--- v1 (2026-08-30)
+++ v2 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 11:43:22</t>
+          <t>Exported on: 2026-10-23 19:59:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718006045/DP/22012034607232 — SHANTI DHAM ME PAYJAL VYAVSTHA AVM SODARIYAKARAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>107000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45360</v>
@@ -414,1142 +414,1144 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/204995 — Construction of IAY House -IAY REG. NO. MP-18-006-045-002/71</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42460</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/3695784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113854932</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/3732636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116189853</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/3738802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116264984</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/3820331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117388633</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/4688755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106644538</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/4999539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116246742</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>2400</v>
+        <v>13800</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5251641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117404283</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5251757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118079399</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5258119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122707290</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5285626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117820602</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5296859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116246833</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5298212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114058674</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5299660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119577289</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5304801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115323511</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5312713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116239779</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5316885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115328744</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5323757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106637938</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5335417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808307</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5341450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115339078</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5814523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117404294</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>6600</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5877114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117416319</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5877160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116419404</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>12000</v>
+        <v>19200</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46118</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1718006045/IF/IAY/5971925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808356</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45711</v>