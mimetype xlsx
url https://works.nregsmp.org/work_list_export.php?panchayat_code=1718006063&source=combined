--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K265"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 19:08:40</t>
+          <t>Exported on: 2026-10-21 14:55:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5204,51 +5204,51 @@
       <c r="J112" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1718006063/IF/IAY/5311537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116783914</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45765</v>
@@ -5643,51 +5643,51 @@
       <c r="J121" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>45870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1718006063/IF/IAY/5338657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116733589</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45793</v>
@@ -8308,73 +8308,73 @@
       <c r="J176" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>45482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1718006063/RC/22012034822970 — rcc nali nirman karya devilal ke ghar se banty joshi ke ghar  tak</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>62000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
@@ -12446,98 +12446,98 @@
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1718006063/WC/VB/22012035332536 — RECHARGE PIT BADH KE PAAS BAMNAPATI</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>25164.85</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1718006063/WC/VB/22012035332540 — RECHARGE PIT GRAM AABADI KE PAAS BAMNAPATI</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>25164.85</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46245</v>