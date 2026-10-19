--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 08:13:27</t>
+          <t>Exported on: 2026-10-19 08:49:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718006083/DP/22012034580059 — community plantation shantidham road akoliya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45130</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/22012035616707 — CATTLE SHED RUKHAMA BAI PATI SITARAM DAS 170063988547</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>130146.74</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>46032</v>
@@ -436,98 +436,98 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/22012035620163 — EK BAGIYA MAA KE NAAM NIRMALA BAI SHANKARLAL AKOLIYA SHG CODE 170042404036</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>4200</v>
+        <v>8793</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/22012035620166 — EK BAGIYA MAA KE NAAM KUSUB BAI JAGDISH AKOLIYA SHG CODE 170042404015</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>4200</v>
+        <v>8393</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -555,51 +555,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/22012035658483 — CATTLE SHED REENA BAI ANIL AKOLIYA SHG CODE 17004653260</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45932</v>
@@ -696,380 +696,380 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/IAY/3968357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105871981</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/IAY/3969959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106397031</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/IAY/5163929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105882908</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/IAY/5856653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863461</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1718006083/IF/VB/22012035663463 — CATTLE SHED WORK REENA BAI ANIL DAS AKOLIYA SHG CODE 17004653260</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>77351.09</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1718006083/RS/22012035134405 — nali nirmand shankar singh k ghrar se shravan singh k ghar akoliya</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1718006083/RS/22012035134459 — nali nirmand rugnath singh ji k ghar se nale tk akoliya</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>UJJAIN / BADNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1718006083/RS/22012035134460 — nali nirmand shayam singh k ghar se nale tk akoliya</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45567</v>