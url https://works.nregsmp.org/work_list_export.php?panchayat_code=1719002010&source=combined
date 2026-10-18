--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K681"/>
+  <dimension ref="A1:K751"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:54:37</t>
+          <t>Exported on: 2026-10-18 21:38:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -800,51 +800,51 @@
       <c r="J22" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>43310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1719002010/DP/22012034447879 — नवीन सामुदायिक व्रक्षारोपण ताखला</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>373989.79</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>46790</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43699</v>
@@ -894,51 +894,51 @@
         <v>4692</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1719002010/DP/22012034556025 — मां की   बगिया प्राथमिक विद्यालय परिसर ताखला</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>13132</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>4488</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44709</v>
@@ -3639,51 +3639,51 @@
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/22012035468105 — JGSA खेत तालाब कैलाश भंवरलाल ताखला</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>431684.74</v>
+        <v>427247.74</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
@@ -4156,78 +4156,80 @@
       <c r="J92" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/22012035559832 — JGSA खेत तालाब निर्माण राजेन्द्र पिता  मांगीलाल ताखला 4.5</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>410661</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45822</v>
       </c>
-      <c r="K93" s="3"/>
+      <c r="K93" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -4274,98 +4276,98 @@
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/22012035613175 — ek bagiya maa ke naam mamta bai gopal takhla</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>91634.5</v>
+        <v>103634.5</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/22012035613179 — ek bagiya maa ke naam koushlya bai gangaram takhla</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>85625.18</v>
+        <v>95225.18</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -11192,51 +11194,51 @@
       <c r="J236" s="3" t="n">
         <v>44761</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>45160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/3710320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940223</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>44678</v>
@@ -14522,79 +14524,79 @@
       <c r="J304" s="3" t="n">
         <v>44898</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198071</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
@@ -14620,868 +14622,868 @@
       <c r="J306" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>45725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105843148</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>21825</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105843534</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>17253</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939990</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940160</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940502</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940635</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940810</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4518988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113941160</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4520214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115178030</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4521277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116558040</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>22086</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4521278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116558109</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>22086</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4521281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116560875</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>21735</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4521648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340157</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4522005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117773928</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4523255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485070</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4528918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142494031</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4542216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106080185</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>21825</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4548885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403311</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45601</v>
@@ -15533,892 +15535,892 @@
       <c r="J325" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4548899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106405070</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4550999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939862</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4563873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115177750</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4563886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115179169</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>22086</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4571526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340023</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4571527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340169</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4571529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340624</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>17253</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4576747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771869</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4595374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122765243</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4602068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122736796</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>21735</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4641864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443364</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4641865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443588</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4670524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939472</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4671951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115178258</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4673016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116558690</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4673455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771473</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4673456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771918</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45691</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4700180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113941714</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
@@ -16493,98 +16495,98 @@
       <c r="J345" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4757489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552182</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>19170</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4766210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122770635</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45686</v>
@@ -16638,51 +16640,51 @@
       <c r="J348" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4884748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940605</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45691</v>
@@ -16734,51 +16736,51 @@
       <c r="J350" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4938014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403455</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>21339</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45737</v>
@@ -16832,177 +16834,177 @@
       <c r="J352" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4938016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404288</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>21861</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4938017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404517</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>21861</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4941502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939550</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>22122</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
@@ -17028,51 +17030,51 @@
       <c r="J356" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/4941504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940303</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>21339</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45737</v>
@@ -17518,51 +17520,51 @@
       <c r="J366" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5152496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119675352</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45857</v>
@@ -17616,79 +17618,79 @@
       <c r="J368" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5153336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119675039</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
@@ -17714,79 +17716,79 @@
       <c r="J370" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5154119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940625</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
@@ -17861,100 +17863,100 @@
       <c r="J373" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5163147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122742915</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5165198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559848</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45756</v>
@@ -18008,51 +18010,51 @@
       <c r="J376" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5166148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113942122</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45756</v>
@@ -18106,51 +18108,51 @@
       <c r="J378" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5169704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117774116</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45756</v>
@@ -18253,177 +18255,177 @@
       <c r="J381" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5175283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117772570</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>21708</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5175743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340261</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5176467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403811</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>22014</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
@@ -18498,149 +18500,149 @@
       <c r="J386" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5178348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340594</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>21969</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5180251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117770804</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5181857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771448</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>21276</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45756</v>
@@ -18694,226 +18696,226 @@
       <c r="J390" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5186053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340516</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5187046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403235</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5187179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116561421</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5188721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340316</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
@@ -18939,149 +18941,149 @@
       <c r="J395" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5192840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121483910</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>21969</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5195278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559745</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5196011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340213</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>12681</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45962</v>
@@ -19133,275 +19135,275 @@
       <c r="J399" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5201035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117772494</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>21708</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5204948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559836</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5210076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105843354</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5211516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117772356</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5213160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115177955</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>22014</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
@@ -19476,128 +19478,128 @@
       <c r="J406" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5219527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106080539</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5220920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940615</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>21969</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
@@ -19672,79 +19674,79 @@
       <c r="J410" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5226711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443384</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
@@ -19819,51 +19821,51 @@
       <c r="J413" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5228444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940175</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45756</v>
@@ -19917,51 +19919,51 @@
       <c r="J415" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5232696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116561107</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45756</v>
@@ -20015,100 +20017,100 @@
       <c r="J417" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5234197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119675986</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5234262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116557886</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45910</v>
@@ -20160,100 +20162,100 @@
       <c r="J420" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5239035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484708</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5239516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443598</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45887</v>
@@ -20307,100 +20309,100 @@
       <c r="J423" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5241861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198078</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5242223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404406</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45756</v>
@@ -20503,79 +20505,79 @@
       <c r="J427" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5682350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340274</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
@@ -20601,79 +20603,79 @@
       <c r="J429" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5706815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117772251</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>46222</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
@@ -20748,79 +20750,79 @@
       <c r="J432" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5775250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116560019</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>46253</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
@@ -20846,3529 +20848,3529 @@
       <c r="J434" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/5775515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115177726</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>19098</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403630</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116558881</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122831823</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198093</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122760409</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340224</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122762038</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>11223</v>
+        <v>16023</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6050785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340508</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122753287</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126486276</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340528</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484082</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>4437</v>
+        <v>9237</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484283</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559657</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340455</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116558124</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484266</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115178514</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116560129</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443421</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122761224</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>13050</v>
+        <v>22650</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116561122</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122756144</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940445</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6051910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485286</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940493</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121487087</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443557</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119678099</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>13050</v>
+        <v>22650</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117773966</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552170</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126629926</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118551416</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485086</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404502</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126630885</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404444</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>4698</v>
+        <v>9498</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340005</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122747103</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122752335</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>6525</v>
+        <v>11325</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340415</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117770985</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340381</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6052911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119680454</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106079745</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>6264</v>
+        <v>15864</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340422</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>3393</v>
+        <v>8193</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443567</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122732326</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>7830</v>
+        <v>12630</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122743772</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113941468</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6053866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122720175</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122831144</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117769612</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559366</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122756851</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115179042</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>9396</v>
+        <v>18996</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113941901</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>3393</v>
+        <v>8193</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6054923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939786</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6055292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106197908</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>2349</v>
+        <v>7149</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6055388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404336</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6055435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106402843</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6056269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117770734</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6056314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117769534</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>10701</v>
+        <v>25101</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6056634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117770356</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6057463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118551464</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6057598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552019</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>6264</v>
+        <v>11064</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6057825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118551540</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6057923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939644</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6057971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940408</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6058096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552041</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6058108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940278</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6058183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118551473</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/6058421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113939658</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/IAY/61703 — Construction of IAY House -IAY REG. NO. MP-19-002-010-001/158</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>42366</v>
@@ -24410,8326 +24412,11616 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>21969</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/IAY/62547 — Construction of IAY House -IAY REG. NO. MP-19-002-010-001/076</t>
+          <t>1719002010/IF/IAY/6246363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103546420</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>14688</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44809</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/कूपनिर्माण अमरा भेरू ताखला — कूपनिर्माण अमरा भेरू ताखला</t>
+          <t>1719002010/IF/IAY/6247983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404399</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>84724.35</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46160</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/कूपनिर्माण तुलसीराम गोवर्धनलाल ताखला — कूपनिर्माण तुलसीराम गोवर्धनलाल ताखला</t>
+          <t>1719002010/IF/IAY/6247984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404611</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>71712.05</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/कूपनिर्माण दयाराम धन्‍ना ताखला — कूपनिर्माण दयाराम धन्‍ना ताखला</t>
+          <t>1719002010/IF/IAY/6249395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113940973</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>45877.94</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/कूपनिर्माण नारायण धुलाजी ताखला — कूपनिर्माण नारायण धुलाजी ताखला</t>
+          <t>1719002010/IF/IAY/6252505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116561395</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>64333.7</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/कूपनिर्माण पुरालाल माधु ताखला — कूपनिर्माण पुरालाल माधु ताखला</t>
+          <t>1719002010/IF/IAY/6253241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117339987</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>45082.87</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/कूपनिर्माण बालु भेरू ताखला — कूपनिर्माण बालु भेरू ताखला</t>
+          <t>1719002010/IF/IAY/6254236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117769772</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>61447.08</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/प्रेमनारायण मांगीलाल ताखला — प्रेमनारायण मांगीलाल ताखला</t>
+          <t>1719002010/IF/IAY/6254238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117769858</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>56711.09</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1719002010/IF/सार्वजनिक कूप निर्माण कार्य ताखला — सार्वजनिक कूप निर्माण कार्य ताखला</t>
+          <t>1719002010/IF/IAY/6254241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771210</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>315000</v>
+        <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>215588.83</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>39860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1719002010/LD/22012034260922 — khel maidan (Aanganwadi bhawan ke pass takhla)</t>
+          <t>1719002010/IF/IAY/6254242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771274</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>264000</v>
+        <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>261401.8</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42686</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1719002010/LD/22012034596942 — समतलीकरण कार्य सामुदायिक भवन परिसर हरिजन मोहल्ला ताखला</t>
+          <t>1719002010/IF/IAY/62547 — Construction of IAY House -IAY REG. NO. MP-19-002-010-001/076</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>544477.6</v>
+        <v>14310</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>542618.94</v>
+        <v>14688</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45204</v>
+        <v>44809</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>45588</v>
+        <v>44857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1719002010/LD/22012034941520 — Samtalikaran Jirapur Road Par Takhla</t>
+          <t>1719002010/IF/IAY/6255755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552034</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>453685.36</v>
+        <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>438626.38</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45473</v>
-[...3 lines deleted...]
-      </c>
+        <v>46169</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1719002010/LD/3799382368 — Khel medan</t>
+          <t>1719002010/IF/IAY/6258766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484107</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41261</v>
+        <v>46146</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1719002010/LD/3799382369 — Khel medan M.S.</t>
+          <t>1719002010/IF/IAY/6258768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484146</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41261</v>
+        <v>46169</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1719002010/PG/9425888281 — khel maidan (shaskiya primary &amp; middle school ke pas )</t>
+          <t>1719002010/IF/IAY/6258869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485841</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>234000</v>
+        <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>231592.84</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034155805 — CC Road</t>
+          <t>1719002010/IF/IAY/6259955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122757641</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41261</v>
+        <v>46092</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034155806 — CC Road</t>
+          <t>1719002010/IF/IAY/6260053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122732756</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41261</v>
+        <v>46157</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034171494 — सी 0सी 0 रोड निर्माण कार्य ग्राम ताखला</t>
+          <t>1719002010/IF/IAY/6260071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122747455</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>146500</v>
+        <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>141204.42</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41445</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034198001 — Cement Concrete Road, Takhla (252)</t>
+          <t>1719002010/IF/IAY/6260610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122740393</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>98000</v>
+        <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>96631.42</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41663</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034205652 — Gravel Road</t>
+          <t>1719002010/IF/IAY/6260615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122744785</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41378</v>
+        <v>46092</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034205763 — Gravel Road</t>
+          <t>1719002010/IF/IAY/6260623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122751885</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>1375000</v>
+        <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>1321796.11</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034282894 — सीसी रोड, बजरंगबली से प्रभुलाल के मकान तक, ताखला, 87</t>
+          <t>1719002010/IF/IAY/6265256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126485270</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>102200</v>
+        <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>100683</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42251</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034293164 — सीसी रोड एवं नाली निर्माण, ग्राम ताखला 194</t>
+          <t>1719002010/IF/IAY/6273000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443502</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42108</v>
+        <v>46092</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034293443 — नाली निर्माण, ग्राम ताखला 194</t>
+          <t>1719002010/IF/IAY/6273518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443578</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>96000</v>
+        <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>94579</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42359</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034304467 — c.c.road &amp; nali nirman</t>
+          <t>1719002010/IF/IAY/6273643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142493723</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>229000</v>
+        <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>50100</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42775</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034304620 — KHET SADAK</t>
+          <t>1719002010/IF/IAY/6273644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142493875</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42395</v>
+        <v>46157</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034322406 — cc.road takhla</t>
+          <t>1719002010/IF/IAY/6282485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340397</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42395</v>
+        <v>46092</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034322418 — sudur sadak takhala</t>
+          <t>1719002010/IF/IAY/6282486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340470</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42395</v>
+        <v>46107</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034351984 — सीसी रोड नाली निर्माण विक्रम गोस्वामी के मकान से इब्राहिम के मकान तक</t>
+          <t>1719002010/IF/IAY/6282487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340481</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>61927</v>
+        <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>61404</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034351985 — सीसी रोड नाली निर्मान अजमेरी के मकान से मांगीलाल गोस्वामी के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6282488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340497</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>58181</v>
+        <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>57792</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034352295 — नाली निर्मान सलिम के मकान से करण के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6282489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340581</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>9487</v>
+        <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>9288</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42992</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034369387 — सुदर सडक निर्माण्‍ा ताखला</t>
+          <t>1719002010/IF/IAY/6282490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117770020</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42962</v>
+        <v>46157</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034379756 — सीसी रोड नाली निर्माण पटेल बापजी से भैरुसिंह के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6282585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122719201</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>52938</v>
+        <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43089</v>
+        <v>46157</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034383979 — khet sadak takhla</t>
+          <t>1719002010/IF/IAY/6282592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552199</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>42839</v>
+        <v>46157</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034383980 — cc road nali nirman</t>
+          <t>1719002010/IF/IAY/6282595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117457869</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43204</v>
+        <v>46157</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034437640 — CC ROAD NALI NIRMAN</t>
+          <t>1719002010/IF/IAY/6283300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771122</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43454</v>
+        <v>46157</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034449920 — सीसी रोड नाली निर्माण दरियाव के मकान से कैलाश लुहार के मकान तक से</t>
+          <t>1719002010/IF/IAY/6287487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116557830</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>41985</v>
+        <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43204</v>
+        <v>46107</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034471465 — सीसी रोड नाली निर्माण कैलाश के मकान से सुरेश के मकान तक</t>
+          <t>1719002010/IF/IAY/6287488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116557958</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>72975</v>
+        <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>71808</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43781</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034471466 — सीसी रोड नाली निर्माण प्रेमनारायण के मकान से पुरालाल के मकान तक</t>
+          <t>1719002010/IF/IAY/6287489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484865</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>34410</v>
+        <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>32736</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43812</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034524356 — खेत सड़क निर्माण खेल मैदान से जैन साहब के खेत तक ताखला</t>
+          <t>1719002010/IF/IAY/6287490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121484878</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43960</v>
+        <v>46092</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034543004 — सीसी रोड नाली निर्माण गोपाल  सेन के मकान से गंगाराम के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6287495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122771149</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>31992</v>
+        <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>31992</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034559022 — CC ROAD, GRAM TAKHLA</t>
+          <t>1719002010/IF/IAY/6295554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122747795</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44301</v>
+        <v>46092</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034580545 — सीसी रोड नाली निर्माण मैंन रोड से रमेश के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6306003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105842947</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>60638</v>
+        <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>60216</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44584</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034591260 — सीसी रोड नाली निर्माण बफाती के मकान से घोर तलाई तक ताखला</t>
+          <t>1719002010/IF/IAY/6306805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116560090</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>35017</v>
+        <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>34740</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44530</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034606116 — cc road nirman, gram takhla</t>
+          <t>1719002010/IF/IAY/6307007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485424</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44665</v>
+        <v>46092</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034615802 — NALI NIRMAN KAILASHCHANDRA  KE MAKAN SE GHOR TALAI TAK V BAPU KE MAKAN SE GHOR TALAI TAK TAKHLA</t>
+          <t>1719002010/IF/IAY/6307010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485452</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>85970</v>
+        <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>85680</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44823</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034638839 — सीसी रोड नाली निर्माण आनंदी के मकान से ताखाजी महारज के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6307011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485475</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>52000</v>
+        <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>51493</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45098</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034649201 — नाली निर्माण मोहम्मद खा के मकान से सत्यनारायण के मकान तक ताखला</t>
+          <t>1719002010/IF/IAY/6307013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485595</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>29393</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45148</v>
+        <v>46157</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/22012034842702 — CC Road Nirman Madanlal Ke Makan Se Hanuman Mandir Tak Takhla</t>
+          <t>1719002010/IF/IAY/6333493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106404458</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>63000</v>
+        <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>40455</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>46160</v>
+        <v>46107</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RC/38 — सामुदायिक सीसी रोड नाली निर्माण ताखला</t>
+          <t>1719002010/IF/IAY/6333504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443487</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>121000</v>
+        <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>123929</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41204</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034194614 — Kishanlal s/o Amarsingh, Takhla (379/1)</t>
+          <t>1719002010/IF/IAY/6333505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122758287</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41656</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034194677 — Kevalchand s/o Bherulal, Takhla (379/2)</t>
+          <t>1719002010/IF/IAY/6333506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116005001</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41656</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034194680 — Nilesh Kumar s/o Dinesh Kumar, Takhla (379/3)</t>
+          <t>1719002010/IF/IAY/6333507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340544</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41656</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034195699 — Devisingh s/o Ramlal, Takhla (379/4)</t>
+          <t>1719002010/IF/IAY/6333510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443525</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41670</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201097 — Mohanlals/oNaraayan(379/5)</t>
+          <t>1719002010/IF/IAY/6333511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121487480</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201111 — Sunitabaiw/osunil(379/6)</t>
+          <t>1719002010/IF/IAY/6333512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771146</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46169</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201116 — Bapulals/oGangaram(379/7)</t>
+          <t>1719002010/IF/IAY/6333513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119678212</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201124 — Manjubai w/o Mahesh(379/8)</t>
+          <t>1719002010/IF/IAY/6333514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340608</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201128 — Siddanath s/o jankilal(379/9)</t>
+          <t>1719002010/IF/IAY/6376465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340443</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201134 — Rajendra s/o Ramgopal</t>
+          <t>1719002010/IF/IAY/6376493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340436</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201139 — Dinesh s/o jaganath(379/11)</t>
+          <t>1719002010/IF/IAY/6376581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771427</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201144 — Bherulal s/o ramparsad(37912)</t>
+          <t>1719002010/IF/IAY/6376692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118551878</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46163</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201150 — Lakhansingh s/o Madhusingh(37913)</t>
+          <t>1719002010/IF/IAY/6376710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340369</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201155 — Elkarsingh s/o Madhusingh(379/14)</t>
+          <t>1719002010/IF/IAY/6376765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552188</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201158 — Bantusingh s/o Gajrajsingh(379/15)</t>
+          <t>1719002010/IF/IAY/6382986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559207</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201161 — Mahesh s/o Hiralal(379/16)</t>
+          <t>1719002010/IF/IAY/6383190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119676901</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201163 — Rajendar s/o Ramchandra(379/17)</t>
+          <t>1719002010/IF/IAY/6383272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117771047</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034201167 — Gopal s/o Ramsingh(379/18)</t>
+          <t>1719002010/IF/IAY/6383432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121487845</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214709 — shitaram/ramchandr</t>
+          <t>1719002010/IF/IAY/6384348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135443511</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41711</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214711 — badrilal/jaynarayan</t>
+          <t>1719002010/IF/IAY/6384785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117340407</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41708</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214712 — mukesh/devisingh</t>
+          <t>1719002010/IF/IAY/6384930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116558830</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41711</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214714 — devisingh/kelash</t>
+          <t>1719002010/IF/कूपनिर्माण अमरा भेरू ताखला — कूपनिर्माण अमरा भेरू ताखला</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>4378</v>
+        <v>84724.35</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41708</v>
+        <v>39873</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41724</v>
+        <v>40263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214715 — mahesh/shitaram</t>
+          <t>1719002010/IF/कूपनिर्माण तुलसीराम गोवर्धनलाल ताखला — कूपनिर्माण तुलसीराम गोवर्धनलाल ताखला</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>4378</v>
+        <v>71712.05</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41711</v>
+        <v>39873</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>41724</v>
+        <v>40242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214716 — murlidar/parbhulal</t>
+          <t>1719002010/IF/कूपनिर्माण दयाराम धन्‍ना ताखला — कूपनिर्माण दयाराम धन्‍ना ताखला</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>4378</v>
+        <v>45877.94</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41711</v>
+        <v>39873</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>41724</v>
+        <v>40263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214717 — kishor/shitaram</t>
+          <t>1719002010/IF/कूपनिर्माण नारायण धुलाजी ताखला — कूपनिर्माण नारायण धुलाजी ताखला</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>4378</v>
+        <v>64333.7</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41711</v>
+        <v>39873</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>41726</v>
+        <v>40263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214718 — sanjy/shitaram</t>
+          <t>1719002010/IF/कूपनिर्माण पुरालाल माधु ताखला — कूपनिर्माण पुरालाल माधु ताखला</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>4378</v>
+        <v>45082.87</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41711</v>
+        <v>39873</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>41724</v>
+        <v>40263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214719 — barjmohan/kelashchandr</t>
+          <t>1719002010/IF/कूपनिर्माण बालु भेरू ताखला — कूपनिर्माण बालु भेरू ताखला</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>4378</v>
+        <v>61447.08</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41708</v>
+        <v>39873</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>41724</v>
+        <v>40243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034214723 — maaghilal/shitaram</t>
+          <t>1719002010/IF/प्रेमनारायण मांगीलाल ताखला — प्रेमनारायण मांगीलाल ताखला</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>4400</v>
+        <v>107464</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>4378</v>
+        <v>56711.09</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41711</v>
+        <v>39873</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41724</v>
+        <v>40240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034216591 — devisingh/balchand</t>
+          <t>1719002010/IF/सार्वजनिक कूप निर्माण कार्य ताखला — सार्वजनिक कूप निर्माण कार्य ताखला</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>4400</v>
+        <v>315000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>4378</v>
+        <v>215588.83</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41715</v>
+        <v>39860</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>41724</v>
+        <v>40539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034216594 — babulal/balchand</t>
+          <t>1719002010/LD/22012034260922 — khel maidan (Aanganwadi bhawan ke pass takhla)</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>4400</v>
+        <v>264000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>4378</v>
+        <v>261401.8</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41715</v>
+        <v>42686</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>41724</v>
+        <v>42901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034217191 — valbparsad/shivnarayan</t>
+          <t>1719002010/LD/22012034596942 — समतलीकरण कार्य सामुदायिक भवन परिसर हरिजन मोहल्ला ताखला</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>4400</v>
+        <v>544477.6</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>4378</v>
+        <v>542618.94</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41717</v>
+        <v>45204</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41724</v>
+        <v>45588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034217194 — giriraj/pram,parsad</t>
+          <t>1719002010/LD/22012034941520 — Samtalikaran Jirapur Road Par Takhla</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>4400</v>
+        <v>453685.36</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>4086</v>
+        <v>427925.38</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41715</v>
+        <v>45473</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41724</v>
+        <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034217196 — shiddnath/shitaram</t>
+          <t>1719002010/LD/3799382368 — Khel medan</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41717</v>
-[...3 lines deleted...]
-      </c>
+        <v>41261</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034217198 — gopal/ramparsad</t>
+          <t>1719002010/LD/3799382369 — Khel medan M.S.</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41715</v>
-[...3 lines deleted...]
-      </c>
+        <v>41261</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034217200 — parbulal/sivnarayan</t>
+          <t>1719002010/PG/9425888281 — khel maidan (shaskiya primary &amp; middle school ke pas )</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>4400</v>
+        <v>234000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>4378</v>
+        <v>231592.84</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41715</v>
+        <v>42889</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>41724</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034217201 — suresh/maghilal</t>
+          <t>1719002010/RC/22012034155805 — CC Road</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41717</v>
-[...3 lines deleted...]
-      </c>
+        <v>41261</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288236 — SBM, Amaribai w/o Siddhuji, Takhla 683</t>
+          <t>1719002010/RC/22012034155806 — CC Road</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>3120</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>954</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42293</v>
-[...3 lines deleted...]
-      </c>
+        <v>41261</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288239 — SBM, Arjun s/o Bhanwarlal, Takhla 683</t>
+          <t>1719002010/RC/22012034171494 — सी 0सी 0 रोड निर्माण कार्य ग्राम ताखला</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>3120</v>
+        <v>146500</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>141204.42</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42292</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>41445</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>41636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288240 — SBM, Babulal s/o Mangilal, Takhla 282</t>
+          <t>1719002010/RC/22012034198001 — Cement Concrete Road, Takhla (252)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>3120</v>
+        <v>98000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>96631.42</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42230</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>41663</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>41718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288268 — SBM, Banshilal s/o Devaji, Takhla 683</t>
+          <t>1719002010/RC/22012034205652 — Gravel Road</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>3120</v>
+        <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>318</v>
+        <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42293</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288270 — sbm,Babulal s/o devilal takhla 683</t>
+          <t>1719002010/RC/22012034205763 — Gravel Road</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>3120</v>
+        <v>1375000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>318</v>
+        <v>1321796.11</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42293</v>
+        <v>41691</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>42663</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288299 — sbm, Bnshilal s/o bapulal,takhla683</t>
+          <t>1719002010/RC/22012034282894 — सीसी रोड, बजरंगबली से प्रभुलाल के मकान तक, ताखला, 87</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>3120</v>
+        <v>102200</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>318</v>
+        <v>100683</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42293</v>
+        <v>42251</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>42586</v>
+        <v>42392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034288305 — smb,Bharat s/o roda,takhla683</t>
+          <t>1719002010/RC/22012034293164 — सीसी रोड एवं नाली निर्माण, ग्राम ताखला 194</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>3120</v>
+        <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>318</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42293</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311300 — SBM (LAKMICHAND - CHUNILAL) TAKHALA</t>
+          <t>1719002010/RC/22012034293443 — नाली निर्माण, ग्राम ताखला 194</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>9800</v>
+        <v>96000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>9760</v>
+        <v>94579</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42726</v>
+        <v>42359</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>42818</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311307 — SBM ( DEVILAL - KANVARLAL ) TAKHALA</t>
+          <t>1719002010/RC/22012034304467 — c.c.road &amp; nali nirman</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>9800</v>
+        <v>229000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>9760</v>
+        <v>50100</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42726</v>
+        <v>42775</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>42818</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311309 — SBM (PRABHULAL-GANGARAM )TAKHALA</t>
+          <t>1719002010/RC/22012034304620 — KHET SADAK</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311313 — SBM (RODA- DEVA) TAKHALA</t>
+          <t>1719002010/RC/22012034322406 — cc.road takhla</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311568 — SHOUCHALAYA NIRMAN NARAYAN/BHANWAR JI</t>
+          <t>1719002010/RC/22012034322418 — sudur sadak takhala</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311569 — SHOUCHALAYA NIRMAN RAMSINGH/PRABHULAL</t>
+          <t>1719002010/RC/22012034351984 — सीसी रोड नाली निर्माण विक्रम गोस्वामी के मकान से इब्राहिम के मकान तक</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>980000000</v>
+        <v>61927</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>61404</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42722</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>42983</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>43194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311570 — SHOUCHALAYA NIRMAN SHIVDAS/SITARAM</t>
+          <t>1719002010/RC/22012034351985 — सीसी रोड नाली निर्मान अजमेरी के मकान से मांगीलाल गोस्वामी के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>9800</v>
+        <v>58181</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>9760</v>
+        <v>57792</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42726</v>
+        <v>42983</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>42818</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311571 — SHOUCHALAYA NIRMAN KALU/HIRA</t>
+          <t>1719002010/RC/22012034352295 — नाली निर्मान सलिम के मकान से करण के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>9800</v>
+        <v>9487</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>9760</v>
+        <v>9288</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42726</v>
+        <v>42992</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>42818</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311573 — SHOUCHALAYA NIRMAN NARAYAN/KHIMA</t>
+          <t>1719002010/RC/22012034369387 — सुदर सडक निर्माण्‍ा ताखला</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311954 — shouchalaya nirman puralal/dhanna</t>
+          <t>1719002010/RC/22012034379756 — सीसी रोड नाली निर्माण पटेल बापजी से भैरुसिंह के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>9800</v>
+        <v>52938</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>43089</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034311959 — shouchalaya nirman gokal/amra</t>
+          <t>1719002010/RC/22012034383979 — khet sadak takhla</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314463 — शौचालय निर्माण श्यामलाल अमरा</t>
+          <t>1719002010/RC/22012034383980 — cc road nali nirman</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42740</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314691 — शौचालय निर्माण जगन्नाथ रामा</t>
+          <t>1719002010/RC/22012034437640 — CC ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42740</v>
-[...3 lines deleted...]
-      </c>
+        <v>43454</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314692 — शौचालय निर्माण नारायण रोडा</t>
+          <t>1719002010/RC/22012034449920 — सीसी रोड नाली निर्माण दरियाव के मकान से कैलाश लुहार के मकान तक से</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>9800</v>
+        <v>41985</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>9760</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42740</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314693 — शौचालय निर्माण देविलाल भंवर जी</t>
+          <t>1719002010/RC/22012034471465 — सीसी रोड नाली निर्माण कैलाश के मकान से सुरेश के मकान तक</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>9800</v>
+        <v>72975</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>9760</v>
+        <v>71808</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42740</v>
+        <v>43781</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>42857</v>
+        <v>44272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314713 — शौचालय निर्माण गिरिराज रोडा</t>
+          <t>1719002010/RC/22012034471466 — सीसी रोड नाली निर्माण प्रेमनारायण के मकान से पुरालाल के मकान तक</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>9800</v>
+        <v>34410</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>9760</v>
+        <v>32736</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42740</v>
+        <v>43812</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>42857</v>
+        <v>44272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314715 — शौचालय निर्माण रामलाल अमरा</t>
+          <t>1719002010/RC/22012034524356 — खेत सड़क निर्माण खेल मैदान से जैन साहब के खेत तक ताखला</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>980000000</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42736</v>
+        <v>43960</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314716 — शौचालय निर्माण घनश्याम घीसा</t>
+          <t>1719002010/RC/22012034543004 — सीसी रोड नाली निर्माण गोपाल  सेन के मकान से गंगाराम के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>9800</v>
+        <v>31992</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>9760</v>
+        <v>31992</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42740</v>
+        <v>44180</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>42857</v>
+        <v>44706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034314717 — शौचालय निर्माण कमला बाई राधाकिशन</t>
+          <t>1719002010/RC/22012034559022 — CC ROAD, GRAM TAKHLA</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>980000000</v>
+        <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>42736</v>
+        <v>44301</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034315115 — शौचालय निर्माण अनिल भंवरलाल</t>
+          <t>1719002010/RC/22012034580545 — सीसी रोड नाली निर्माण मैंन रोड से रमेश के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>12000</v>
+        <v>60638</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>11980</v>
+        <v>60216</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42775</v>
+        <v>44584</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>42857</v>
+        <v>44701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034334156 — शौचालय निर्मान कंवरलाल नाथुलाल</t>
+          <t>1719002010/RC/22012034591260 — सीसी रोड नाली निर्माण बफाती के मकान से घोर तलाई तक ताखला</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>12000</v>
+        <v>35017</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>12000</v>
+        <v>34740</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42816</v>
+        <v>44530</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>42857</v>
+        <v>44701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034334158 — शौचालय निर्माण कैलाश भंवरलाल</t>
+          <t>1719002010/RC/22012034606116 — cc road nirman, gram takhla</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034334159 — शौचालय निर्माण नानुराम खीमा</t>
+          <t>1719002010/RC/22012034615802 — NALI NIRMAN KAILASHCHANDRA  KE MAKAN SE GHOR TALAI TAK V BAPU KE MAKAN SE GHOR TALAI TAK TAKHLA</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>9800</v>
+        <v>85970</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>2004</v>
+        <v>85680</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42816</v>
+        <v>44823</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>43016</v>
+        <v>45609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034337823 — शौचालय निर्मान भागीरथ सद्धा</t>
+          <t>1719002010/RC/22012034638839 — सीसी रोड नाली निर्माण आनंदी के मकान से ताखाजी महारज के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>12000</v>
+        <v>52000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>12000</v>
+        <v>51493</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>42829</v>
+        <v>45098</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>42904</v>
+        <v>45609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034338738 — शौचालय निर्माण शकुर अलाउद्दीन</t>
+          <t>1719002010/RC/22012034649201 — नाली निर्माण मोहम्मद खा के मकान से सत्यनारायण के मकान तक ताखला</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>12000</v>
+        <v>30000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>11950</v>
+        <v>29393</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>42833</v>
-[...3 lines deleted...]
-      </c>
+        <v>45148</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034358453 — शौचालय निर्माण गिरधारी लाल खीमा</t>
+          <t>1719002010/RC/22012034842702 — CC Road Nirman Madanlal Ke Makan Se Hanuman Mandir Tak Takhla</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>12000</v>
+        <v>63000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>11464</v>
+        <v>40455</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42929</v>
-[...3 lines deleted...]
-      </c>
+        <v>46160</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034358454 — शौचालय निर्मान कनिराम बापुलाल्</t>
+          <t>1719002010/RC/38 — सामुदायिक सीसी रोड नाली निर्माण ताखला</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>12000</v>
+        <v>121000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>11464</v>
+        <v>123929</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>42929</v>
+        <v>41204</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>43016</v>
+        <v>41352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034358455 — शौचालय निर्माण कंचन बाई प्रभुलाल</t>
+          <t>1719002010/RS/22012034194614 — Kishanlal s/o Amarsingh, Takhla (379/1)</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>11464</v>
+        <v>4378</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42929</v>
+        <v>41656</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>43016</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034361667 — शौचालय निर्मान बापुलाल मांगीलाल</t>
+          <t>1719002010/RS/22012034194677 — Kevalchand s/o Bherulal, Takhla (379/2)</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>11434</v>
+        <v>4378</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>42941</v>
+        <v>41656</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>43016</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034361668 — शौचालय निर्माण बाबु देविलाल</t>
+          <t>1719002010/RS/22012034194680 — Nilesh Kumar s/o Dinesh Kumar, Takhla (379/3)</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>11464</v>
+        <v>4378</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>42943</v>
+        <v>41656</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>43016</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034361669 — शौचालय निर्माण बालु मांगीलाल</t>
+          <t>1719002010/RS/22012034195699 — Devisingh s/o Ramlal, Takhla (379/4)</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>11464</v>
+        <v>4378</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>42943</v>
+        <v>41670</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>43016</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034362986 — शौचालय निर्मान मांगीलाल गंगाराम</t>
+          <t>1719002010/RS/22012034201097 — Mohanlals/oNaraayan(379/5)</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>11464</v>
+        <v>4378</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>42949</v>
+        <v>41677</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>43016</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034503732 — सामुदायिक स्वच्छता परिसर निर्माण ताखला</t>
+          <t>1719002010/RS/22012034201111 — Sunitabaiw/osunil(379/6)</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>45000</v>
+        <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>43320</v>
+        <v>4378</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44201</v>
+        <v>41677</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>44645</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034538412 — सोखता गडडा हरिजन मोहल्ला ताखला</t>
+          <t>1719002010/RS/22012034201116 — Bapulals/oGangaram(379/7)</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>21068.14</v>
+        <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>41711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1719002010/RS/22012034538417 — सोखता गड्डा माद्यमिक विध्यालय परिसर ताखला</t>
+          <t>1719002010/RS/22012034201124 — Manjubai w/o Mahesh(379/8)</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>21068.14</v>
+        <v>4400</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>41711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034317214 — talab nirman</t>
+          <t>1719002010/RS/22012034201128 — Siddanath s/o jankilal(379/9)</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K639" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>41711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034327541 — मुंजा नाला पर तालाब निर्माण ताखला</t>
+          <t>1719002010/RS/22012034201134 — Rajendra s/o Ramgopal</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>383000</v>
+        <v>4400</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>347573</v>
+        <v>4378</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42885</v>
+        <v>41677</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>44177</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034377247 — बोरी बन्धान निर्माण</t>
+          <t>1719002010/RS/22012034201139 — Dinesh s/o jaganath(379/11)</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>15744</v>
+        <v>4400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>13416</v>
+        <v>4378</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43023</v>
+        <v>41677</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>43512</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034429314 — डग आउट पोण्ड निर्माण परपडिया तालाब के निचे ताखला</t>
+          <t>1719002010/RS/22012034201144 — Bherulal s/o ramparsad(37912)</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>297500</v>
+        <v>4400</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>296508</v>
+        <v>4378</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43469</v>
+        <v>41677</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>44203</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034463440 — डग आउट पोंड प्रेम बाई के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034201150 — Lakhansingh s/o Madhusingh(37913)</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>101865.53</v>
+        <v>4400</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>76152</v>
+        <v>4378</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43639</v>
+        <v>41677</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>44284</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034466464 — डग आउटपोड bheru ke khet ke pass takhla</t>
+          <t>1719002010/RS/22012034201155 — Elkarsingh s/o Madhusingh(379/14)</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>310385.56</v>
+        <v>4400</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>41711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034466465 — डग आउटपोड lemda ki khali takhla</t>
+          <t>1719002010/RS/22012034201158 — Bantusingh s/o Gajrajsingh(379/15)</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>41711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034522241 — ड्ग आउट पोंड निर्माण पिलिखाना तलाइ मे ताखला</t>
+          <t>1719002010/RS/22012034201161 — Mahesh s/o Hiralal(379/16)</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>279726.73</v>
+        <v>4400</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>235237.8</v>
+        <v>4378</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43892</v>
+        <v>41677</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>44626</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034560725 — डग आउट पोंंड भंवर लाल के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034201163 — Rajendar s/o Ramchandra(379/17)</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>300921.62</v>
+        <v>4400</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>261060</v>
+        <v>4378</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44007</v>
+        <v>41677</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>44284</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034606261 — डग आउट पोण्ड निर्माण नारायण जालु के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034201167 — Gopal s/o Ramsingh(379/18)</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>357510.57</v>
+        <v>4400</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>41711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034606262 — डग आउट पोण्ड निर्माण सुरेश के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214709 — shitaram/ramchandr</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>41711</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034616816 — नवीन चैक डेम निर्माण मांगीलाल प्रभुलाल सेन के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214711 — badrilal/jaynarayan</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>619389.42</v>
+        <v>4400</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>41708</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034841132 — तालाब निर्माण नारायण के खेत के पास ग्राम ताखला</t>
+          <t>1719002010/RS/22012034214712 — mukesh/devisingh</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>415442.46</v>
+        <v>4400</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>400548.67</v>
+        <v>4378</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44619</v>
+        <v>41711</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>45589</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034861559 — स्टापडेम मरम्मत बिल्ली वाले नाले मे ताखला</t>
+          <t>1719002010/RS/22012034214714 — devisingh/kelash</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>41708</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012034959265 — नवीन तालाब निर्माण सिदुसिंह के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214715 — mahesh/shitaram</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>882196.52</v>
+        <v>4400</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>872672.1</v>
+        <v>4378</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44697</v>
+        <v>41711</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>46141</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012035010133 — नवीन तालाब निर्माण शंकर के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214716 — murlidar/parbhulal</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>948477.47</v>
+        <v>4400</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>913117.06</v>
+        <v>4378</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44896</v>
+        <v>41711</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>45619</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012035066860 — नवीन तालाब निर्मान  CTR भेरुसिंह के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214717 — kishor/shitaram</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>412492.67</v>
+        <v>4400</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>371520.9</v>
+        <v>4378</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45146</v>
+        <v>41711</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>45814</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012035112842 — तालाब निर्माण कार्य मदनलाल ओर बापुलाल मालवीय के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214718 — sanjy/shitaram</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>41711</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012035112843 — तलाई निर्माण कार्य हेमराज मालवीय ओर गंगाराम विश्वकर्मा के खेत के पास बल्डी पर ताखला</t>
+          <t>1719002010/RS/22012034214719 — barjmohan/kelashchandr</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>761383.49</v>
+        <v>4400</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>707661.06</v>
+        <v>4378</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45408</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>41708</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012035112845 — तलाई निर्माण किशनसिंह के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034214723 — maaghilal/shitaram</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>41711</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/22012035162535 — नवीन तालाब निर्माण कार्य प्रेमबाई के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034216591 — devisingh/balchand</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>1446278.61</v>
+        <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>149931</v>
+        <v>4378</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45469</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>41715</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/24 — मेड बंधान भंवरसिंह प्रहलाद ताखला</t>
+          <t>1719002010/RS/22012034216594 — babulal/balchand</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>537000</v>
+        <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>43865</v>
+        <v>4378</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>40709</v>
+        <v>41715</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40910</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/25 — मेड बंधान माग्‍या रामा ताखला</t>
+          <t>1719002010/RS/22012034217191 — valbparsad/shivnarayan</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>537000</v>
+        <v>4400</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>41877</v>
+        <v>4378</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>40709</v>
+        <v>41717</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>40910</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/26 — मेड बंधान राधेश्‍याम बापुलाल ताखला</t>
+          <t>1719002010/RS/22012034217194 — giriraj/pram,parsad</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>537000</v>
+        <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>41283</v>
+        <v>4086</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>40709</v>
+        <v>41715</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>40910</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/27 — मेड बंधान हेमराज कनिराम ताखला</t>
+          <t>1719002010/RS/22012034217196 — shiddnath/shitaram</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>537000</v>
+        <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>44045</v>
+        <v>4378</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>40709</v>
+        <v>41717</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>40910</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/28 — मेड बंधान देवीसिंह भंवरलाल ताखला</t>
+          <t>1719002010/RS/22012034217198 — gopal/ramparsad</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>537000</v>
+        <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>43451</v>
+        <v>4378</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>40709</v>
+        <v>41715</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>40910</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/29 — सामुदायिक नवीन तालाब निर्माण मुजा का नाका ताखला</t>
+          <t>1719002010/RS/22012034217200 — parbulal/sivnarayan</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>413198</v>
+        <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>294626</v>
+        <v>4378</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>40914</v>
+        <v>41715</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41060</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/35 — नवीन तालाब निर्माण परपडिया के पास ताखला</t>
+          <t>1719002010/RS/22012034217201 — suresh/maghilal</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>494000</v>
+        <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>502537</v>
+        <v>4378</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41134</v>
+        <v>41717</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>41585</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WC/9993670425 — talab nirman</t>
+          <t>1719002010/RS/22012034288236 — SBM, Amaribai w/o Siddhuji, Takhla 683</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>3120</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>42293</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>42586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/19961734 — तालाब निर्माण</t>
+          <t>1719002010/RS/22012034288239 — SBM, Arjun s/o Bhanwarlal, Takhla 683</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>383000</v>
+        <v>3120</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>42839</v>
+        <v>42292</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/19963947 — परपडिया तालाब निर्माण ताखला</t>
+          <t>1719002010/RS/22012034288240 — SBM, Babulal s/o Mangilal, Takhla 282</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>1000000</v>
+        <v>3120</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>978761.04</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>42230</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034452867 — स्टापडेम मरम्मत बिल्ली वाले नाले मे ताखला</t>
+          <t>1719002010/RS/22012034288268 — SBM, Banshilal s/o Devaji, Takhla 683</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>3120</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>318</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>42293</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>42586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034932520 — तालाब जिर्णोद्वार पिलीखाना मे ताखला</t>
+          <t>1719002010/RS/22012034288270 — sbm,Babulal s/o devilal takhla 683</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>492572.88</v>
+        <v>3120</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>489648.3</v>
+        <v>318</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44692</v>
+        <v>42293</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>45252</v>
+        <v>42663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034932521 — तालाब जिर्णॉद्वार बालचंद के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034288299 — sbm, Bnshilal s/o bapulal,takhla683</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>3120</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>318</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>42293</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>42586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034932523 — तालाब जिर्णोद्वार मुंजा का नाला पर ताखला</t>
+          <t>1719002010/RS/22012034288305 — smb,Bharat s/o roda,takhla683</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>48582.8</v>
+        <v>3120</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>36720</v>
+        <v>318</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44695</v>
+        <v>42293</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>45160</v>
+        <v>42586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034936219 — pushkar dharohar antargat talab jirnodhar prem bai ke khet ke pass balda par thakhla</t>
+          <t>1719002010/RS/22012034311300 — SBM (LAKMICHAND - CHUNILAL) TAKHALA</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>9760</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>42818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034936220 — पुष्कर धरोवर अंतर्गत तालाब मरम्मत प्रेम बाई के खेत के पास बल्डा पर ताखला</t>
+          <t>1719002010/RS/22012034311307 — SBM ( DEVILAL - KANVARLAL ) TAKHALA</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>9760</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44787</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>42818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034936438 — पुष्कर धरोवर तालाब मरम्म्त बालचंद के खेत के पास ताखला</t>
+          <t>1719002010/RS/22012034311309 — SBM (PRABHULAL-GANGARAM )TAKHALA</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>9760</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44787</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>42818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034943516 — तालाब जिर्णोद्वार मुंजा वाला नाला पर ताखला</t>
+          <t>1719002010/RS/22012034311313 — SBM (RODA- DEVA) TAKHALA</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>383943.94</v>
+        <v>9800</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>356480.44</v>
+        <v>9760</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45801</v>
+        <v>42726</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>46134</v>
+        <v>42818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/22012034943518 — तालाब जिर्णोद्वार परपडिया ग्राम ताखला</t>
+          <t>1719002010/RS/22012034311568 — SHOUCHALAYA NIRMAN NARAYAN/BHANWAR JI</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>9760</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>42857</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/4 — नवीन तालाब निर्माण ताखला 1</t>
+          <t>1719002010/RS/22012034311569 — SHOUCHALAYA NIRMAN RAMSINGH/PRABHULAL</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
+        <v>980000000</v>
+      </c>
+      <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I679" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J679" s="3" t="n">
-        <v>40608</v>
-[...3 lines deleted...]
-      </c>
+        <v>42722</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1719002010/WH/तलाई ग‍हरी करण कार्य /ताखला — तलाई ग‍हरी करण कार्य /ताखला</t>
+          <t>1719002010/RS/22012034311570 — SHOUCHALAYA NIRMAN SHIVDAS/SITARAM</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>99482</v>
+        <v>9800</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>43867</v>
+        <v>9760</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>39627</v>
+        <v>42726</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>39473</v>
+        <v>42818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034311571 — SHOUCHALAYA NIRMAN KALU/HIRA</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J681" s="3" t="n">
+        <v>42726</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>42818</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C682" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D682" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034311573 — SHOUCHALAYA NIRMAN NARAYAN/KHIMA</t>
+        </is>
+      </c>
+      <c r="G682" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I682" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J682" s="3" t="n">
+        <v>42726</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>42818</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C683" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D683" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034311954 — shouchalaya nirman puralal/dhanna</t>
+        </is>
+      </c>
+      <c r="G683" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I683" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J683" s="3" t="n">
+        <v>42726</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C684" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D684" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E684" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F684" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034311959 — shouchalaya nirman gokal/amra</t>
+        </is>
+      </c>
+      <c r="G684" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H684" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I684" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J684" s="3" t="n">
+        <v>42726</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C685" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D685" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E685" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F685" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314463 — शौचालय निर्माण श्यामलाल अमरा</t>
+        </is>
+      </c>
+      <c r="G685" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H685" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I685" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J685" s="3" t="n">
+        <v>42740</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>43014</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314691 — शौचालय निर्माण जगन्नाथ रामा</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>42740</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314692 — शौचालय निर्माण नारायण रोडा</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>42740</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C688" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D688" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314693 — शौचालय निर्माण देविलाल भंवर जी</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>42740</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314713 — शौचालय निर्माण गिरिराज रोडा</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>42740</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314715 — शौचालय निर्माण रामलाल अमरा</t>
+        </is>
+      </c>
+      <c r="G690" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H690" s="2" t="n">
+        <v>980000000</v>
+      </c>
+      <c r="I690" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J690" s="3" t="n">
+        <v>42736</v>
+      </c>
+      <c r="K690" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C691" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314716 — शौचालय निर्माण घनश्याम घीसा</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>9760</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>42740</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034314717 — शौचालय निर्माण कमला बाई राधाकिशन</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>980000000</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J692" s="3" t="n">
+        <v>42736</v>
+      </c>
+      <c r="K692" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C693" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D693" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034315115 — शौचालय निर्माण अनिल भंवरलाल</t>
+        </is>
+      </c>
+      <c r="G693" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H693" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I693" s="2" t="n">
+        <v>11980</v>
+      </c>
+      <c r="J693" s="3" t="n">
+        <v>42775</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C694" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D694" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034334156 — शौचालय निर्मान कंवरलाल नाथुलाल</t>
+        </is>
+      </c>
+      <c r="G694" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H694" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I694" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J694" s="3" t="n">
+        <v>42816</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C695" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D695" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034334158 — शौचालय निर्माण कैलाश भंवरलाल</t>
+        </is>
+      </c>
+      <c r="G695" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H695" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I695" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J695" s="3" t="n">
+        <v>42816</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C696" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D696" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E696" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F696" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034334159 — शौचालय निर्माण नानुराम खीमा</t>
+        </is>
+      </c>
+      <c r="G696" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H696" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I696" s="2" t="n">
+        <v>2004</v>
+      </c>
+      <c r="J696" s="3" t="n">
+        <v>42816</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C697" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D697" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E697" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F697" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034337823 — शौचालय निर्मान भागीरथ सद्धा</t>
+        </is>
+      </c>
+      <c r="G697" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H697" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I697" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J697" s="3" t="n">
+        <v>42829</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>42904</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C698" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D698" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E698" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F698" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034338738 — शौचालय निर्माण शकुर अलाउद्दीन</t>
+        </is>
+      </c>
+      <c r="G698" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H698" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I698" s="2" t="n">
+        <v>11950</v>
+      </c>
+      <c r="J698" s="3" t="n">
+        <v>42833</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>42904</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C699" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D699" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E699" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F699" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034358453 — शौचालय निर्माण गिरधारी लाल खीमा</t>
+        </is>
+      </c>
+      <c r="G699" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H699" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I699" s="2" t="n">
+        <v>11464</v>
+      </c>
+      <c r="J699" s="3" t="n">
+        <v>42929</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C700" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D700" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E700" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F700" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034358454 — शौचालय निर्मान कनिराम बापुलाल्</t>
+        </is>
+      </c>
+      <c r="G700" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H700" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I700" s="2" t="n">
+        <v>11464</v>
+      </c>
+      <c r="J700" s="3" t="n">
+        <v>42929</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C701" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D701" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E701" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F701" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034358455 — शौचालय निर्माण कंचन बाई प्रभुलाल</t>
+        </is>
+      </c>
+      <c r="G701" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H701" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I701" s="2" t="n">
+        <v>11464</v>
+      </c>
+      <c r="J701" s="3" t="n">
+        <v>42929</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C702" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D702" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E702" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F702" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034361667 — शौचालय निर्मान बापुलाल मांगीलाल</t>
+        </is>
+      </c>
+      <c r="G702" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H702" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I702" s="2" t="n">
+        <v>11434</v>
+      </c>
+      <c r="J702" s="3" t="n">
+        <v>42941</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C703" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D703" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E703" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F703" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034361668 — शौचालय निर्माण बाबु देविलाल</t>
+        </is>
+      </c>
+      <c r="G703" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H703" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I703" s="2" t="n">
+        <v>11464</v>
+      </c>
+      <c r="J703" s="3" t="n">
+        <v>42943</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C704" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D704" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E704" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F704" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034361669 — शौचालय निर्माण बालु मांगीलाल</t>
+        </is>
+      </c>
+      <c r="G704" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H704" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I704" s="2" t="n">
+        <v>11464</v>
+      </c>
+      <c r="J704" s="3" t="n">
+        <v>42943</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C705" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D705" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034362986 — शौचालय निर्मान मांगीलाल गंगाराम</t>
+        </is>
+      </c>
+      <c r="G705" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H705" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I705" s="2" t="n">
+        <v>11464</v>
+      </c>
+      <c r="J705" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>43016</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C706" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D706" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034503732 — सामुदायिक स्वच्छता परिसर निर्माण ताखला</t>
+        </is>
+      </c>
+      <c r="G706" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H706" s="2" t="n">
+        <v>45000</v>
+      </c>
+      <c r="I706" s="2" t="n">
+        <v>43320</v>
+      </c>
+      <c r="J706" s="3" t="n">
+        <v>44201</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>44645</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C707" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D707" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E707" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F707" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034538412 — सोखता गडडा हरिजन मोहल्ला ताखला</t>
+        </is>
+      </c>
+      <c r="G707" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H707" s="2" t="n">
+        <v>21068.14</v>
+      </c>
+      <c r="I707" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J707" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K707" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C708" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D708" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E708" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F708" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/RS/22012034538417 — सोखता गड्डा माद्यमिक विध्यालय परिसर ताखला</t>
+        </is>
+      </c>
+      <c r="G708" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H708" s="2" t="n">
+        <v>21068.14</v>
+      </c>
+      <c r="I708" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J708" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K708" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C709" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D709" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034317214 — talab nirman</t>
+        </is>
+      </c>
+      <c r="G709" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H709" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I709" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J709" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K709" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C710" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D710" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E710" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F710" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034327541 — मुंजा नाला पर तालाब निर्माण ताखला</t>
+        </is>
+      </c>
+      <c r="G710" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H710" s="2" t="n">
+        <v>383000</v>
+      </c>
+      <c r="I710" s="2" t="n">
+        <v>347573</v>
+      </c>
+      <c r="J710" s="3" t="n">
+        <v>42885</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>44177</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C711" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D711" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E711" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F711" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034377247 — बोरी बन्धान निर्माण</t>
+        </is>
+      </c>
+      <c r="G711" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H711" s="2" t="n">
+        <v>15744</v>
+      </c>
+      <c r="I711" s="2" t="n">
+        <v>13416</v>
+      </c>
+      <c r="J711" s="3" t="n">
+        <v>43023</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>43512</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C712" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D712" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E712" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F712" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034429314 — डग आउट पोण्ड निर्माण परपडिया तालाब के निचे ताखला</t>
+        </is>
+      </c>
+      <c r="G712" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H712" s="2" t="n">
+        <v>297500</v>
+      </c>
+      <c r="I712" s="2" t="n">
+        <v>296508</v>
+      </c>
+      <c r="J712" s="3" t="n">
+        <v>43469</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>44203</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C713" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D713" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E713" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F713" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034463440 — डग आउट पोंड प्रेम बाई के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G713" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H713" s="2" t="n">
+        <v>101865.53</v>
+      </c>
+      <c r="I713" s="2" t="n">
+        <v>76152</v>
+      </c>
+      <c r="J713" s="3" t="n">
+        <v>43639</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>44284</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C714" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D714" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E714" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F714" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034466464 — डग आउटपोड bheru ke khet ke pass takhla</t>
+        </is>
+      </c>
+      <c r="G714" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H714" s="2" t="n">
+        <v>310385.56</v>
+      </c>
+      <c r="I714" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J714" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K714" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C715" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D715" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F715" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034466465 — डग आउटपोड lemda ki khali takhla</t>
+        </is>
+      </c>
+      <c r="G715" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H715" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I715" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J715" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K715" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C716" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D716" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E716" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F716" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034522241 — ड्ग आउट पोंड निर्माण पिलिखाना तलाइ मे ताखला</t>
+        </is>
+      </c>
+      <c r="G716" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H716" s="2" t="n">
+        <v>279726.73</v>
+      </c>
+      <c r="I716" s="2" t="n">
+        <v>235237.8</v>
+      </c>
+      <c r="J716" s="3" t="n">
+        <v>43892</v>
+      </c>
+      <c r="K716" s="3" t="n">
+        <v>44626</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C717" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D717" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E717" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F717" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034560725 — डग आउट पोंंड भंवर लाल के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G717" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H717" s="2" t="n">
+        <v>300921.62</v>
+      </c>
+      <c r="I717" s="2" t="n">
+        <v>261060</v>
+      </c>
+      <c r="J717" s="3" t="n">
+        <v>44007</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>44284</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C718" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D718" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E718" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F718" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034606261 — डग आउट पोण्ड निर्माण नारायण जालु के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G718" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H718" s="2" t="n">
+        <v>357510.57</v>
+      </c>
+      <c r="I718" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J718" s="3" t="n">
+        <v>44058</v>
+      </c>
+      <c r="K718" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C719" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D719" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E719" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F719" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034606262 — डग आउट पोण्ड निर्माण सुरेश के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G719" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H719" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I719" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J719" s="3" t="n">
+        <v>44058</v>
+      </c>
+      <c r="K719" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C720" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D720" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E720" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F720" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034616816 — नवीन चैक डेम निर्माण मांगीलाल प्रभुलाल सेन के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G720" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H720" s="2" t="n">
+        <v>619389.42</v>
+      </c>
+      <c r="I720" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J720" s="3" t="n">
+        <v>44058</v>
+      </c>
+      <c r="K720" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C721" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D721" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034841132 — तालाब निर्माण नारायण के खेत के पास ग्राम ताखला</t>
+        </is>
+      </c>
+      <c r="G721" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H721" s="2" t="n">
+        <v>415442.46</v>
+      </c>
+      <c r="I721" s="2" t="n">
+        <v>400548.67</v>
+      </c>
+      <c r="J721" s="3" t="n">
+        <v>44619</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>45589</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034861559 — स्टापडेम मरम्मत बिल्ली वाले नाले मे ताखला</t>
+        </is>
+      </c>
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I722" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J722" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K722" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C723" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D723" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E723" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012034959265 — नवीन तालाब निर्माण सिदुसिंह के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G723" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H723" s="2" t="n">
+        <v>882196.52</v>
+      </c>
+      <c r="I723" s="2" t="n">
+        <v>872672.1</v>
+      </c>
+      <c r="J723" s="3" t="n">
+        <v>44697</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>46141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C724" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D724" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E724" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012035010133 — नवीन तालाब निर्माण शंकर के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G724" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H724" s="2" t="n">
+        <v>948477.47</v>
+      </c>
+      <c r="I724" s="2" t="n">
+        <v>913117.06</v>
+      </c>
+      <c r="J724" s="3" t="n">
+        <v>44896</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>45619</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C725" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D725" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E725" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F725" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012035066860 — नवीन तालाब निर्मान  CTR भेरुसिंह के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G725" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H725" s="2" t="n">
+        <v>412492.67</v>
+      </c>
+      <c r="I725" s="2" t="n">
+        <v>371520.9</v>
+      </c>
+      <c r="J725" s="3" t="n">
+        <v>45146</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>45814</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C726" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D726" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E726" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F726" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012035112842 — तालाब निर्माण कार्य मदनलाल ओर बापुलाल मालवीय के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G726" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H726" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I726" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J726" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K726" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C727" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D727" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E727" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F727" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012035112843 — तलाई निर्माण कार्य हेमराज मालवीय ओर गंगाराम विश्वकर्मा के खेत के पास बल्डी पर ताखला</t>
+        </is>
+      </c>
+      <c r="G727" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H727" s="2" t="n">
+        <v>761383.49</v>
+      </c>
+      <c r="I727" s="2" t="n">
+        <v>707661.06</v>
+      </c>
+      <c r="J727" s="3" t="n">
+        <v>45408</v>
+      </c>
+      <c r="K727" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C728" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D728" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E728" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F728" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012035112845 — तलाई निर्माण किशनसिंह के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G728" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H728" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I728" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J728" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K728" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C729" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D729" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E729" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F729" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/22012035162535 — नवीन तालाब निर्माण कार्य प्रेमबाई के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G729" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H729" s="2" t="n">
+        <v>1446278.61</v>
+      </c>
+      <c r="I729" s="2" t="n">
+        <v>149931</v>
+      </c>
+      <c r="J729" s="3" t="n">
+        <v>45469</v>
+      </c>
+      <c r="K729" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C730" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D730" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/24 — मेड बंधान भंवरसिंह प्रहलाद ताखला</t>
+        </is>
+      </c>
+      <c r="G730" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H730" s="2" t="n">
+        <v>537000</v>
+      </c>
+      <c r="I730" s="2" t="n">
+        <v>43865</v>
+      </c>
+      <c r="J730" s="3" t="n">
+        <v>40709</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>40910</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C731" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D731" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E731" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/25 — मेड बंधान माग्‍या रामा ताखला</t>
+        </is>
+      </c>
+      <c r="G731" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H731" s="2" t="n">
+        <v>537000</v>
+      </c>
+      <c r="I731" s="2" t="n">
+        <v>41877</v>
+      </c>
+      <c r="J731" s="3" t="n">
+        <v>40709</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>40910</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C732" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D732" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/26 — मेड बंधान राधेश्‍याम बापुलाल ताखला</t>
+        </is>
+      </c>
+      <c r="G732" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H732" s="2" t="n">
+        <v>537000</v>
+      </c>
+      <c r="I732" s="2" t="n">
+        <v>41283</v>
+      </c>
+      <c r="J732" s="3" t="n">
+        <v>40709</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>40910</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C733" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D733" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E733" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F733" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/27 — मेड बंधान हेमराज कनिराम ताखला</t>
+        </is>
+      </c>
+      <c r="G733" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H733" s="2" t="n">
+        <v>537000</v>
+      </c>
+      <c r="I733" s="2" t="n">
+        <v>44045</v>
+      </c>
+      <c r="J733" s="3" t="n">
+        <v>40709</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>40910</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C734" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D734" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E734" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F734" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/28 — मेड बंधान देवीसिंह भंवरलाल ताखला</t>
+        </is>
+      </c>
+      <c r="G734" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H734" s="2" t="n">
+        <v>537000</v>
+      </c>
+      <c r="I734" s="2" t="n">
+        <v>43451</v>
+      </c>
+      <c r="J734" s="3" t="n">
+        <v>40709</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>40910</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C735" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D735" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E735" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F735" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/29 — सामुदायिक नवीन तालाब निर्माण मुजा का नाका ताखला</t>
+        </is>
+      </c>
+      <c r="G735" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H735" s="2" t="n">
+        <v>413198</v>
+      </c>
+      <c r="I735" s="2" t="n">
+        <v>294626</v>
+      </c>
+      <c r="J735" s="3" t="n">
+        <v>40914</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>41060</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C736" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D736" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E736" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F736" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/35 — नवीन तालाब निर्माण परपडिया के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G736" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H736" s="2" t="n">
+        <v>494000</v>
+      </c>
+      <c r="I736" s="2" t="n">
+        <v>502537</v>
+      </c>
+      <c r="J736" s="3" t="n">
+        <v>41134</v>
+      </c>
+      <c r="K736" s="3" t="n">
+        <v>41585</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C737" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D737" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E737" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F737" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WC/9993670425 — talab nirman</t>
+        </is>
+      </c>
+      <c r="G737" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H737" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I737" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J737" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K737" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C738" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D738" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E738" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F738" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/19961734 — तालाब निर्माण</t>
+        </is>
+      </c>
+      <c r="G738" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H738" s="2" t="n">
+        <v>383000</v>
+      </c>
+      <c r="I738" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J738" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K738" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C739" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D739" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E739" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F739" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/19963947 — परपडिया तालाब निर्माण ताखला</t>
+        </is>
+      </c>
+      <c r="G739" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H739" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="I739" s="2" t="n">
+        <v>978761.04</v>
+      </c>
+      <c r="J739" s="3" t="n">
+        <v>42902</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>43369</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C740" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D740" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E740" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F740" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034452867 — स्टापडेम मरम्मत बिल्ली वाले नाले मे ताखला</t>
+        </is>
+      </c>
+      <c r="G740" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H740" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I740" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J740" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K740" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C741" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D741" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E741" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F741" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034932520 — तालाब जिर्णोद्वार पिलीखाना मे ताखला</t>
+        </is>
+      </c>
+      <c r="G741" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H741" s="2" t="n">
+        <v>492572.88</v>
+      </c>
+      <c r="I741" s="2" t="n">
+        <v>489648.3</v>
+      </c>
+      <c r="J741" s="3" t="n">
+        <v>44692</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>45252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C742" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D742" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E742" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F742" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034932521 — तालाब जिर्णॉद्वार बालचंद के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G742" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H742" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I742" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J742" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K742" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C743" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D743" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E743" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F743" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034932523 — तालाब जिर्णोद्वार मुंजा का नाला पर ताखला</t>
+        </is>
+      </c>
+      <c r="G743" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H743" s="2" t="n">
+        <v>48582.8</v>
+      </c>
+      <c r="I743" s="2" t="n">
+        <v>36720</v>
+      </c>
+      <c r="J743" s="3" t="n">
+        <v>44695</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>45160</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C744" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D744" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E744" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F744" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034936219 — pushkar dharohar antargat talab jirnodhar prem bai ke khet ke pass balda par thakhla</t>
+        </is>
+      </c>
+      <c r="G744" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H744" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I744" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J744" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K744" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C745" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D745" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E745" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F745" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034936220 — पुष्कर धरोवर अंतर्गत तालाब मरम्मत प्रेम बाई के खेत के पास बल्डा पर ताखला</t>
+        </is>
+      </c>
+      <c r="G745" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H745" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I745" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J745" s="3" t="n">
+        <v>44787</v>
+      </c>
+      <c r="K745" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C746" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D746" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E746" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F746" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034936438 — पुष्कर धरोवर तालाब मरम्म्त बालचंद के खेत के पास ताखला</t>
+        </is>
+      </c>
+      <c r="G746" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H746" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I746" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J746" s="3" t="n">
+        <v>44787</v>
+      </c>
+      <c r="K746" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D747" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E747" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F747" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034943516 — तालाब जिर्णोद्वार मुंजा वाला नाला पर ताखला</t>
+        </is>
+      </c>
+      <c r="G747" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H747" s="2" t="n">
+        <v>383943.94</v>
+      </c>
+      <c r="I747" s="2" t="n">
+        <v>356480.44</v>
+      </c>
+      <c r="J747" s="3" t="n">
+        <v>45801</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>46134</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D748" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E748" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F748" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/22012034943518 — तालाब जिर्णोद्वार परपडिया ग्राम ताखला</t>
+        </is>
+      </c>
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I748" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J748" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K748" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C749" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D749" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E749" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F749" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/4 — नवीन तालाब निर्माण ताखला 1</t>
+        </is>
+      </c>
+      <c r="G749" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H749" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I749" s="2" t="n">
+        <v>636975</v>
+      </c>
+      <c r="J749" s="3" t="n">
+        <v>40608</v>
+      </c>
+      <c r="K749" s="3" t="n">
+        <v>40756</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C681" s="1" t="inlineStr">
+      <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D681" s="1" t="inlineStr">
+      <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E681" s="1" t="inlineStr">
+      <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F681" s="1" t="inlineStr">
+      <c r="F750" s="1" t="inlineStr">
+        <is>
+          <t>1719002010/WH/तलाई ग‍हरी करण कार्य /ताखला — तलाई ग‍हरी करण कार्य /ताखला</t>
+        </is>
+      </c>
+      <c r="G750" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H750" s="2" t="n">
+        <v>99482</v>
+      </c>
+      <c r="I750" s="2" t="n">
+        <v>43867</v>
+      </c>
+      <c r="J750" s="3" t="n">
+        <v>39627</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>39473</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C751" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D751" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E751" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1719002010/WH/नवीन तालाब निर्माण कार्य ताखला — नवीन तालाब निर्माण कार्य ताखला</t>
         </is>
       </c>
-      <c r="G681" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H681" s="2" t="n">
+      <c r="G751" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H751" s="2" t="n">
         <v>377000</v>
       </c>
-      <c r="I681" s="2" t="n">
+      <c r="I751" s="2" t="n">
         <v>400421</v>
       </c>
-      <c r="J681" s="3" t="n">
+      <c r="J751" s="3" t="n">
         <v>39599</v>
       </c>
-      <c r="K681" s="3" t="n">
+      <c r="K751" s="3" t="n">
         <v>40565</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>