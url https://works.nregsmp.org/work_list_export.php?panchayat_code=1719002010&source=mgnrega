--- v0 (2026-08-12)
+++ v1 (2026-09-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K681"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-12 08:22:35</t>
+          <t>Exported on: 2026-09-28 21:57:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3639,51 +3639,51 @@
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719002010/IF/22012035468105 — JGSA खेत तालाब कैलाश भंवरलाल ताखला</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>431684.74</v>
+        <v>427247.74</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
@@ -24859,51 +24859,51 @@
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1719002010/LD/22012034941520 — Samtalikaran Jirapur Road Par Takhla</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>453685.36</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>438626.38</v>
+        <v>427925.38</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45473</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">