--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K775"/>
+  <dimension ref="A1:K777"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:52:38</t>
+          <t>Exported on: 2026-10-22 23:00:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1135,51 +1135,51 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1719002027/DP/22012034601601 — वसुधा योजना अंतर्गत फ्लोउधन अमृत सरोवर के पास किलोना बलड़ी पर</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>14579.4</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45492</v>
@@ -1229,51 +1229,51 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1719002027/DP/22012034612499 — निर्मल नीर निर्माण कार्य गौशाला के पास रिंछी</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>174269.73</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45374</v>
@@ -3212,51 +3212,51 @@
       <c r="J72" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>44569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012034349755 — कुपनिर्माण सह खेततालाब कालुराम शिवलाल राठौर रिंछि</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>197621.24</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>42900</v>
@@ -3696,145 +3696,145 @@
       <c r="J82" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035365910 — KUP NIRMAN MADAN LAL BHUVAN JI RINCHI</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035366176 — KHET TALAB NIRMAN CHEN SINGH / MADAN LAL  BORKHEDI TALAB KE PAAS ROJA WALI JAMIN</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>110859.31</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035511521 — GJSA डगवेल रिचार्ज मांगूसिंह कालुसिंह रिंछी</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>15654.6</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45838</v>
@@ -3886,51 +3886,51 @@
       <c r="J86" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035511537 — GJSA डगवेल रिचार्ज रामचरण बद्रीलाल रिंछी</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>24552.93</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45798</v>
@@ -3982,51 +3982,51 @@
       <c r="J88" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035513327 — GJSA डगवेल रिचार्ज अमरसिंह रूगनाथ रिंछी</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45761</v>
@@ -4127,145 +4127,145 @@
       <c r="J91" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035527131 — JGSA खेत तालाब मांगूसिंह पिता कालूसिंह ग्राम रिंछी</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>521.98</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035527139 — JGSA डग वेल रिचार्ज पीट राजेन्द्रसिंह सजनसिंह रिंछी</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035527142 — JGSA डग वेल रिचार्ज पीट राजेन्द्रसिंह सजनसिंह रिंछी</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>10480.24</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45826</v>
@@ -7431,51 +7431,51 @@
       <c r="J159" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>44352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/1942723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5477371</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>43456</v>
@@ -13848,51 +13848,51 @@
       <c r="J290" s="3" t="n">
         <v>44767</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/3840445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117806329</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>204</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>44896</v>
@@ -14336,51 +14336,51 @@
       <c r="J300" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>45193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4218492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115246849</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>44729</v>
@@ -15069,51 +15069,51 @@
       <c r="J315" s="3" t="n">
         <v>45096</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>45287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4399001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116373356</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>15912</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45177</v>
@@ -15361,51 +15361,51 @@
       <c r="J321" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4518864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106772652</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>5346</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45664</v>
@@ -15457,51 +15457,51 @@
       <c r="J323" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4520000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832006</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45547</v>
@@ -15798,51 +15798,51 @@
       <c r="J330" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4568240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374066</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>12879</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45664</v>
@@ -15894,126 +15894,126 @@
       <c r="J332" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4689835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113702720</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4692103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115245440</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>21213</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>46236</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
@@ -16088,51 +16088,51 @@
       <c r="J336" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4693484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115986723</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45636</v>
@@ -16282,79 +16282,79 @@
       <c r="J340" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4697569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374236</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>46254</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
@@ -16380,51 +16380,51 @@
       <c r="J342" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4749429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116153985</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45686</v>
@@ -16525,128 +16525,128 @@
       <c r="J345" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4755046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117810747</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>46222</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4772564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832781</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>46254</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
@@ -16672,167 +16672,167 @@
       <c r="J348" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4866824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119697808</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>5211</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/4870337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119897907</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>7497</v>
+        <v>10797</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5116017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832218</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>7929</v>
+        <v>22329</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17107,51 +17107,51 @@
       <c r="J357" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5129312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962904</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45777</v>
@@ -17546,51 +17546,51 @@
       <c r="J366" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5181387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832601</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45723</v>
@@ -17642,73 +17642,73 @@
       <c r="J368" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5196706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116583486</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>10332</v>
+        <v>20532</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17787,147 +17787,149 @@
       <c r="J371" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5228640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114161945</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5359592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115846579</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>12528</v>
+        <v>16128</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46010</v>
       </c>
-      <c r="K373" s="3"/>
+      <c r="K373" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5456963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123801159</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45875</v>
@@ -18028,51 +18030,51 @@
       <c r="J376" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5538045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115989503</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45846</v>
@@ -18173,51 +18175,51 @@
       <c r="J379" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5543501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116576206</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45898</v>
@@ -18269,315 +18271,317 @@
       <c r="J381" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5653568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832634</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>12864</v>
+        <v>20064</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5707284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841099</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5707800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116584732</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5710870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832369</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5719848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374133</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5828606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117742054</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>13464</v>
+        <v>17064</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46065</v>
       </c>
-      <c r="K387" s="3"/>
+      <c r="K387" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18602,51 +18606,51 @@
       <c r="J388" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5828806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115987043</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46073</v>
@@ -18698,51 +18702,51 @@
       <c r="J390" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/5829561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832543</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45702</v>
@@ -18843,4939 +18847,4939 @@
       <c r="J393" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6011687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106149495</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6012011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119898372</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6012146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119897704</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6012611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124463751</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6013250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115247231</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6013395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375501</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6013485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375402</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6013529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374538</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6013577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375273</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6013775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117440432</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6015069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115845981</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6016270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962738</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6017138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833184</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6017492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841239</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6017588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115840804</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6017679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841873</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6017880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114861270</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6018235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115987367</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6018255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115989713</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6019161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119738266</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6019693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116373437</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6020420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115988369</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6021358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117963092</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6021559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117742083</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6021942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116584779</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6023456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124536043</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6023798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117945285</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6024465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115247079</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6024477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116153010</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6024564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119707166</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6024684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118205369</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6024685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116584831</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6024813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115246380</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6025353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115251365</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6026052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841668</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>11100</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6026127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117748726</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6026256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375096</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6026297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117961257</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6026535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117961109</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6034347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115840981</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6035090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115988153</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6037934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374369</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6037935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375598</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6037936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375828</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123834890</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117960014</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117960077</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117960754</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115834288</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119704692</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>5100</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119738429</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6038864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107077015</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634047</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106721574</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115840612</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115846679</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116152821</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116152901</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832497</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106934860</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841387</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841479</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841760</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118204637</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118204891</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841276</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117740019</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115842185</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6039888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119898803</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117960357</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115934545</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>12300</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115987863</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117740411</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117748527</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117748645</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962593</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375008</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375068</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375155</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6040804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116574759</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6050300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115842377</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6050346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117960896</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6050710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962376</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832450</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117633724</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115183425</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117748385</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833282</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117742646</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>8700</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375695</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117961345</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962189</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115247555</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116373683</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115989246</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117964236</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6237879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962509</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6242780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117742356</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6242893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115834548</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/6242917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106762723</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/62811 — Construction of IAY House -IAY REG. NO. MP-19-002-027-002/47</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/62814 — Construction of IAY House -IAY REG. NO. MP-19-002-027-002/54</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/62817 — Construction of IAY House -IAY REG. NO. MP-19-002-027-001/122</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/62820 — Construction of IAY House -IAY REG. NO. MP-19-002-027-001/98</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/IAY/62824 — Construction of IAY House -IAY REG. NO. MP-19-002-027-002/45</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42366</v>
@@ -23817,13411 +23821,13505 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>13122</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/704529 — Construction of IAY House -IAY REG. NO. MP1494159</t>
+          <t>1719002027/IF/IAY/6376755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122503388</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/713184 — Construction of IAY House -IAY REG. NO. MP1603394</t>
+          <t>1719002027/IF/IAY/6382903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115983150</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42992</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/735720 — Construction of IAY House -IAY REG. NO. MP2123828</t>
+          <t>1719002027/IF/IAY/704529 — Construction of IAY House -IAY REG. NO. MP1494159</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>14628</v>
+        <v>15480</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43019</v>
+        <v>43015</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43647</v>
+        <v>43083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/739504 — Construction of IAY House -IAY REG. NO. MP2217255</t>
+          <t>1719002027/IF/IAY/713184 — Construction of IAY House -IAY REG. NO. MP1603394</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>15480</v>
+        <v>15528</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43006</v>
+        <v>42992</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43074</v>
+        <v>43310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/756816 — Construction of IAY House -IAY REG. NO. MP2812623</t>
+          <t>1719002027/IF/IAY/735720 — Construction of IAY House -IAY REG. NO. MP2123828</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>15480</v>
+        <v>14628</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42992</v>
+        <v>43019</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43123</v>
+        <v>43647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/756930 — Construction of IAY House -IAY REG. NO. MP2818552</t>
+          <t>1719002027/IF/IAY/739504 — Construction of IAY House -IAY REG. NO. MP2217255</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>15624</v>
+        <v>15480</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43015</v>
+        <v>43006</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43335</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/757353 — Construction of IAY House -IAY REG. NO. MP2836505</t>
+          <t>1719002027/IF/IAY/756816 — Construction of IAY House -IAY REG. NO. MP2812623</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42988</v>
+        <v>42992</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/769025 — Construction of IAY House -IAY REG. NO. MP3386834</t>
+          <t>1719002027/IF/IAY/756930 — Construction of IAY House -IAY REG. NO. MP2818552</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>15528</v>
+        <v>15624</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>43015</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43375</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/769563 — Construction of IAY House -IAY REG. NO. MP3414185</t>
+          <t>1719002027/IF/IAY/757353 — Construction of IAY House -IAY REG. NO. MP2836505</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43015</v>
+        <v>42988</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/769565 — Construction of IAY House -IAY REG. NO. MP3414214</t>
+          <t>1719002027/IF/IAY/769025 — Construction of IAY House -IAY REG. NO. MP3386834</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>15006</v>
+        <v>15528</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43019</v>
+        <v>43015</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43306</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/769603 — Construction of IAY House -IAY REG. NO. MP3415645</t>
+          <t>1719002027/IF/IAY/769563 — Construction of IAY House -IAY REG. NO. MP3414185</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15456</v>
+        <v>15480</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43817</v>
+        <v>43015</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43996</v>
+        <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/769757 — Construction of IAY House -IAY REG. NO. MP3423364</t>
+          <t>1719002027/IF/IAY/769565 — Construction of IAY House -IAY REG. NO. MP3414214</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>15480</v>
+        <v>15006</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43006</v>
+        <v>43019</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43074</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/774563 — Construction of IAY House -IAY REG. NO. MP3646271</t>
+          <t>1719002027/IF/IAY/769603 — Construction of IAY House -IAY REG. NO. MP3415645</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>14448</v>
+        <v>15456</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42992</v>
+        <v>43817</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43189</v>
+        <v>43996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/776470 — Construction of IAY House -IAY REG. NO. MP3763272</t>
+          <t>1719002027/IF/IAY/769757 — Construction of IAY House -IAY REG. NO. MP3423364</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>13176</v>
+        <v>15480</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43892</v>
+        <v>43006</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>44433</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/776701 — Construction of IAY House -IAY REG. NO. MP3776742</t>
+          <t>1719002027/IF/IAY/774563 — Construction of IAY House -IAY REG. NO. MP3646271</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>15354</v>
+        <v>14448</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43019</v>
+        <v>42992</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43306</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/776720 — Construction of IAY House -IAY REG. NO. MP3777245</t>
+          <t>1719002027/IF/IAY/776470 — Construction of IAY House -IAY REG. NO. MP3763272</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>15480</v>
+        <v>13176</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43006</v>
+        <v>43892</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43074</v>
+        <v>44433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/777248 — Construction of IAY House -IAY REG. NO. MP3812583</t>
+          <t>1719002027/IF/IAY/776701 — Construction of IAY House -IAY REG. NO. MP3776742</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>15480</v>
+        <v>15354</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42992</v>
+        <v>43019</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43123</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/777249 — Construction of IAY House -IAY REG. NO. MP3812626</t>
+          <t>1719002027/IF/IAY/776720 — Construction of IAY House -IAY REG. NO. MP3777245</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>15660</v>
+        <v>15480</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43292</v>
+        <v>43006</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43371</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/777256 — Construction of IAY House -IAY REG. NO. MP3812958</t>
+          <t>1719002027/IF/IAY/777248 — Construction of IAY House -IAY REG. NO. MP3812583</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43019</v>
+        <v>42992</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43141</v>
+        <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/777258 — Construction of IAY House -IAY REG. NO. MP3813034</t>
+          <t>1719002027/IF/IAY/777249 — Construction of IAY House -IAY REG. NO. MP3812626</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42988</v>
+        <v>43292</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43123</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/777525 — Construction of IAY House -IAY REG. NO. MP3833119</t>
+          <t>1719002027/IF/IAY/777256 — Construction of IAY House -IAY REG. NO. MP3812958</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43015</v>
+        <v>43019</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/857480 — Construction of IAY House -IAY REG. NO. MP1581160</t>
+          <t>1719002027/IF/IAY/777258 — Construction of IAY House -IAY REG. NO. MP3813034</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I521" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I521" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J521" s="3" t="n">
-        <v>42837</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>42988</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>43123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/978456 — Construction of IAY House -IAY REG. NO. MP3819261</t>
+          <t>1719002027/IF/IAY/777525 — Construction of IAY House -IAY REG. NO. MP3833119</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I522" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I522" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J522" s="3" t="n">
-        <v>42837</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>43015</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/980194 — Construction of IAY House -IAY REG. NO. MP3888719</t>
+          <t>1719002027/IF/IAY/857480 — Construction of IAY House -IAY REG. NO. MP1581160</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/IAY/980339 — Construction of IAY House -IAY REG. NO. MP3894307</t>
+          <t>1719002027/IF/IAY/978456 — Construction of IAY House -IAY REG. NO. MP3819261</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42842</v>
+        <v>42837</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कपिल धारा — कपिल धारा कुप निमार्ण नारायन रघुवीर</t>
+          <t>1719002027/IF/IAY/980194 — Construction of IAY House -IAY REG. NO. MP3888719</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>170000</v>
+        <v>15480</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>45719</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42837</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण अमरसिहं रतनलाल रूगनाथ री — कूप निर्माण अमरसिहं रतनलाल रूगनाथ रीछी</t>
+          <t>1719002027/IF/IAY/980339 — Construction of IAY House -IAY REG. NO. MP3894307</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>107464</v>
+        <v>15480</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>132796.73</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39894</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण गोरधनसिहं पर्वतसिहं रीछी — कूप निर्माण गोरधनसिहं पर्वतसिहं रीछीं</t>
+          <t>1719002027/IF/कपिल धारा — कपिल धारा कुप निमार्ण नारायन रघुवीर</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>107464</v>
+        <v>170000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>170847.02</v>
+        <v>45719</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>39873</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>39531</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण दिनेश पुरालाल रींछी — कूप निर्माण दिनेश पुरालाल रींछी</t>
+          <t>1719002027/IF/कूप निर्माण अमरसिहं रतनलाल रूगनाथ री — कूप निर्माण अमरसिहं रतनलाल रूगनाथ रीछी</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>83650.24</v>
+        <v>132796.73</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39874</v>
+        <v>39894</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41426</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण नारायण कीशन रींछी — कूप निर्माण नारायण कीशन रींछी</t>
+          <t>1719002027/IF/कूप निर्माण गोरधनसिहं पर्वतसिहं रीछी — कूप निर्माण गोरधनसिहं पर्वतसिहं रीछीं</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>107000</v>
+        <v>107464</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>123353.04</v>
+        <v>170847.02</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39904</v>
+        <v>39873</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41426</v>
+        <v>39531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण पन्‍नालाल गंगाराम रीछीं — कूप निर्माण पन्‍नालाल गंगाराम रीछीं</t>
+          <t>1719002027/IF/कूप निर्माण दिनेश पुरालाल रींछी — कूप निर्माण दिनेश पुरालाल रींछी</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>6410.58</v>
+        <v>83650.24</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39852</v>
+        <v>39874</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>39509</v>
+        <v>41426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण पन्‍नालाल गंगाराम रींछी — कूप निर्माण पन्‍नालाल गंगाराम रींछी</t>
+          <t>1719002027/IF/कूप निर्माण नारायण कीशन रींछी — कूप निर्माण नारायण कीशन रींछी</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>107464</v>
+        <v>107000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>123353.04</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39528</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>39904</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>41426</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण पर्वत भुवान रींछी — कूप निर्माण पर्वत भुवान रींछी</t>
+          <t>1719002027/IF/कूप निर्माण पन्‍नालाल गंगाराम रीछीं — कूप निर्माण पन्‍नालाल गंगाराम रीछीं</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>107000</v>
+        <v>107464</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>149476.03</v>
+        <v>6410.58</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39869</v>
+        <v>39852</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>39527</v>
+        <v>39509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण पारीबाई रामा रीछीं — कूप निर्माण पारीबाई रामा रीछीं</t>
+          <t>1719002027/IF/कूप निर्माण पन्‍नालाल गंगाराम रींछी — कूप निर्माण पन्‍नालाल गंगाराम रींछी</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>164546.72</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39857</v>
-[...3 lines deleted...]
-      </c>
+        <v>39528</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण प्रेम पुरा रीछीं — कूप निर्माण प्रेम पुरा रीछीं</t>
+          <t>1719002027/IF/कूप निर्माण पर्वत भुवान रींछी — कूप निर्माण पर्वत भुवान रींछी</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>107464</v>
+        <v>107000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>52326.95</v>
+        <v>149476.03</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39850</v>
+        <v>39869</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>40269</v>
+        <v>39527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण मांगीलाल लालजी रींछी — कूप निर्माण मांगीलाल लालजी रींछी</t>
+          <t>1719002027/IF/कूप निर्माण पारीबाई रामा रीछीं — कूप निर्माण पारीबाई रामा रीछीं</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>82351.39</v>
+        <v>164546.72</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39877</v>
+        <v>39857</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>40262</v>
+        <v>39531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण मोहनलाल कवरलाल रीछीं — कूप निर्माण मोहनलाल कवरलाल रीछीं</t>
+          <t>1719002027/IF/कूप निर्माण प्रेम पुरा रीछीं — कूप निर्माण प्रेम पुरा रीछीं</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>81742.8</v>
+        <v>52326.95</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39860</v>
+        <v>39850</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>40262</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण रमेश भग्‍गा रीछीं — कूप निर्माण रमेश भग्‍गा रीछीं</t>
+          <t>1719002027/IF/कूप निर्माण मांगीलाल लालजी रींछी — कूप निर्माण मांगीलाल लालजी रींछी</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>144194.48</v>
+        <v>82351.39</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39850</v>
+        <v>39877</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>39528</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण रूकमाबाई बालचन्‍द रींछी — कूप निर्माण रूकमाबाई बालचन्‍द रींछी</t>
+          <t>1719002027/IF/कूप निर्माण मोहनलाल कवरलाल रीछीं — कूप निर्माण मोहनलाल कवरलाल रीछीं</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>111000</v>
+        <v>107464</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>154232.23</v>
+        <v>81742.8</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39904</v>
+        <v>39860</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41335</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/कूप निर्माण सज्‍जनसिहं गोरधनसिहं किल — कूप निर्माण सज्‍जनसिहं गोरधनसिहं किलोना</t>
+          <t>1719002027/IF/कूप निर्माण रमेश भग्‍गा रीछीं — कूप निर्माण रमेश भग्‍गा रीछीं</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>6480.82</v>
+        <v>144194.48</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39873</v>
+        <v>39850</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>40262</v>
+        <v>39528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/नवीन कूप निर्माण कार्य उंकारजी कीशन — नवीन कूप निर्माण कार्य उंकारजी कीशन रीछी</t>
+          <t>1719002027/IF/कूप निर्माण रूकमाबाई बालचन्‍द रींछी — कूप निर्माण रूकमाबाई बालचन्‍द रींछी</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>107464</v>
+        <v>111000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>47916.49</v>
+        <v>154232.23</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39595</v>
+        <v>39904</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>40262</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/नवीन कूप निर्माण कार्य/मांगीलाल/धन्‍ — नवीन कूप निर्माण कार्य/मांगीलाल/धन्‍ना रींछी</t>
+          <t>1719002027/IF/कूप निर्माण सज्‍जनसिहं गोरधनसिहं किल — कूप निर्माण सज्‍जनसिहं गोरधनसिहं किलोना</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>107464</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>59083.61</v>
+        <v>6480.82</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39904</v>
+        <v>39873</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>40267</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य/भंवरसि‍हं/गो — नवीन कूप र्नि‍माण कार्य/भंवरसि‍हं/गोवर्धनसि‍हं रींछी</t>
+          <t>1719002027/IF/नवीन कूप निर्माण कार्य उंकारजी कीशन — नवीन कूप निर्माण कार्य उंकारजी कीशन रीछी</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>107400</v>
+        <v>107464</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>73630.5</v>
+        <v>47916.49</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39592</v>
+        <v>39595</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य मांगीलाल गंग — नवीन कूप र्नि‍माण कार्य मांगीलाल गंगाराम रींछी</t>
+          <t>1719002027/IF/नवीन कूप निर्माण कार्य/मांगीलाल/धन्‍ — नवीन कूप निर्माण कार्य/मांगीलाल/धन्‍ना रींछी</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>107400</v>
+        <v>107464</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>15371.19</v>
+        <v>59083.61</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39614</v>
+        <v>39904</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>39529</v>
+        <v>40267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य/रामकरण/हीराल — नवीन कूप र्नि‍माण कार्य/रामकरण/हीरालाल रीछी</t>
+          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य/भंवरसि‍हं/गो — नवीन कूप र्नि‍माण कार्य/भंवरसि‍हं/गोवर्धनसि‍हं रींछी</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>107400</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>63112.15</v>
+        <v>73630.5</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39596</v>
+        <v>39592</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>40267</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य/रोडा/देवा री — नवीन कूप र्नि‍माण कार्य/रोडा/देवा रीछी</t>
+          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य मांगीलाल गंग — नवीन कूप र्नि‍माण कार्य मांगीलाल गंगाराम रींछी</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>107400</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>66193.15</v>
+        <v>15371.19</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39596</v>
+        <v>39614</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>40262</v>
+        <v>39529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034249347 — Maidbandhan Dinesh / Narayan gram - Rinchi</t>
+          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य/रामकरण/हीराल — नवीन कूप र्नि‍माण कार्य/रामकरण/हीरालाल रीछी</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>107400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>63112.15</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>39596</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>40267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034249371 — Maidbandhan Mangilal  / Gangaram Gram - Rinchi</t>
+          <t>1719002027/IF/नवीन कूप र्नि‍माण कार्य/रोडा/देवा री — नवीन कूप र्नि‍माण कार्य/रोडा/देवा रीछी</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>39000</v>
+        <v>107400</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>38574</v>
+        <v>66193.15</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42378</v>
+        <v>39596</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>42818</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034249373 — Maidbandhan Dinesh / Narayan gram -rinchi</t>
+          <t>1719002027/LD/22012034249347 — Maidbandhan Dinesh / Narayan gram - Rinchi</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>38925</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034250813 — Maidbndhan Bhagwansingh / ramlal gram - rinchi</t>
+          <t>1719002027/LD/22012034249371 — Maidbandhan Mangilal  / Gangaram Gram - Rinchi</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>38574</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42291</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>42378</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>42818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034250814 — maidbandhan ramubai / Ratanlal gram - rinchi</t>
+          <t>1719002027/LD/22012034249373 — Maidbandhan Dinesh / Narayan gram -rinchi</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>38925</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>42378</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>42818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034250816 — Maidbandhan Mangilal / Kanwarlal gram - richi</t>
+          <t>1719002027/LD/22012034250813 — Maidbndhan Bhagwansingh / ramlal gram - rinchi</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42279</v>
+        <v>42291</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034250820 — maidbandhan mohanlal / Kanvarlal gram - richhi</t>
+          <t>1719002027/LD/22012034250814 — maidbandhan ramubai / Ratanlal gram - rinchi</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>31716</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42399</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034252093 — Maidbandhan Narayan / Amra ji gram Rinchi</t>
+          <t>1719002027/LD/22012034250816 — Maidbandhan Mangilal / Kanwarlal gram - richi</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034525534 — चारागाह निर्माण बांडिया बल्डा पर रीछी</t>
+          <t>1719002027/LD/22012034250820 — maidbandhan mohanlal / Kanvarlal gram - richhi</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>31716</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>42399</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>42797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/22012034593929 — समतलीकरण कार्य शांतीधाम परिसर रिंछी</t>
+          <t>1719002027/LD/22012034252093 — Maidbandhan Narayan / Amra ji gram Rinchi</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>249766.42</v>
+        <v>39000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>144499.7</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45305</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/3799382335 — Shantidham</t>
+          <t>1719002027/LD/22012034525534 — चारागाह निर्माण बांडिया बल्डा पर रीछी</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41260</v>
+        <v>43935</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/3799382336 — Shantidham</t>
+          <t>1719002027/LD/22012034593929 — समतलीकरण कार्य शांतीधाम परिसर रिंछी</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>0</v>
+        <v>249766.42</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>144499.7</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>45305</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/3799382337 — Khel medan</t>
+          <t>1719002027/LD/3799382335 — Shantidham</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/3799382338 — Khel medan</t>
+          <t>1719002027/LD/3799382336 — Shantidham</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/3799382339 — Med bandhan-Rodulal/Hiralal</t>
+          <t>1719002027/LD/3799382337 — Khel medan</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/9926710960 — Medbandhan(Chatarbai-Mangilal)</t>
+          <t>1719002027/LD/3799382338 — Khel medan</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>56000</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>31672</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41817</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/9926711121 — मेढबंधान (तेजसिंह )</t>
+          <t>1719002027/LD/3799382339 — Med bandhan-Rodulal/Hiralal</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>37938</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41817</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/9926711122 — मेढबंधान (प्रेमसिंह )</t>
+          <t>1719002027/LD/9926710960 — Medbandhan(Chatarbai-Mangilal)</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>41000</v>
+        <v>56000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>37026</v>
+        <v>31672</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>41817</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>42146</v>
+        <v>42157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1719002027/LD/9926712468 — Med Bandhan, Madanlal s/o Bhuwan, Rinchi (316)</t>
+          <t>1719002027/LD/9926711121 — मेढबंधान (तेजसिंह )</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>56000</v>
+        <v>41000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>53574</v>
+        <v>37938</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41831</v>
+        <v>41817</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>42088</v>
+        <v>42146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1719002027/PG/9425888290 — khel medan richhi</t>
+          <t>1719002027/LD/9926711122 — मेढबंधान (प्रेमसिंह )</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>37026</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>41817</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>42146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1719002027/PG/9425895506 — खेल मैदान प्राथमिक विध्यालय परिसर किलोना</t>
+          <t>1719002027/LD/9926712468 — Med Bandhan, Madanlal s/o Bhuwan, Rinchi (316)</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>190000</v>
+        <v>56000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>186499</v>
+        <v>53574</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42868</v>
+        <v>41831</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>43398</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034155784 — CC Road</t>
+          <t>1719002027/PG/9425888290 — khel medan richhi</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41260</v>
+        <v>42395</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034155785 — CC Road</t>
+          <t>1719002027/PG/9425895506 — खेल मैदान प्राथमिक विध्यालय परिसर किलोना</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>190000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>186499</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>43398</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034185036 — Cement Concrete Road (1396)</t>
+          <t>1719002027/RC/22012034155784 — CC Road</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>146000</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>117837</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41544</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034185043 — Cement Concrete  Road (148)</t>
+          <t>1719002027/RC/22012034155785 — CC Road</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>94198</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034201845 — Cement Concrete Road, PP, Rinchi (56)</t>
+          <t>1719002027/RC/22012034185036 — Cement Concrete Road (1396)</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>98000</v>
+        <v>146000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>97540</v>
+        <v>117837</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41691</v>
+        <v>41544</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>41729</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034208436 — Khet Sadak, Rinchi (276)</t>
+          <t>1719002027/RC/22012034185043 — Cement Concrete  Road (148)</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>1331000</v>
+        <v>96000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>748175.7</v>
+        <v>94198</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41698</v>
+        <v>41543</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42663</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034284415 — CC Road Nali Nirman Darbarsingh ke Ghar se Baldi Ke Paid Tak Kilona TS 100</t>
+          <t>1719002027/RC/22012034201845 — Cement Concrete Road, PP, Rinchi (56)</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>130000</v>
+        <v>98000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>129252</v>
+        <v>97540</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42265</v>
+        <v>41691</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42533</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034293183 — सीसी रोड, मनोहर के घर से शासकीय कुण्‍डी तक, रींछी 192</t>
+          <t>1719002027/RC/22012034208436 — Khet Sadak, Rinchi (276)</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>131080</v>
+        <v>1331000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>45954</v>
+        <v>748175.7</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42759</v>
+        <v>41698</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43383</v>
+        <v>42663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034304636 — c c road gram richhi</t>
+          <t>1719002027/RC/22012034284415 — CC Road Nali Nirman Darbarsingh ke Ghar se Baldi Ke Paid Tak Kilona TS 100</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>129252</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>42265</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>42533</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034323860 — c c  road nirman</t>
+          <t>1719002027/RC/22012034293183 — सीसी रोड, मनोहर के घर से शासकीय कुण्‍डी तक, रींछी 192</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>131080</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>45954</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>42759</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034327663 — सुदुर सम्पर्क सडक</t>
+          <t>1719002027/RC/22012034304636 — c c road gram richhi</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>506000</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>372832</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034365933 — सीसी रोड नाली निर्माण शासकिय कुण्डी से खेत सडक तक रिंछी</t>
+          <t>1719002027/RC/22012034323860 — c c  road nirman</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>56383</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42474</v>
+        <v>42761</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034370110 — खेत सडक</t>
+          <t>1719002027/RC/22012034327663 — सुदुर सम्पर्क सडक</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>506000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>372832</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>44025</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034437686 — CC ROAD NALI NIRMAN</t>
+          <t>1719002027/RC/22012034365933 — सीसी रोड नाली निर्माण शासकिय कुण्डी से खेत सडक तक रिंछी</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>56383</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43454</v>
+        <v>42474</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034437698 — CC Road</t>
+          <t>1719002027/RC/22012034370110 — खेत सडक</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43573</v>
+        <v>43204</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034474817 — सीसी रोड नाली निर्माण कमल के मकान से बद्रीलाल के मकान तक</t>
+          <t>1719002027/RC/22012034437686 — CC ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>73929</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43569</v>
+        <v>43454</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034506669 — सीसी रोड नाली निर्माण कमल के मकान से बद्रीलाल के मकान तक रिंछी</t>
+          <t>1719002027/RC/22012034437698 — CC Road</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>73929</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>73920</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43810</v>
-[...3 lines deleted...]
-      </c>
+        <v>43573</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034551506 — सीसी रोड नाली निर्माण कालुराम के मकान से व राधेश्याम के मकान से पिपलखेडी रोड तक</t>
+          <t>1719002027/RC/22012034474817 — सीसी रोड नाली निर्माण कमल के मकान से बद्रीलाल के मकान तक</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>64439</v>
+        <v>73929</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>61370</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44175</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034559028 — CC ROAD, GRAM RINCHI</t>
+          <t>1719002027/RC/22012034506669 — सीसी रोड नाली निर्माण कमल के मकान से बद्रीलाल के मकान तक रिंछी</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>73929</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>73920</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>43810</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>44025</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034566669 — सीसी रोड नाली निर्माण गोविंद सिंह के मकान से नाले तक किलोना</t>
+          <t>1719002027/RC/22012034551506 — सीसी रोड नाली निर्माण कालुराम के मकान से व राधेश्याम के मकान से पिपलखेडी रोड तक</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>55965</v>
+        <v>64439</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>61370</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>44175</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>44614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034587148 — नाली निर्माण जगन्नाथ के घर से शांतीधाम गुराडिया रोड तक रिंछी</t>
+          <t>1719002027/RC/22012034559028 — CC ROAD, GRAM RINCHI</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44300</v>
+        <v>44301</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034587151 — सीसी रोड निर्मान आंगनवाडी से राणा साहब के बाडे कि ओर किलोना</t>
+          <t>1719002027/RC/22012034566669 — सीसी रोड नाली निर्माण गोविंद सिंह के मकान से नाले तक किलोना</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>56610</v>
+        <v>55965</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>48960</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44657</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034606241 — cc road nirman, gram rinchi</t>
+          <t>1719002027/RC/22012034587148 — नाली निर्माण जगन्नाथ के घर से शांतीधाम गुराडिया रोड तक रिंछी</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>38000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/22012034651702 — नाली निर्माण कार्य पिरु महाराज के मंदिर से गोविंद सिंह के मकान तक रिंछी</t>
+          <t>1719002027/RC/22012034587151 — सीसी रोड निर्मान आंगनवाडी से राणा साहब के बाडे कि ओर किलोना</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>47000</v>
+        <v>56610</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>40088</v>
+        <v>48960</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45273</v>
+        <v>44657</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/61 — सामुदायिक सीसी रोड एवं नाली निर्माण मनरेगा/पंच 53 रींछी</t>
+          <t>1719002027/RC/22012034606241 — cc road nirman, gram rinchi</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>55986</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41275</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/95 — सामुदायिक सीसी रोड एवं नाली निर्माण, 866, मनरेगा/मूल, रींछी</t>
+          <t>1719002027/RC/22012034651702 — नाली निर्माण कार्य पिरु महाराज के मंदिर से गोविंद सिंह के मकान तक रिंछी</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>36000</v>
+        <v>47000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>36341</v>
+        <v>40088</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41275</v>
+        <v>45273</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41354</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/99 — सामुदायिक सीसी रोड एवं नाली निर्माण, 640, किलोना/रींछी</t>
+          <t>1719002027/RC/61 — सामुदायिक सीसी रोड एवं नाली निर्माण मनरेगा/पंच 53 रींछी</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>55000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>55757</v>
+        <v>55986</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41275</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/ग्रेबल सडक मार्ग — ग्रेबल सडक मार्ग</t>
+          <t>1719002027/RC/95 — सामुदायिक सीसी रोड एवं नाली निर्माण, 866, मनरेगा/मूल, रींछी</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>890240</v>
+        <v>36000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>36341</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>39528</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>41275</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>41354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RC/ग्रेवल मिटटी क़त मार्ग रीछीं — ग्रेवल मिटटी क़त मार्ग रीछीं</t>
+          <t>1719002027/RC/99 — सामुदायिक सीसी रोड एवं नाली निर्माण, 640, किलोना/रींछी</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>975600</v>
+        <v>55000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>699374.71</v>
+        <v>55757</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39830</v>
+        <v>41275</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>41585</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185017 — Shivpal singh s/o Dhirap singh/RS/Rinchi(379/1)</t>
+          <t>1719002027/RC/ग्रेबल सडक मार्ग — ग्रेबल सडक मार्ग</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>4400</v>
+        <v>890240</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41705</v>
-[...3 lines deleted...]
-      </c>
+        <v>39528</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185256 — Bhupendra singh s/o Govind singh/Rinchi/RS(379)</t>
+          <t>1719002027/RC/ग्रेवल मिटटी क़त मार्ग रीछीं — ग्रेवल मिटटी क़त मार्ग रीछीं</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>4400</v>
+        <v>975600</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>4378</v>
+        <v>699374.71</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41629</v>
+        <v>39830</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>41697</v>
+        <v>41585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185259 — Nagusingh s/o Bapusingh/RS/Rinchi (379/1)</t>
+          <t>1719002027/RS/22012034185017 — Shivpal singh s/o Dhirap singh/RS/Rinchi(379/1)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41629</v>
+        <v>41705</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>41697</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185612 — Dinesh singh s/o Rupsingh, Rinchi (379)</t>
+          <t>1719002027/RS/22012034185256 — Bhupendra singh s/o Govind singh/Rinchi/RS(379)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>41670</v>
+        <v>41629</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185618 — Nyodanbai s/o Kaniram/RS/Rinchi (379)</t>
+          <t>1719002027/RS/22012034185259 — Nagusingh s/o Bapusingh/RS/Rinchi (379/1)</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41629</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185632 — Manohardas s/o Bhagwandas/RS/Rinchi (379)</t>
+          <t>1719002027/RS/22012034185612 — Dinesh singh s/o Rupsingh, Rinchi (379)</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41629</v>
+        <v>41670</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185662 — Shivdas s/o Bhagwandas/RS/Kilona (379)</t>
+          <t>1719002027/RS/22012034185618 — Nyodanbai s/o Kaniram/RS/Rinchi (379)</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41629</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034185698 — Devsingh s/o Mangilal/RS/Rinchi (379)</t>
+          <t>1719002027/RS/22012034185632 — Manohardas s/o Bhagwandas/RS/Rinchi (379)</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41643</v>
+        <v>41629</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034187358 — Banesingh s/o Mohanlal/RS/Rinchi(379/8)</t>
+          <t>1719002027/RS/22012034185662 — Shivdas s/o Bhagwandas/RS/Kilona (379)</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41636</v>
+        <v>41629</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188651 — Maryada-Dilipsingh/Antarsingh</t>
+          <t>1719002027/RS/22012034185698 — Devsingh s/o Mangilal/RS/Rinchi (379)</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41649</v>
+        <v>41643</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188658 — Maryada-Govindbai/Gajrajsingh</t>
+          <t>1719002027/RS/22012034187358 — Banesingh s/o Mohanlal/RS/Rinchi(379/8)</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41643</v>
+        <v>41636</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188899 — Motisingh-Madansingh</t>
+          <t>1719002027/RS/22012034188651 — Maryada-Dilipsingh/Antarsingh</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>41643</v>
+        <v>41649</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>41697</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188901 — Darbarsingh/Kalusingh</t>
+          <t>1719002027/RS/22012034188658 — Maryada-Govindbai/Gajrajsingh</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41649</v>
+        <v>41643</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188903 — Rajendrasingh-Narayansingh</t>
+          <t>1719002027/RS/22012034188899 — Motisingh-Madansingh</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41649</v>
+        <v>41643</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188904 — Antarsingh-Prahladsingh</t>
+          <t>1719002027/RS/22012034188901 — Darbarsingh/Kalusingh</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41663</v>
+        <v>41649</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>41697</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188905 — Kamalsingh-Bhanwarsingh</t>
+          <t>1719002027/RS/22012034188903 — Rajendrasingh-Narayansingh</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188906 — unkarsingh-Motisingh</t>
+          <t>1719002027/RS/22012034188904 — Antarsingh-Prahladsingh</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41656</v>
+        <v>41663</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188907 — Bharatsingh-Bhanwarsingh</t>
+          <t>1719002027/RS/22012034188905 — Kamalsingh-Bhanwarsingh</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188908 — Mohansingh-Bhanwarsingh</t>
+          <t>1719002027/RS/22012034188906 — unkarsingh-Motisingh</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41649</v>
+        <v>41656</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188911 — Rameshwar-Motilal</t>
+          <t>1719002027/RS/22012034188907 — Bharatsingh-Bhanwarsingh</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188912 — Puralal-Ghisulal</t>
+          <t>1719002027/RS/22012034188908 — Mohansingh-Bhanwarsingh</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188913 — Mangusingh-Kalusingh</t>
+          <t>1719002027/RS/22012034188911 — Rameshwar-Motilal</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41656</v>
+        <v>41649</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>41724</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188914 — Babulal-Puralal</t>
+          <t>1719002027/RS/22012034188912 — Puralal-Ghisulal</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>41701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188915 — Kesarsingh-Bhanwarsingh</t>
+          <t>1719002027/RS/22012034188913 — Mangusingh-Kalusingh</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41649</v>
+        <v>41656</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>41701</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034188916 — Ghisulal-Gokulsingh</t>
+          <t>1719002027/RS/22012034188914 — Babulal-Puralal</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41656</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034191939 — Madanlal s/o Bhuwanji, Rinchi (379/12)</t>
+          <t>1719002027/RS/22012034188915 — Kesarsingh-Bhanwarsingh</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41677</v>
+        <v>41649</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>41727</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034193645 — kalusingh-sajan singh rinchi (T.S 379/27)</t>
+          <t>1719002027/RS/22012034188916 — Ghisulal-Gokulsingh</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41654</v>
+        <v>41656</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41697</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034194647 — Jaswantsingh s/o Kesharsingh, Rinchi (379/28)</t>
+          <t>1719002027/RS/22012034191939 — Madanlal s/o Bhuwanji, Rinchi (379/12)</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41656</v>
+        <v>41677</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>41701</v>
+        <v>41727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034194651 — Natwarsingh s/o Mangalsingh, rinchi (379/30)</t>
+          <t>1719002027/RS/22012034193645 — kalusingh-sajan singh rinchi (T.S 379/27)</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41656</v>
+        <v>41654</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034194660 — Gajrajsingh s/o Ghisusingh, Rinchi (379/28)</t>
+          <t>1719002027/RS/22012034194647 — Jaswantsingh s/o Kesharsingh, Rinchi (379/28)</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>41656</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034194673 — Devsingh s/o Sajjansingh, Rinchi (379/29)</t>
+          <t>1719002027/RS/22012034194651 — Natwarsingh s/o Mangalsingh, rinchi (379/30)</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>41656</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034198947 — Lokendra singh S/O vikram singh</t>
+          <t>1719002027/RS/22012034194660 — Gajrajsingh s/o Ghisusingh, Rinchi (379/28)</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>41656</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>41701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034202460 — dinesh- narayan, richhi(379ric)</t>
+          <t>1719002027/RS/22012034194673 — Devsingh s/o Sajjansingh, Rinchi (379/29)</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41705</v>
+        <v>41656</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>41723</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034202847 — mohanlal-kanvarlal /rinch(i379/37)</t>
+          <t>1719002027/RS/22012034198947 — Lokendra singh S/O vikram singh</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41712</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034202852 — ranjitsingh-fatesingh kilona (379/32)</t>
+          <t>1719002027/RS/22012034202460 — dinesh- narayan, richhi(379ric)</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>41712</v>
+        <v>41705</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>41724</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034203261 — lakhansingh-bhagvansingh rinchi</t>
+          <t>1719002027/RS/22012034202847 — mohanlal-kanvarlal /rinch(i379/37)</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>41712</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034203267 — eshvarsingh-ranjitsingh-kilona</t>
+          <t>1719002027/RS/22012034202852 — ranjitsingh-fatesingh kilona (379/32)</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>41712</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>41726</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034206174 — narayan -kishan richhi ( maryada)</t>
+          <t>1719002027/RS/22012034203261 — lakhansingh-bhagvansingh rinchi</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41705</v>
+        <v>41712</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>41724</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034211824 — maryada(devsingh-bapulal richhi)</t>
+          <t>1719002027/RS/22012034203267 — eshvarsingh-ranjitsingh-kilona</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>41381</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>41712</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034211833 — maryada(babulal-motilal rinchhi)</t>
+          <t>1719002027/RS/22012034206174 — narayan -kishan richhi ( maryada)</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>41723</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034211854 — maryada(ganpatsingh- mangilal)</t>
+          <t>1719002027/RS/22012034211824 — maryada(devsingh-bapulal richhi)</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41705</v>
-[...3 lines deleted...]
-      </c>
+        <v>41381</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034215827 — Gulabsingh s/o Juwansingh, Rinchi (379/34)</t>
+          <t>1719002027/RS/22012034211833 — maryada(babulal-motilal rinchhi)</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41712</v>
+        <v>41705</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>41726</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034216859 — Shersingh s/o Naharsingh, Rinchi (379/39)</t>
+          <t>1719002027/RS/22012034211854 — maryada(ganpatsingh- mangilal)</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41712</v>
+        <v>41705</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>41724</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034217184 — Maryada Motilal s/o Atmaram 61 Rinchhi</t>
+          <t>1719002027/RS/22012034215827 — Gulabsingh s/o Juwansingh, Rinchi (379/34)</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>41712</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41724</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034289495 — Shouchalay Nirman Ambaram s/o Pannalal Gram - Rinchi</t>
+          <t>1719002027/RS/22012034216859 — Shersingh s/o Naharsingh, Rinchi (379/39)</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>3120</v>
+        <v>4400</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42298</v>
-[...1 lines deleted...]
-      <c r="K640" s="3"/>
+        <v>41712</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034289498 — Shochalay Niraman Mangilal s/o Bhairulal Gram - Rinchi</t>
+          <t>1719002027/RS/22012034217184 — Maryada Motilal s/o Atmaram 61 Rinchhi</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>3120</v>
+        <v>4400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42298</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>41712</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034289500 — Shouchalay Nirman Amarsingh s/o Rugnath Gram - Rinchi</t>
+          <t>1719002027/RS/22012034289495 — Shouchalay Nirman Ambaram s/o Pannalal Gram - Rinchi</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034335711 — Sodansingh S/O Manoharsingh Kilona SBM</t>
+          <t>1719002027/RS/22012034289498 — Shochalay Niraman Mangilal s/o Bhairulal Gram - Rinchi</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>12000</v>
+        <v>3120</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>11464</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>42828</v>
-[...3 lines deleted...]
-      </c>
+        <v>42298</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034345238 — शोचालय निर्मान - मांगीलाल /नारायन  रीछी</t>
+          <t>1719002027/RS/22012034289500 — Shouchalay Nirman Amarsingh s/o Rugnath Gram - Rinchi</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>12000</v>
+        <v>3120</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>11992</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42862</v>
-[...3 lines deleted...]
-      </c>
+        <v>42298</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034345244 — शोचालय निर्मान - प्रेमनारायन / कनिराम  रीछी</t>
+          <t>1719002027/RS/22012034335711 — Sodansingh S/O Manoharsingh Kilona SBM</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42862</v>
+        <v>42828</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034345250 — शोचालय निर्माण /तेज सिन्ह/ अमरसिन्ह किलोना</t>
+          <t>1719002027/RS/22012034345238 — शोचालय निर्मान - मांगीलाल /नारायन  रीछी</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034347499 — shochalay nirman -farmankhan /ratamankhan kilona25</t>
+          <t>1719002027/RS/22012034345244 — शोचालय निर्मान - प्रेमनारायन / कनिराम  रीछी</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>7320</v>
+        <v>11992</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>42875</v>
+        <v>42862</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034347502 — SBM (narega shochalay nirman sabkhan /bahadurkhan kilona 25/1</t>
+          <t>1719002027/RS/22012034345250 — शोचालय निर्माण /तेज सिन्ह/ अमरसिन्ह किलोना</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>7320</v>
+        <v>11464</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>42875</v>
+        <v>42862</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034347504 — SBM (narega shochalay nirman Babukhan / bahadurkhan kilona 25/2</t>
+          <t>1719002027/RS/22012034347499 — shochalay nirman -farmankhan /ratamankhan kilona25</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42876</v>
+        <v>42875</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034347505 — SBM (narega shochalay nirman Ekararkhan /bahadurkhan kilona25/3</t>
+          <t>1719002027/RS/22012034347502 — SBM (narega shochalay nirman sabkhan /bahadurkhan kilona 25/1</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>42876</v>
+        <v>42875</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034347509 — sochalay nirman -sumersingh /Banesingh kilona 25/4</t>
+          <t>1719002027/RS/22012034347504 — SBM (narega shochalay nirman Babukhan / bahadurkhan kilona 25/2</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>42878</v>
+        <v>42876</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034354330 — sochalaynirman- Syamsundar /narayanji  Richhi</t>
+          <t>1719002027/RS/22012034347505 — SBM (narega shochalay nirman Ekararkhan /bahadurkhan kilona25/3</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>11992</v>
+        <v>7320</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>42907</v>
+        <v>42876</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034355642 — sochalay nirman -Premsingh /Amarsingh kilona</t>
+          <t>1719002027/RS/22012034347509 — sochalay nirman -sumersingh /Banesingh kilona 25/4</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>11464</v>
+        <v>7320</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>42914</v>
+        <v>42878</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034355648 — Sochalay nirman Balramsingh /Bhagvansingh kilona 26/6</t>
+          <t>1719002027/RS/22012034354330 — sochalaynirman- Syamsundar /narayanji  Richhi</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>42914</v>
+        <v>42907</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034355649 — Sochalay NIrman Mangilal /Bhanvarlal</t>
+          <t>1719002027/RS/22012034355642 — sochalay nirman -Premsingh /Amarsingh kilona</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>42914</v>
       </c>
       <c r="K655" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034355651 — Sochalay nirman Syamsingh /meharvansingh kilona 26/8</t>
+          <t>1719002027/RS/22012034355648 — Sochalay nirman Balramsingh /Bhagvansingh kilona 26/6</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>11464</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>42914</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>43009</v>
+        <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034355662 — Sochalay nirman Dilipsingh/ Mangusingh   kilona 26/10</t>
+          <t>1719002027/RS/22012034355649 — Sochalay NIrman Mangilal /Bhanvarlal</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>42914</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>43009</v>
+        <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034356221 — Sochalay Nirman Eshvarsingh -modsingh  kilona  25/6</t>
+          <t>1719002027/RS/22012034355651 — Sochalay nirman Syamsingh /meharvansingh kilona 26/8</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>7320</v>
+        <v>11464</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>42917</v>
+        <v>42914</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>42987</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034356226 — Sochalay Nirman Madansingh /bhagvansingh kilona 25/7</t>
+          <t>1719002027/RS/22012034355662 — Sochalay nirman Dilipsingh/ Mangusingh   kilona 26/10</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>7320</v>
+        <v>11992</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42917</v>
+        <v>42914</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034356228 — Sochalay Nirman BHagvansingh /bhanvarsingh richhi 25/8</t>
+          <t>1719002027/RS/22012034356221 — Sochalay Nirman Eshvarsingh -modsingh  kilona  25/6</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>43033</v>
+        <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034362381 — शोचालय निर्मान - रमेश /उंकार किलोना  ric149</t>
+          <t>1719002027/RS/22012034356226 — Sochalay Nirman Madansingh /bhagvansingh kilona 25/7</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42949</v>
+        <v>42917</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034362384 — शोचालय निर्मान -दिलीप/ सज्जनलाल रिछी RIc149/1</t>
+          <t>1719002027/RS/22012034356228 — Sochalay Nirman BHagvansingh /bhanvarsingh richhi 25/8</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42948</v>
+        <v>42917</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>43064</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034362385 — शोचालय निर्मान - राधेश्याम / पन्नालाल Ric149/2</t>
+          <t>1719002027/RS/22012034362381 — शोचालय निर्मान - रमेश /उंकार किलोना  ric149</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42948</v>
+        <v>42949</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363008 — शोचालय निर्मान - विक्रम /पन्नालाल  रिछि 149/4</t>
+          <t>1719002027/RS/22012034362384 — शोचालय निर्मान -दिलीप/ सज्जनलाल रिछी RIc149/1</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>42948</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>43033</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363010 — शोचालय निर्मान -ओमप्रकाश -मांगिलाल रिछि 150/6</t>
+          <t>1719002027/RS/22012034362385 — शोचालय निर्मान - राधेश्याम / पन्नालाल Ric149/2</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>42948</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363015 — sochalay nirman -Devisingh -narayan  Richhi /149/5</t>
+          <t>1719002027/RS/22012034363008 — शोचालय निर्मान - विक्रम /पन्नालाल  रिछि 149/4</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>1620</v>
+        <v>7320</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>42948</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>44035</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363019 — shochalay nirman -Atmaram / narayanl richhi 149/6</t>
+          <t>1719002027/RS/22012034363010 — शोचालय निर्मान -ओमप्रकाश -मांगिलाल रिछि 150/6</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>42948</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363021 — shochalay nirman -Manoharlal -mangilal richhi 149/8</t>
+          <t>1719002027/RS/22012034363015 — sochalay nirman -Devisingh -narayan  Richhi /149/5</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>7320</v>
+        <v>1620</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>42948</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>42987</v>
+        <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363022 — shochalay nirman- chhattarsingh /mansingh richhi 150/1</t>
+          <t>1719002027/RS/22012034363019 — shochalay nirman -Atmaram / narayanl richhi 149/6</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>42948</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363072 — शोचालय निर्मान - गोविंद सिन्ह /प्रतापसिन्ह किलोना 150/3</t>
+          <t>1719002027/RS/22012034363021 — shochalay nirman -Manoharlal -mangilal richhi 149/8</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>42956</v>
+        <v>42948</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>43009</v>
+        <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363073 — शोचालय निर्माण् - शेर सिन्ह /प्रतापसिन्ह किलोन 150/4</t>
+          <t>1719002027/RS/22012034363022 — shochalay nirman- chhattarsingh /mansingh richhi 150/1</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>42949</v>
+        <v>42948</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363238 — शोचालय निर्माण -मामुरखान /ईसाकखान किलोना 150/8</t>
+          <t>1719002027/RS/22012034363072 — शोचालय निर्मान - गोविंद सिन्ह /प्रतापसिन्ह किलोना 150/3</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>1620</v>
+        <v>7320</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>42949</v>
+        <v>42956</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44035</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363240 — शोचालय निर्माण -सिमाकुवर /बलराम् सिन्ह किलोना 150/7</t>
+          <t>1719002027/RS/22012034363073 — शोचालय निर्माण् - शेर सिन्ह /प्रतापसिन्ह किलोन 150/4</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>1620</v>
+        <v>7320</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>44035</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034363245 — शोचालय निर्माण -बालुराम / किश् न जी किलोना 150/2</t>
+          <t>1719002027/RS/22012034363238 — शोचालय निर्माण -मामुरखान /ईसाकखान किलोना 150/8</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>7320</v>
+        <v>1620</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>43033</v>
+        <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367022 — शोचालय निर्माण -मोतीलाल /नारायण  रीछी 149/14</t>
+          <t>1719002027/RS/22012034363240 — शोचालय निर्माण -सिमाकुवर /बलराम् सिन्ह किलोना 150/7</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>7320</v>
+        <v>1620</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42953</v>
+        <v>42949</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>42998</v>
+        <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367024 — शोचालय निर्माण - भवरसिंह /दुल्हेसिंह  किलोना 149/9</t>
+          <t>1719002027/RS/22012034363245 — शोचालय निर्माण -बालुराम / किश् न जी किलोना 150/2</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42953</v>
+        <v>42949</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367027 — शोचालय निर्माण - प्रेमनारायण  देवीसिंह रीछी 149/11</t>
+          <t>1719002027/RS/22012034367022 — शोचालय निर्माण -मोतीलाल /नारायण  रीछी 149/14</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>7320</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42956</v>
+        <v>42953</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>43009</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367033 — शोचालय निर्माण घनश्याम /रतनलाल रीछी  152/09</t>
+          <t>1719002027/RS/22012034367024 — शोचालय निर्माण - भवरसिंह /दुल्हेसिंह  किलोना 149/9</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>11464</v>
+        <v>7320</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>43009</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367037 — शोचालय निर्माण -राजेन्द्रसिंह /तेजसिंह किलोना 152/10</t>
+          <t>1719002027/RS/22012034367027 — शोचालय निर्माण - प्रेमनारायण  देवीसिंह रीछी 149/11</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>11992</v>
+        <v>7320</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42971</v>
+        <v>42956</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367039 — शोचालय निर्माण - भारत बाई / बंशीलाल रीछी 151/09</t>
+          <t>1719002027/RS/22012034367033 — शोचालय निर्माण घनश्याम /रतनलाल रीछी  152/09</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>10432</v>
+        <v>11464</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>43033</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367041 — शोचालय निर्माण -शेरसिंह /रूपसिंह किलोना 151/7</t>
+          <t>1719002027/RS/22012034367037 — शोचालय निर्माण -राजेन्द्रसिंह /तेजसिंह किलोना 152/10</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>42953</v>
+        <v>42971</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367043 — शोचालय निर्माण -गुलाबसिंह / रूपसिंह किलोना 151/8</t>
+          <t>1719002027/RS/22012034367039 — शोचालय निर्माण - भारत बाई / बंशीलाल रीछी 151/09</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>11464</v>
+        <v>10432</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367044 — शोचालय निर्माण - भगवानसिह /पर्वत सिंह  रीछी</t>
+          <t>1719002027/RS/22012034367041 — शोचालय निर्माण -शेरसिंह /रूपसिंह किलोना 151/7</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>43064</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367296 — शोचालय निर्माण - रमेश चंद /पुराजी किलोना 151/12</t>
+          <t>1719002027/RS/22012034367043 — शोचालय निर्माण -गुलाबसिंह / रूपसिंह किलोना 151/8</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>42969</v>
+        <v>42953</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>43064</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367298 — शोचालय निर्माण -देविसिंह /भंवर सिन्ह रिछि 151/5</t>
+          <t>1719002027/RS/22012034367044 — शोचालय निर्माण - भगवानसिह /पर्वत सिंह  रीछी</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>42956</v>
+        <v>42953</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>43009</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034367304 — शोचालय निर्मान - भंवरीबाई /गोपिलाल किलोना 151/13</t>
+          <t>1719002027/RS/22012034367296 — शोचालय निर्माण - रमेश चंद /पुराजी किलोना 151/12</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42956</v>
+        <v>42969</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034368927 — shochalay nirman - Bajarangsingh /khumansingh kilona 149/1</t>
+          <t>1719002027/RS/22012034367298 — शोचालय निर्माण -देविसिंह /भंवर सिन्ह रिछि 151/5</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>42970</v>
+        <v>42956</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>43033</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369207 — shochalay nirman -sajansingh /mansingh kilona 152/1</t>
+          <t>1719002027/RS/22012034367304 — शोचालय निर्मान - भंवरीबाई /गोपिलाल किलोना 151/13</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>42969</v>
+        <v>42956</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>43009</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369208 — shochalay  nirman -kamalsingh /bhanvarsingh kilona 152/2</t>
+          <t>1719002027/RS/22012034368927 — shochalay nirman - Bajarangsingh /khumansingh kilona 149/1</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>42969</v>
+        <v>42970</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>43064</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369209 — shochalay nirman -Eshvarsingh / bhanvarsingh kilonan152/3</t>
+          <t>1719002027/RS/22012034369207 — shochalay nirman -sajansingh /mansingh kilona 152/1</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>42969</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>43064</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369210 — shochalay nirman - mangilal /kanha ji kilona152/4</t>
+          <t>1719002027/RS/22012034369208 — shochalay  nirman -kamalsingh /bhanvarsingh kilona 152/2</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>42970</v>
+        <v>42969</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>43219</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369211 — shochalay nirman- nathulal /kishan ji kilona 152/5</t>
+          <t>1719002027/RS/22012034369209 — shochalay nirman -Eshvarsingh / bhanvarsingh kilonan152/3</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>42970</v>
+        <v>42969</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369212 — shochalay nirman- sumersingh /bharatsingh kilona 152/7</t>
+          <t>1719002027/RS/22012034369210 — shochalay nirman - mangilal /kanha ji kilona152/4</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>42969</v>
+        <v>42970</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>43033</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369214 — shochalay nirman - Dileepsingh /sajjansingh kilona 152/14</t>
+          <t>1719002027/RS/22012034369211 — shochalay nirman- nathulal /kishan ji kilona 152/5</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>42969</v>
+        <v>42970</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>43033</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369216 — shochalay nirman - shivpalsingh / Bharatsingh kilona 151/4</t>
+          <t>1719002027/RS/22012034369212 — shochalay nirman- sumersingh /bharatsingh kilona 152/7</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>2592</v>
+        <v>11992</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>42969</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>44035</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369223 — shochalay nirman - Fhundasingh /sajjansingh richhi 151/6</t>
+          <t>1719002027/RS/22012034369214 — shochalay nirman - Dileepsingh /sajjansingh kilona 152/14</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>42969</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43219</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369910 — शोचालय निर्मान -कालुराम /शिवलाल रिछि 150/5</t>
+          <t>1719002027/RS/22012034369216 — shochalay nirman - shivpalsingh / Bharatsingh kilona 151/4</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>2064</v>
+        <v>2592</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>42970</v>
+        <v>42969</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369914 — शोचलय निर्मान  - प्रकाश /नारायन किलोना 152/14</t>
+          <t>1719002027/RS/22012034369223 — shochalay nirman - Fhundasingh /sajjansingh richhi 151/6</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42970</v>
+        <v>42969</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>43064</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369918 — shochalay nirman -krashnapalsingh /Ishavarsingh kilona</t>
+          <t>1719002027/RS/22012034369910 — शोचालय निर्मान -कालुराम /शिवलाल रिछि 150/5</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>11992</v>
+        <v>2064</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43033</v>
+        <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369924 — shochalay nirman  -Lokendrsingh / vikramsingh kilona 151/11</t>
+          <t>1719002027/RS/22012034369914 — शोचलय निर्मान  - प्रकाश /नारायन किलोना 152/14</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43219</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369925 — shochaly nirman-murlidhar/dhulji kilona 151/15</t>
+          <t>1719002027/RS/22012034369918 — shochalay nirman -krashnapalsingh /Ishavarsingh kilona</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>11992</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43219</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369929 — shochalay nirman - Tanvarsingh / Rajendrasingh richhi 151/14</t>
+          <t>1719002027/RS/22012034369924 — shochalay nirman  -Lokendrsingh / vikramsingh kilona 151/11</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>11992</v>
+        <v>11464</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43033</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034369946 — sochalay nirman-Ramprasad /nandram kilona 152/15</t>
+          <t>1719002027/RS/22012034369925 — shochaly nirman-murlidhar/dhulji kilona 151/15</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43018</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034370144 — shochaly nirman -Rajendrsingh /Bahadursingh kilona</t>
+          <t>1719002027/RS/22012034369929 — shochalay nirman - Tanvarsingh / Rajendrasingh richhi 151/14</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>11464</v>
+        <v>11992</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42971</v>
+        <v>42970</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>43009</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034370145 — shochalay nirman - Akhalesh /shivlal RIchhi</t>
+          <t>1719002027/RS/22012034369946 — sochalay nirman-Ramprasad /nandram kilona 152/15</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>11464</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42971</v>
+        <v>42970</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43219</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034370146 — shochalay nirman -mukesh /shivlal</t>
+          <t>1719002027/RS/22012034370144 — shochaly nirman -Rajendrsingh /Bahadursingh kilona</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>7764</v>
+        <v>11464</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42971</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>43064</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1719002027/RS/22012034502175 — सामुदायिक स्वच्छता परिसर निर्माण रिंछी</t>
+          <t>1719002027/RS/22012034370145 — shochalay nirman - Akhalesh /shivlal RIchhi</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>45000</v>
+        <v>12000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>43554</v>
+        <v>11464</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44168</v>
+        <v>42971</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>44962</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034327757 — दात्या तालाब के उपर तलाई निर्मान रिंछी</t>
+          <t>1719002027/RS/22012034370146 — shochalay nirman -mukesh /shivlal</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>421000</v>
+        <v>7400</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>417125.31</v>
+        <v>7764</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>42885</v>
+        <v>42971</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43728</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034380259 — तलाई निर्माण</t>
+          <t>1719002027/RS/22012034502175 — सामुदायिक स्वच्छता परिसर निर्माण रिंछी</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>0</v>
+        <v>43554</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K709" s="3"/>
+        <v>44168</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>44962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034424838 — डग आउट पोण्ड निर्माण किलोना बल्डी पर</t>
+          <t>1719002027/WC/22012034327757 — दात्या तालाब के उपर तलाई निर्मान रिंछी</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>298000</v>
+        <v>421000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>117324</v>
+        <v>417125.31</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43531</v>
+        <v>42885</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>44356</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034424840 — डग आउट पोण्ड निर्माण बाण्डिया बल्डी पर रींछी</t>
+          <t>1719002027/WC/22012034380259 — तलाई निर्माण</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>298000</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>228828</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>43450</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034433084 — नवीन तालाब निर्माण किलोना बल्डी पर</t>
+          <t>1719002027/WC/22012034424838 — डग आउट पोण्ड निर्माण किलोना बल्डी पर</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>654000</v>
+        <v>298000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>649072.75</v>
+        <v>117324</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43488</v>
+        <v>43531</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>44078</v>
+        <v>44356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034463487 — डग आउट पोण्ड निर्माण किलोना बल्डी पर नवीन तलाई के पास किलोना</t>
+          <t>1719002027/WC/22012034424840 — डग आउट पोण्ड निर्माण बाण्डिया बल्डी पर रींछी</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>101865.53</v>
+        <v>298000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>73370</v>
+        <v>228828</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43641</v>
+        <v>43450</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>44370</v>
+        <v>44356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034475960 — डग आउट पोण्ड निर्माण बांडीया बल्डी पर</t>
+          <t>1719002027/WC/22012034433084 — नवीन तालाब निर्माण किलोना बल्डी पर</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>310385.56</v>
+        <v>654000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>271098</v>
+        <v>649072.75</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43704</v>
+        <v>43488</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44284</v>
+        <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034475961 — डग आउट पोण्ड निर्माण किलोना बल्डी पर</t>
+          <t>1719002027/WC/22012034463487 — डग आउट पोण्ड निर्माण किलोना बल्डी पर नवीन तलाई के पास किलोना</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>310385.56</v>
+        <v>101865.53</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>245444</v>
+        <v>73370</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>43703</v>
+        <v>43641</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>44284</v>
+        <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034556177 — नविन तालाब निर्माण धीरेंद्रसिंह के माकन के पास किलोना</t>
+          <t>1719002027/WC/22012034475960 — डग आउट पोण्ड निर्माण बांडीया बल्डी पर</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>701965.05</v>
+        <v>310385.56</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>673720.88</v>
+        <v>271098</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44007</v>
+        <v>43704</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>44623</v>
+        <v>44284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034561606 — नविन डग पोंड धीरेंद्रसिंह के मकान के पास किलोना</t>
+          <t>1719002027/WC/22012034475961 — डग आउट पोण्ड निर्माण किलोना बल्डी पर</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>0</v>
+        <v>310385.56</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>245444</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K717" s="3"/>
+        <v>43703</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>44284</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034569038 — नविन तालाब निर्माण माताजी टेकरी के पास किलोना</t>
+          <t>1719002027/WC/22012034556177 — नविन तालाब निर्माण धीरेंद्रसिंह के माकन के पास किलोना</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>849917.38</v>
+        <v>701965.05</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>827870.7</v>
+        <v>673720.88</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44099</v>
+        <v>44007</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>44449</v>
+        <v>44623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034578173 — तलाई निर्माण शक्तिसिंह के खेत के उपर वाली बल्डी पर किलोना</t>
+          <t>1719002027/WC/22012034561606 — नविन डग पोंड धीरेंद्रसिंह के मकान के पास किलोना</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>1069059.59</v>
+        <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>1037327.02</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44342</v>
+        <v>43935</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034578200 — अर्धन बंडिग निर्माण किलोना बल्डी पर ०३</t>
+          <t>1719002027/WC/22012034569038 — नविन तालाब निर्माण माताजी टेकरी के पास किलोना</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>45537.63</v>
+        <v>849917.38</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>39900</v>
+        <v>827870.7</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44077</v>
+        <v>44099</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>44370</v>
+        <v>44449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034578201 — लूज बोल्डर निर्माण ०२ किलोना बल्डी पर</t>
+          <t>1719002027/WC/22012034578173 — तलाई निर्माण शक्तिसिंह के खेत के उपर वाली बल्डी पर किलोना</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>41007.03</v>
+        <v>1069059.59</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>40485</v>
+        <v>1037327.02</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44088</v>
-[...3 lines deleted...]
-      </c>
+        <v>44342</v>
+      </c>
+      <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034584982 — अर्धन बॉन्डिंग निर्माण 2 किलोना बल्डी पर</t>
+          <t>1719002027/WC/22012034578200 — अर्धन बंडिग निर्माण किलोना बल्डी पर ०३</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>45537.63</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>39900</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>44077</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>44370</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034584983 — लूज बोल्डर निर्मान ०२ माताजी वाली नाकि किलोना बल्डी पर</t>
+          <t>1719002027/WC/22012034578201 — लूज बोल्डर निर्माण ०२ किलोना बल्डी पर</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>41007.03</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>40485</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>44088</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>44433</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034816650 — तालाब निर्माण पिलवास रोड पर किलोना</t>
+          <t>1719002027/WC/22012034584982 — अर्धन बॉन्डिंग निर्माण 2 किलोना बल्डी पर</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>1230425.23</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>1154463.73</v>
+        <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44467</v>
+        <v>43935</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826350 — लूज बोल्डर निर्माण किलोना बल्डी पर 01</t>
+          <t>1719002027/WC/22012034584983 — लूज बोल्डर निर्मान ०२ माताजी वाली नाकि किलोना बल्डी पर</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>19224.77</v>
+        <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>15448.15</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826352 — लूज बोल्डर निर्माण किलोना बल्डी पर 02</t>
+          <t>1719002027/WC/22012034816650 — तालाब निर्माण पिलवास रोड पर किलोना</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>20292.82</v>
+        <v>1230425.23</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>16692.91</v>
+        <v>1154463.73</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44581</v>
-[...3 lines deleted...]
-      </c>
+        <v>44467</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826353 — लूज बोल्डर निर्माण किलोना बल्डी पर 03</t>
+          <t>1719002027/WC/22012034826350 — लूज बोल्डर निर्माण किलोना बल्डी पर 01</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>16641.02</v>
+        <v>19224.77</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>13469.18</v>
+        <v>15448.15</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826354 — लूज बोल्डर निर्माण किलोना बल्डी पर 04</t>
+          <t>1719002027/WC/22012034826352 — लूज बोल्डर निर्माण किलोना बल्डी पर 02</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>16020.64</v>
+        <v>20292.82</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>12630.66</v>
+        <v>16692.91</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>44581</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826357 — लूज बोल्डर निर्माण किलोना बल्डी पर 05</t>
+          <t>1719002027/WC/22012034826353 — लूज बोल्डर निर्माण किलोना बल्डी पर 03</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>14952.59</v>
+        <v>16641.02</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>12481.18</v>
+        <v>13469.18</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K729" s="3" t="n">
         <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826358 — लूज बोल्डर निर्माण किलोना बल्डी पर 06</t>
+          <t>1719002027/WC/22012034826354 — लूज बोल्डर निर्माण किलोना बल्डी पर 04</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>21360.86</v>
+        <v>16020.64</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>17981.16</v>
+        <v>12630.66</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44534</v>
+        <v>44581</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826360 — लूज बोल्डर निर्माण किलोना बल्डी पर 07</t>
+          <t>1719002027/WC/22012034826357 — लूज बोल्डर निर्माण किलोना बल्डी पर 05</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>19224.77</v>
+        <v>14952.59</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>0</v>
+        <v>12481.18</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K731" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>44893</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826361 — लूज बोल्डर निर्माण किलोना बल्डी पर 07</t>
+          <t>1719002027/WC/22012034826358 — लूज बोल्डर निर्माण किलोना बल्डी पर 06</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>0</v>
+        <v>21360.86</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>17981.16</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>44893</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826362 — लूज बोल्डर निर्माण किलोना बल्डी पर 08</t>
+          <t>1719002027/WC/22012034826360 — लूज बोल्डर निर्माण किलोना बल्डी पर 07</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>17088.68</v>
+        <v>19224.77</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>13944.52</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826363 — लूज बोल्डर निर्माण किलोना बल्डी पर 09</t>
+          <t>1719002027/WC/22012034826361 — लूज बोल्डर निर्माण किलोना बल्डी पर 07</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>14952.59</v>
+        <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034826366 — लूज बोल्डर निर्माण किलोना बल्डी पर 10</t>
+          <t>1719002027/WC/22012034826362 — लूज बोल्डर निर्माण किलोना बल्डी पर 08</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>13884.55</v>
+        <v>17088.68</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>13944.52</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>44893</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829029 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 11</t>
+          <t>1719002027/WC/22012034826363 — लूज बोल्डर निर्माण किलोना बल्डी पर 09</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>0</v>
+        <v>14952.59</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829030 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 12</t>
+          <t>1719002027/WC/22012034826366 — लूज बोल्डर निर्माण किलोना बल्डी पर 10</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>13405.55</v>
+        <v>13884.55</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829031 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 13</t>
+          <t>1719002027/WC/22012034829029 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 11</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>15639.8</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829032 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 14</t>
+          <t>1719002027/WC/22012034829030 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 12</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>16756.93</v>
+        <v>13405.55</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829033 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 15</t>
+          <t>1719002027/WC/22012034829031 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 13</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>17874.06</v>
+        <v>15639.8</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829035 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 16</t>
+          <t>1719002027/WC/22012034829032 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 14</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>20108.31</v>
+        <v>16756.93</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829036 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 17</t>
+          <t>1719002027/WC/22012034829033 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 15</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>0</v>
+        <v>17874.06</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829037 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 18</t>
+          <t>1719002027/WC/22012034829035 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 16</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>0</v>
+        <v>20108.31</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829038 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 19</t>
+          <t>1719002027/WC/22012034829036 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 17</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034829039 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 20</t>
+          <t>1719002027/WC/22012034829037 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 18</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838121 — सोखता गड्डा शा प्रा वि के पास रिंछी</t>
+          <t>1719002027/WC/22012034829038 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 19</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>17712.19</v>
+        <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838123 — सोखता गड्डा तलाई के पास रिंछी</t>
+          <t>1719002027/WC/22012034829039 — लूज बोल्डर निर्माण बांडिया बल्डी पर रिंछी 20</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838129 — सोखता गड्डा कालोनी के हैण्डपम्प  के पास रिंछी</t>
+          <t>1719002027/WC/22012034838121 — सोखता गड्डा शा प्रा वि के पास रिंछी</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>31478.89</v>
+        <v>17712.19</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>10422</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838134 — सोखता गड्डा कंजर कि बल्डी के पास रिंछी</t>
+          <t>1719002027/WC/22012034838123 — सोखता गड्डा तलाई के पास रिंछी</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>24875.24</v>
+        <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>6948</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838141 — सोखता गड्डा तलाई कि पाल के पास रिंछी</t>
+          <t>1719002027/WC/22012034838129 — सोखता गड्डा कालोनी के हैण्डपम्प  के पास रिंछी</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>24875.24</v>
+        <v>31478.89</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K750" s="3"/>
+        <v>44489</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>45602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838147 — सोखता गड्डा शा कुप के पास रिंछी</t>
+          <t>1719002027/WC/22012034838134 — सोखता गड्डा कंजर कि बल्डी के पास रिंछी</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>0</v>
+        <v>24875.24</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K751" s="3"/>
+        <v>44489</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>45602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838155 — सोखता गड्डा कुण्डी के पास रिंछी</t>
+          <t>1719002027/WC/22012034838141 — सोखता गड्डा तलाई कि पाल के पास रिंछी</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>24875.24</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838159 — सोखता गड्डा किलोना बल्डी पर किलोना</t>
+          <t>1719002027/WC/22012034838147 — सोखता गड्डा शा कुप के पास रिंछी</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838160 — सोखता गड्डा माध्यमिक वि के पास  किलोना</t>
+          <t>1719002027/WC/22012034838155 — सोखता गड्डा कुण्डी के पास रिंछी</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>31478.89</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034838172 — सोखता गड्डा होल के पास बल्डी पर किलोना</t>
+          <t>1719002027/WC/22012034838159 — सोखता गड्डा किलोना बल्डी पर किलोना</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034942962 — नवीन तालाब निर्माण लसुल्डिया गौशाला के पास किलोना</t>
+          <t>1719002027/WC/22012034838160 — सोखता गड्डा माध्यमिक वि के पास  किलोना</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>1127846.53</v>
+        <v>31478.89</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>1084636.58</v>
+        <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44678</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012034942975 — वाटर हार्वेस्टिंग पोण्ड निर्माण रमेशचंद्र के खेत के पास किलोना</t>
+          <t>1719002027/WC/22012034838172 — सोखता गड्डा होल के पास बल्डी पर किलोना</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>443469.45</v>
+        <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44652</v>
+        <v>44300</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012035045617 — तलाई निर्माण झिरीवाली नाकी ग्राम रिंछी</t>
+          <t>1719002027/WC/22012034942962 — नवीन तालाब निर्माण लसुल्डिया गौशाला के पास किलोना</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>142800</v>
+        <v>1127846.53</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>142232</v>
+        <v>1084636.58</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>45213</v>
+        <v>44678</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>46141</v>
+        <v>45583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012035097588 — नवीन तलाई निर्माण कार्य पिलवास रोड के पास किलोना</t>
+          <t>1719002027/WC/22012034942975 — वाटर हार्वेस्टिंग पोण्ड निर्माण रमेशचंद्र के खेत के पास किलोना</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>1122539.28</v>
+        <v>443469.45</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>1003540.02</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>45311</v>
+        <v>44652</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012035097590 — नवीन तलाई निर्माण खांडिया बल्डी पर रिंछी</t>
+          <t>1719002027/WC/22012035045617 — तलाई निर्माण झिरीवाली नाकी ग्राम रिंछी</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>0</v>
+        <v>142800</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>142232</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K760" s="3"/>
+        <v>45213</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012035144706 — तलाई निर्माण रिछि बांडीया बलड़ी पर</t>
+          <t>1719002027/WC/22012035097588 — नवीन तलाई निर्माण कार्य पिलवास रोड के पास किलोना</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>0</v>
+        <v>1122539.28</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>1003540.02</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>45030</v>
+        <v>45311</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012035144709 — तलाई निर्माण रिछि बांडीया बलड़ी पर</t>
+          <t>1719002027/WC/22012035097590 — नवीन तलाई निर्माण खांडिया बल्डी पर रिंछी</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>1015262.24</v>
+        <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>414971.78</v>
+        <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>45666</v>
+        <v>45030</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/22012035269235 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप गांव के पास रिंछी</t>
+          <t>1719002027/WC/22012035144706 — तलाई निर्माण रिछि बांडीया बलड़ी पर</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>261</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>45768</v>
+        <v>45030</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/4 — नवीन तालाब निर्माण रींछी</t>
+          <t>1719002027/WC/22012035144709 — तलाई निर्माण रिछि बांडीया बलड़ी पर</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>0</v>
+        <v>1015262.24</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>0</v>
+        <v>414971.78</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39552</v>
+        <v>45666</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/5 — नवीन तालाब निर्माण रींछी</t>
+          <t>1719002027/WC/22012035269235 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप गांव के पास रिंछी</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39552</v>
+        <v>45768</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/6 — नवीन तालाब निर्माण रींछी</t>
+          <t>1719002027/WC/4 — नवीन तालाब निर्माण रींछी</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>556658.1</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>40303</v>
-[...3 lines deleted...]
-      </c>
+        <v>39552</v>
+      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/9993664415 — नवीन तालाब निर्माण, पारा उतडा के पास, रींछी 209</t>
+          <t>1719002027/WC/5 — नवीन तालाब निर्माण रींछी</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>428000</v>
+        <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>438901.1</v>
+        <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>39552</v>
+      </c>
+      <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WC/डबरी र्नि‍माण कार्य/रीछीं — डबरी र्नि‍माण कार्य/रीछीं</t>
+          <t>1719002027/WC/6 — नवीन तालाब निर्माण रींछी</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>29400</v>
+        <v>499000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>556658.1</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>39357</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>40303</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>40776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WH/19962214 — दात्या तालाब जिर्णोद्वार रिछी</t>
+          <t>1719002027/WC/9993664415 — नवीन तालाब निर्माण, पारा उतडा के पास, रींछी 209</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>284000</v>
+        <v>428000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>268179.78</v>
+        <v>438901.1</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>42887</v>
+        <v>42378</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>43651</v>
+        <v>42946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WH/19962881 — बल्डा पर तलाई जिर्णोद्वार किलोना</t>
+          <t>1719002027/WC/डबरी र्नि‍माण कार्य/रीछीं — डबरी र्नि‍माण कार्य/रीछीं</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>122000</v>
+        <v>29400</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>42888</v>
+        <v>39357</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WH/22012034453261 — तलाई जिर्णोध्वार गौशाला के पास रिंछी</t>
+          <t>1719002027/WH/19962214 — दात्या तालाब जिर्णोद्वार रिछी</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>497374.07</v>
+        <v>284000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>239341.66</v>
+        <v>268179.78</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44705</v>
+        <v>42887</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>45346</v>
+        <v>43651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WH/22012034453262 — तलाई जिर्णोद्द्वार गाव के पास रिंछी</t>
+          <t>1719002027/WH/19962881 — बल्डा पर तलाई जिर्णोद्वार किलोना</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>122000</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>44300</v>
+        <v>42888</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WH/22012034935256 — talab jirnodwar gav ke pas rinchhi</t>
+          <t>1719002027/WH/22012034453261 — तलाई जिर्णोध्वार गौशाला के पास रिंछी</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>266000</v>
+        <v>497374.07</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>210613</v>
+        <v>239341.66</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45116</v>
+        <v>44705</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>45344</v>
+        <v>45346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1719002027/WH/22012034939821 — नमामि गंगे अभियान अंतर्गत तालाब जीर्णोद्वार गौशाला के पास किलाेना बल्डी पर</t>
+          <t>1719002027/WH/22012034453262 — तलाई जिर्णोद्द्वार गाव के पास रिंछी</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>112383.23</v>
+        <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>110331.32</v>
+        <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>45503</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C775" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D775" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E775" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F775" s="1" t="inlineStr">
+        <is>
+          <t>1719002027/WH/22012034935256 — talab jirnodwar gav ke pas rinchhi</t>
+        </is>
+      </c>
+      <c r="G775" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H775" s="2" t="n">
+        <v>266000</v>
+      </c>
+      <c r="I775" s="2" t="n">
+        <v>210613</v>
+      </c>
+      <c r="J775" s="3" t="n">
+        <v>45116</v>
+      </c>
+      <c r="K775" s="3" t="n">
+        <v>45344</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C776" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D776" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E776" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F776" s="1" t="inlineStr">
+        <is>
+          <t>1719002027/WH/22012034939821 — नमामि गंगे अभियान अंतर्गत तालाब जीर्णोद्वार गौशाला के पास किलाेना बल्डी पर</t>
+        </is>
+      </c>
+      <c r="G776" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H776" s="2" t="n">
+        <v>112383.23</v>
+      </c>
+      <c r="I776" s="2" t="n">
+        <v>110331.32</v>
+      </c>
+      <c r="J776" s="3" t="n">
+        <v>45503</v>
+      </c>
+      <c r="K776" s="3" t="n">
+        <v>46141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C775" s="1" t="inlineStr">
+      <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D775" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E775" s="1" t="inlineStr">
+      <c r="D777" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F775" s="1" t="inlineStr">
+      <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1719002027/WH/22012034943469 — तलाई जीर्णोद्वार शमशान के पास  रिछी</t>
         </is>
       </c>
-      <c r="G775" s="1" t="inlineStr">
+      <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H775" s="2" t="n">
+      <c r="H777" s="2" t="n">
         <v>303296.86</v>
       </c>
-      <c r="I775" s="2" t="n">
+      <c r="I777" s="2" t="n">
         <v>522</v>
       </c>
-      <c r="J775" s="3" t="n">
+      <c r="J777" s="3" t="n">
         <v>45768</v>
       </c>
-      <c r="K775" s="3"/>
+      <c r="K777" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>