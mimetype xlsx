--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K631"/>
+  <dimension ref="A1:K633"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 03:04:58</t>
+          <t>Exported on: 2026-10-26 21:23:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1664,51 +1664,51 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012034451619 — व्रक्षारोपण खेत कि मेड पर पडाना</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>189200</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>16110</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>43494</v>
@@ -2140,145 +2140,145 @@
       <c r="J50" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035366936 — JGSA 2025 डग वेल रिचार्ज पीट बनेसिंह परथीसिंह पडाना</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>24557.4</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035366949 — JGSA 2025 डग वेल रिचार्ज पीट दुर्गाप्रसाद भुवान पडाना</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>24557.4</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035502843 — GJSA खेत तालाब निर्माण करणसिंह बापुसिंह पडाना</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45798</v>
@@ -2428,192 +2428,192 @@
       <c r="J56" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035516031 — GJSA डगवेल रिचार्ज मोहनलाल गोपीलाल पडाना</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035516042 — GJSA डगवेल रिचार्ज दुलेसिंह अनारसिंह पडाना</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035527165 — JGSA खेत तालाब निर्माण मोहनलाल गोपीलाल पडाना</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/22012035562466 — JGSA खेत तालाब निर्माण गोविंद महेश चंद्र पडाना</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>231942.58</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45829</v>
@@ -8760,98 +8760,98 @@
       <c r="J186" s="3" t="n">
         <v>43257</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/125254 — Construction of IAY House -IAY REG. NO. MP-19-002-033-001/214</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>42399</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/125255 — Construction of IAY House -IAY REG. NO. MP-19-002-033-001/29</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>42399</v>
@@ -11402,78 +11402,80 @@
       <c r="J240" s="3" t="n">
         <v>44817</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>44947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4295721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105991749</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>12186</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>44883</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11743,51 +11745,51 @@
       <c r="J247" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>44901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4295986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114614807</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>3672</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>44798</v>
@@ -12035,51 +12037,51 @@
       <c r="J253" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4296023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114774348</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>2682</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>44809</v>
@@ -12523,73 +12525,73 @@
       <c r="J263" s="3" t="n">
         <v>44876</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4327283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163879</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>12312</v>
+        <v>15912</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44876</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
@@ -12768,98 +12770,98 @@
       <c r="J268" s="3" t="n">
         <v>44870</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>45090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4518142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106203158</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4518143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106203228</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45587</v>
@@ -12911,98 +12913,98 @@
       <c r="J271" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4519509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114774459</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4519514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114775584</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45613</v>
@@ -13054,177 +13056,177 @@
       <c r="J274" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4520202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163526</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>46254</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4520642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115904475</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>21735</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>46254</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4521319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361473</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>21996</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>46254</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
@@ -13299,98 +13301,100 @@
       <c r="J279" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4568125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116519187</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>20871</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45635</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4591857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114551409</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45594</v>
@@ -13491,172 +13495,176 @@
       <c r="J283" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4738752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106203217</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4746237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706977</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45667</v>
       </c>
-      <c r="K285" s="3"/>
+      <c r="K285" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4747246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114775538</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45625</v>
       </c>
-      <c r="K286" s="3"/>
+      <c r="K286" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13681,192 +13689,194 @@
       <c r="J287" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4943214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163554</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K288" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4943216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163613</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>3375</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4943217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163773</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>20250</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4943690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706601</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>18768</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45774</v>
@@ -13918,503 +13928,507 @@
       <c r="J292" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4943692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706844</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>19035</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4943693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115707003</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>9639</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361562</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>9288</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361824</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361921</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>3375</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115380554</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>20250</v>
+        <v>21816</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>46243</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116267555</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>22167</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45743</v>
       </c>
-      <c r="K299" s="3"/>
+      <c r="K299" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844216</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>4590</v>
+        <v>11490</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844595</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>20250</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4945875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852605</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K302" s="3"/>
+      <c r="K302" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14439,78 +14453,80 @@
       <c r="J303" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4946104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908594</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>18684</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K304" s="3"/>
+      <c r="K304" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14535,145 +14551,149 @@
       <c r="J305" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4946108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908834</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>22167</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45743</v>
       </c>
-      <c r="K306" s="3"/>
+      <c r="K306" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4946109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115909013</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45765</v>
       </c>
-      <c r="K307" s="3"/>
+      <c r="K307" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4949066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114550117</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>6156</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45737</v>
@@ -14725,266 +14745,272 @@
       <c r="J309" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4955016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420364</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K310" s="3"/>
+      <c r="K310" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4955017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420464</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>13986</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4956431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120259496</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4956449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120268673</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>22167</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45743</v>
       </c>
-      <c r="K313" s="3"/>
+      <c r="K313" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/4956461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120275542</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K314" s="3"/>
+      <c r="K314" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15058,126 +15084,128 @@
       <c r="J316" s="3" t="n">
         <v>42771</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5146571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844162</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45807</v>
       </c>
-      <c r="K317" s="3"/>
+      <c r="K317" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5185686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361749</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>46236</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
@@ -15203,597 +15231,601 @@
       <c r="J319" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5206371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361292</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5209639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844744</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5215463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908797</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5215914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163834</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5219082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106203206</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5227405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120314429</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>46250</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5227687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114551359</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5232964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706828</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45764</v>
       </c>
-      <c r="K327" s="3"/>
+      <c r="K327" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5234495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163711</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5653569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844644</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5653901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361415</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5654194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116267493</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K331" s="3"/>
+      <c r="K331" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15818,286 +15850,288 @@
       <c r="J332" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5661633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163585</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>9396</v>
+        <v>16596</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5661808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706044</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5662295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115362065</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>20358</v>
+        <v>21924</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45882</v>
       </c>
-      <c r="K335" s="3"/>
+      <c r="K335" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5662326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844219</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5662879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844568</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/5663504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361592</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45882</v>
@@ -16149,14089 +16183,14183 @@
       <c r="J339" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115163859</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120273492</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361979</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120278923</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106905289</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116518830</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>6264</v>
+        <v>16596</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116519802</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120265628</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844389</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844392</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844579</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116089655</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116089708</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115903831</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>1566</v>
+        <v>4698</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115903918</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6038993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120322948</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>18792</v>
+        <v>21924</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120419230</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420046</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420118</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420259</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115840438</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852402</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852453</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120272516</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844657</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844713</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844727</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844234</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6039976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844242</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116519018</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116519113</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844200</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>9864</v>
+        <v>24264</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844203</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852656</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908886</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908545</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120274732</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361331</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361382</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706962</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>10962</v>
+        <v>19428</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706969</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6040792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115707018</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6050674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844225</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6051082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844435</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6051674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706910</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6051812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120419965</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6052150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908427</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6052467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852436</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6052544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361860</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6052681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361528</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>3132</v>
+        <v>12864</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6052964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115903682</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6053147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852588</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6054135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420153</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6054520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120266396</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361141</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115839891</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844170</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844237</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844324</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844326</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120419999</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122447170</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120420291</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282623</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115904143</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6237872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115908969</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6242801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122447714</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6242817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706874</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6242938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361442</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6242956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122446774</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6242963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115903748</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>3132</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1719002033/IF/IAY/6242967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115706589</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/632246 — Construction of IAY House -IAY REG. NO. MP1041456</t>
+          <t>1719002033/IF/IAY/6252258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115844765</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>15390</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43022</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/844573 — Construction of IAY House -IAY REG. NO. MP1418519</t>
+          <t>1719002033/IF/IAY/6282492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115852260</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43014</v>
-[...3 lines deleted...]
-      </c>
+        <v>46101</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/852272 — Construction of IAY House -IAY REG. NO. MP1519597</t>
+          <t>1719002033/IF/IAY/632246 — Construction of IAY House -IAY REG. NO. MP1041456</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>15480</v>
+        <v>15390</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43036</v>
+        <v>43022</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>43189</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/852302 — Construction of IAY House -IAY REG. NO. MP1519904</t>
+          <t>1719002033/IF/IAY/844573 — Construction of IAY House -IAY REG. NO. MP1418519</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>15528</v>
+        <v>15588</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43022</v>
+        <v>43014</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43414</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/853007 — Construction of IAY House -IAY REG. NO. MP1528035</t>
+          <t>1719002033/IF/IAY/852272 — Construction of IAY House -IAY REG. NO. MP1519597</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>15944</v>
+        <v>15480</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43014</v>
+        <v>43036</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>43326</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/853030 — Construction of IAY House -IAY REG. NO. MP1528288</t>
+          <t>1719002033/IF/IAY/852302 — Construction of IAY House -IAY REG. NO. MP1519904</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>15388</v>
+        <v>15528</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43031</v>
+        <v>43022</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>43344</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/916082 — Construction of IAY House -IAY REG. NO. MP2363274</t>
+          <t>1719002033/IF/IAY/853007 — Construction of IAY House -IAY REG. NO. MP1528035</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>15516</v>
+        <v>15944</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>43014</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43242</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/IAY/957482 — Construction of IAY House -IAY REG. NO. MP3227034</t>
+          <t>1719002033/IF/IAY/853030 — Construction of IAY House -IAY REG. NO. MP1528288</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>15480</v>
+        <v>15388</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43022</v>
+        <v>43031</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43124</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/कूप निर्माण कवरलाल रामा पडाना — कूप निर्माण कवरलाल रामा पडाना</t>
+          <t>1719002033/IF/IAY/916082 — Construction of IAY House -IAY REG. NO. MP2363274</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>107400</v>
+        <v>15480</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>81569.79</v>
+        <v>15516</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>39969</v>
+        <v>43014</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>40262</v>
+        <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/नवीन कुप निर्माण कार्य/मोहनलाल/गोपील — नवीन कुप निर्माण कार्य/मोहनलाल/गोपीलाल/पडाना</t>
+          <t>1719002033/IF/IAY/957482 — Construction of IAY House -IAY REG. NO. MP3227034</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>43022</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>43124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/नवीन कूप नि‍मार्ण कार्य मोहनलाल गोपी — नवीन कूप नि‍मार्ण कार्य मोहनलाल गोपीलाल पडाना</t>
+          <t>1719002033/IF/कूप निर्माण कवरलाल रामा पडाना — कूप निर्माण कवरलाल रामा पडाना</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>107400</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>137509.35</v>
+        <v>81569.79</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>39610</v>
+        <v>39969</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>40541</v>
+        <v>40262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/नवीन कूप निर्माण कार्य/मोहनलाल/गोपील — नवीन कूप निर्माण कार्य/मोहनलाल/गोपीलाल पडाना</t>
+          <t>1719002033/IF/नवीन कुप निर्माण कार्य/मोहनलाल/गोपील — नवीन कुप निर्माण कार्य/मोहनलाल/गोपीलाल/पडाना</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>42960</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>39380</v>
+        <v>39539</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1719002033/IF/नवीन कूप र्नि‍माण कार्य/रामलाल/गेंदा — नवीन कूप र्नि‍माण कार्य/रामलाल/गेंदा पडाना</t>
+          <t>1719002033/IF/नवीन कूप नि‍मार्ण कार्य मोहनलाल गोपी — नवीन कूप नि‍मार्ण कार्य मोहनलाल गोपीलाल पडाना</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>107400</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>144987.93</v>
+        <v>137509.35</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>39593</v>
+        <v>39610</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>40541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/22012034261535 — med bandhan padana</t>
+          <t>1719002033/IF/नवीन कूप निर्माण कार्य/मोहनलाल/गोपील — नवीन कूप निर्माण कार्य/मोहनलाल/गोपीलाल पडाना</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>42960</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42395</v>
+        <v>39380</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/22012034261537 — med bandhan kalu/bhirsu</t>
+          <t>1719002033/IF/नवीन कूप र्नि‍माण कार्य/रामलाल/गेंदा — नवीन कूप र्नि‍माण कार्य/रामलाल/गेंदा पडाना</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>0</v>
+        <v>107400</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>144987.93</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>39593</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>40541</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/22012034261539 — med bandn shivlal /bhula</t>
+          <t>1719002033/LD/22012034261535 — med bandhan padana</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/22012034525365 — चारागाह निर्माण हाई स्कुल के पिछे गौशाला परिसर के पास पडाना</t>
+          <t>1719002033/LD/22012034261537 — med bandhan kalu/bhirsu</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1414065.66</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>283112.04</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44449</v>
+        <v>42395</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/22012034542847 — चारागाह निर्माण गौशाला के पास पडाना २</t>
+          <t>1719002033/LD/22012034261539 — med bandn shivlal /bhula</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44058</v>
+        <v>42395</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/22012034570179 — सीपीटी निर्माण शासकिय बल्डी पर पडाना</t>
+          <t>1719002033/LD/22012034525365 — चारागाह निर्माण हाई स्कुल के पिछे गौशाला परिसर के पास पडाना</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>343297.44</v>
+        <v>1414065.66</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>30384</v>
+        <v>283112.04</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44703</v>
+        <v>44449</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/238 — खेल मैदान पडाना</t>
+          <t>1719002033/LD/22012034542847 — चारागाह निर्माण गौशाला के पास पडाना २</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>497000</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>484451.27</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41140</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/3799382317 — Shantidham</t>
+          <t>1719002033/LD/22012034570179 — सीपीटी निर्माण शासकिय बल्डी पर पडाना</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>343297.44</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>30384</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41260</v>
+        <v>44703</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/3799382318 — Khel Medan</t>
+          <t>1719002033/LD/238 — खेल मैदान पडाना</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>497000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>484451.27</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>41140</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>41352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1719002033/LD/3799394285 — खैल मैदान 14 , ई0 जी0 एस0 ग्राम पडाना</t>
+          <t>1719002033/LD/3799382317 — Shantidham</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>391000</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>383607.58</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41435</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/112 — सामुदायिक सीसी रोड एवं नाली निर्माण, 50, मनरेगा/पं</t>
+          <t>1719002033/LD/3799382318 — Khel Medan</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>144000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>126503.04</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41275</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034155730 — CC Road</t>
+          <t>1719002033/LD/3799394285 — खैल मैदान 14 , ई0 जी0 एस0 ग्राम पडाना</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>391000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>383607.58</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>41679</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034155731 — CC Road</t>
+          <t>1719002033/RC/112 — सामुदायिक सीसी रोड एवं नाली निर्माण, 50, मनरेगा/पं</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>144000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>126503.04</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>41275</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>41608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034189390 — Cement Concrete Road (1363)</t>
+          <t>1719002033/RC/22012034155730 — CC Road</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>26999.58</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41576</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034199524 — Cement Concrete Road, PP, Padana (258)</t>
+          <t>1719002033/RC/22012034155731 — CC Road</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>96556</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034199527 — Cement Concrete Road, PP, Padana (1313)</t>
+          <t>1719002033/RC/22012034189390 — Cement Concrete Road (1363)</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>127000</v>
+        <v>35000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>108306</v>
+        <v>26999.58</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41701</v>
+        <v>41576</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>41729</v>
+        <v>41639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034199536 — Cement Concrete Road, PP, Padana (257)</t>
+          <t>1719002033/RC/22012034199524 — Cement Concrete Road, PP, Padana (258)</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>98000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>97708</v>
+        <v>96556</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41701</v>
+        <v>41691</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034199538 — Cement Concrete Road, PP, Padana (259)</t>
+          <t>1719002033/RC/22012034199527 — Cement Concrete Road, PP, Padana (1313)</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>98000</v>
+        <v>127000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>96760</v>
+        <v>108306</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41691</v>
+        <v>41701</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034208741 — Khet Sadak, Padana (223)</t>
+          <t>1719002033/RC/22012034199536 — Cement Concrete Road, PP, Padana (257)</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>1481000</v>
+        <v>98000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>12264</v>
+        <v>97708</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41696</v>
+        <v>41701</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42797</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034228069 — Cement Concrete Road, PP, Padana (17)</t>
+          <t>1719002033/RC/22012034199538 — Cement Concrete Road, PP, Padana (259)</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>152000</v>
+        <v>98000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>146609.9</v>
+        <v>96760</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>41879</v>
+        <v>41691</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42013</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034283680 — सीसी रोड, रामदेव मंदिर से हनुमान मंदिर तक, पडाना 94</t>
+          <t>1719002033/RC/22012034208741 — Khet Sadak, Padana (223)</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>130000</v>
+        <v>1481000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>126920</v>
+        <v>12264</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42248</v>
+        <v>41696</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>42518</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034291211 — सीसी रोड, करणसिंह के मकान से मोडी रोड तक, पडाना 171</t>
+          <t>1719002033/RC/22012034228069 — Cement Concrete Road, PP, Padana (17)</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>146609.9</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>41879</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>42013</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034291708 — सीसी रोड, करणसिंह के मकान से मोडी रोड तक, पडाना 171</t>
+          <t>1719002033/RC/22012034283680 — सीसी रोड, रामदेव मंदिर से हनुमान मंदिर तक, पडाना 94</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>137774</v>
+        <v>126920</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42344</v>
+        <v>42248</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>42569</v>
+        <v>42518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034305070 — cc road</t>
+          <t>1719002033/RC/22012034291211 — सीसी रोड, करणसिंह के मकान से मोडी रोड तक, पडाना 171</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42395</v>
+        <v>42108</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034305086 — c c road</t>
+          <t>1719002033/RC/22012034291708 — सीसी रोड, करणसिंह के मकान से मोडी रोड तक, पडाना 171</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>137774</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>42344</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>42569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034314622 — C.C.ROAD kesnalal ki makan si babalal ke makan th</t>
+          <t>1719002033/RC/22012034305070 — cc road</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>9000000000</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>43260</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42628</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034314625 — C.C.ROADmamtaji say seetaram kay makan thk</t>
+          <t>1719002033/RC/22012034305086 — c c road</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>7500000000</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>73342</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42628</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034321991 — c.c.road hanuman mander s sidnat ki mander thak</t>
+          <t>1719002033/RC/22012034314622 — C.C.ROAD kesnalal ki makan si babalal ke makan th</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>9000000000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>43260</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>42628</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>43260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034321997 — c c road आदिवासी मोहला padana</t>
+          <t>1719002033/RC/22012034314625 — C.C.ROADmamtaji say seetaram kay makan thk</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>7500000000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>73342</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>42628</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034340435 — ग्रेवल सडक नन्दकिशोर के मकान से शांतीधाम  तक पडाना</t>
+          <t>1719002033/RC/22012034321991 — c.c.road hanuman mander s sidnat ki mander thak</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>749899</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42889</v>
+        <v>42645</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034342580 — सीसी रोड नाली निर्मान देवनारायण मन्दिर परिसर ग्राम पडाना</t>
+          <t>1719002033/RC/22012034321997 — c c road आदिवासी मोहला padana</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>27889</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>28272</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42912</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034349259 — सीसी रोड नाली निर्मान मुंशीलाल के बाडे से हनुमान मन्दिर तक</t>
+          <t>1719002033/RC/22012034340435 — ग्रेवल सडक नन्दकिशोर के मकान से शांतीधाम  तक पडाना</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>98677</v>
+        <v>749899</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>98040</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42963</v>
-[...3 lines deleted...]
-      </c>
+        <v>42889</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034360676 — सीसी रोड नाली निर्माण हिरालाल के मकान से घनश्याम के मकान तक पडाना</t>
+          <t>1719002033/RC/22012034342580 — सीसी रोड नाली निर्मान देवनारायण मन्दिर परिसर ग्राम पडाना</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>17700</v>
+        <v>27889</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15652</v>
+        <v>28272</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43038</v>
+        <v>42912</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43189</v>
+        <v>42946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034360677 — सीसी रोड नाली निर्माण नारायण के मकान से मोडी रोड तक पडाना</t>
+          <t>1719002033/RC/22012034349259 — सीसी रोड नाली निर्मान मुंशीलाल के बाडे से हनुमान मन्दिर तक</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>30922</v>
+        <v>98677</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>31060</v>
+        <v>98040</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42998</v>
+        <v>42963</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43189</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034360678 — सीसी रोड नाली निर्माण रामलाल के मकान से तेजा बाई के मकान तक  पडाना</t>
+          <t>1719002033/RC/22012034360676 — सीसी रोड नाली निर्माण हिरालाल के मकान से घनश्याम के मकान तक पडाना</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>76000</v>
+        <v>17700</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>74304</v>
+        <v>15652</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42998</v>
+        <v>43038</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43383</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034360679 — सीसी रोड नाली निर्माण स्कुल से राजाराम के मकान तक्  पडाना</t>
+          <t>1719002033/RC/22012034360677 — सीसी रोड नाली निर्माण नारायण के मकान से मोडी रोड तक पडाना</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>66375</v>
+        <v>30922</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>65016</v>
+        <v>31060</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43038</v>
+        <v>42998</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Repair and maintenance of WBM Roads for Community / Repair and maintenance of WBM Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034369678 — c.c.road mangilal ki makan si hole tak</t>
+          <t>1719002033/RC/22012034360678 — सीसी रोड नाली निर्माण रामलाल के मकान से तेजा बाई के मकान तक  पडाना</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>74304</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>42998</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034369681 — c.c.road</t>
+          <t>1719002033/RC/22012034360679 — सीसी रोड नाली निर्माण स्कुल से राजाराम के मकान तक्  पडाना</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>66375</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>65016</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Repair and maintenance of WBM Roads for Community / Repair and maintenance of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034369781 — C.C.ROAD</t>
+          <t>1719002033/RC/22012034369678 — c.c.road mangilal ki makan si hole tak</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43204</v>
+        <v>42839</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034369785 — gaval sadak</t>
+          <t>1719002033/RC/22012034369681 — c.c.road</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43204</v>
+        <v>43010</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034378306 — सीसी रोड नाली निर्माण होली से कुंडी तक पडाना</t>
+          <t>1719002033/RC/22012034369781 — C.C.ROAD</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>58100</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44017</v>
+        <v>43204</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034437639 — CC ROAD NALI NIRMAN</t>
+          <t>1719002033/RC/22012034369785 — gaval sadak</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43454</v>
+        <v>43204</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034448976 — सीसी रोड नाली निर्माण मांगीलाल के मकान से स्कुल वाला रोड</t>
+          <t>1719002033/RC/22012034378306 — सीसी रोड नाली निर्माण होली से कुंडी तक पडाना</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>67687</v>
+        <v>58100</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>67572</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>44017</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034470995 — सीसी रोड बाबुलाल के मकान से रामेश्वर के मकान तक</t>
+          <t>1719002033/RC/22012034437639 — CC ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43569</v>
+        <v>43454</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034470996 — सीसी रोड डीपी से मोडी रोड तक</t>
+          <t>1719002033/RC/22012034448976 — सीसी रोड नाली निर्माण मांगीलाल के मकान से स्कुल वाला रोड</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>67687</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>67572</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>43755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034470997 — सीसी रोड नाली निर्माण रायसिंह के मकान से मोडी रोड तक</t>
+          <t>1719002033/RC/22012034470995 — सीसी रोड बाबुलाल के मकान से रामेश्वर के मकान तक</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034470998 — सीसी रोड नाली निर्माण रामकरण के मकान से धर्मशाला तक</t>
+          <t>1719002033/RC/22012034470996 — सीसी रोड डीपी से मोडी रोड तक</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034470999 — सीसी रोड नाली निर्माण लीला बाई के मकान से रामकरण के मकान तक</t>
+          <t>1719002033/RC/22012034470997 — सीसी रोड नाली निर्माण रायसिंह के मकान से मोडी रोड तक</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034473860 — सीसी रोड नाली निर्माण बाबुलाल के मकान से रामेश्वर के मकान तक पडाना</t>
+          <t>1719002033/RC/22012034470998 — सीसी रोड नाली निर्माण रामकरण के मकान से धर्मशाला तक</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>45674</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>45408</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43719</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034473862 — सीसी रोड नाली निर्माण मोडी रोड से डिपि तक पडाना</t>
+          <t>1719002033/RC/22012034470999 — सीसी रोड नाली निर्माण लीला बाई के मकान से रामकरण के मकान तक</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>65522</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>64416</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43743</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034477927 — सीसी रोड नाली निर्माण नग्गा जी के मकान से भीमसिंह के मकान तक पडाना</t>
+          <t>1719002033/RC/22012034473860 — सीसी रोड नाली निर्माण बाबुलाल के मकान से रामेश्वर के मकान तक पडाना</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>87870</v>
+        <v>45674</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>80766</v>
+        <v>45408</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43774</v>
+        <v>43719</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>44537</v>
+        <v>43909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034521548 — ग्रेवल सडकहेण्डपम्प से लसुल्डिया कांकड तक पडाना</t>
+          <t>1719002033/RC/22012034473862 — सीसी रोड नाली निर्माण मोडी रोड से डिपि तक पडाना</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>1458409.3</v>
+        <v>65522</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>1448891.62</v>
+        <v>64416</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44077</v>
+        <v>43743</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44918</v>
+        <v>43795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034551477 — सीसी रोड नाली निर्माण रामकरण के मकान से रामप्रसाद के मकान तक पडाना</t>
+          <t>1719002033/RC/22012034477927 — सीसी रोड नाली निर्माण नग्गा जी के मकान से भीमसिंह के मकान तक पडाना</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>96840</v>
+        <v>87870</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>96520</v>
+        <v>80766</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44265</v>
+        <v>43774</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44559</v>
+        <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034551480 — सीसी रोड नाली निर्माण भिमसिंह के मकान से मोडी रोड डेरा पडाना</t>
+          <t>1719002033/RC/22012034521548 — ग्रेवल सडकहेण्डपम्प से लसुल्डिया कांकड तक पडाना</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>62814</v>
+        <v>1458409.3</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>61370</v>
+        <v>1448891.62</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44209</v>
+        <v>44077</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>44614</v>
+        <v>44918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034559032 — CC ROAD, GRAM PADANA</t>
+          <t>1719002033/RC/22012034551477 — सीसी रोड नाली निर्माण रामकरण के मकान से रामप्रसाद के मकान तक पडाना</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>96840</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>96520</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>44265</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>44559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034593892 — सीसी रोड निर्माण कैलाश के मकान से स्कुल तक पडाना</t>
+          <t>1719002033/RC/22012034551480 — सीसी रोड नाली निर्माण भिमसिंह के मकान से मोडी रोड डेरा पडाना</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>101554</v>
+        <v>62814</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>99084</v>
+        <v>61370</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44595</v>
+        <v>44209</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>45623</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034606257 — cc road nirman, gram padana</t>
+          <t>1719002033/RC/22012034559032 — CC ROAD, GRAM PADANA</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44665</v>
+        <v>44301</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034614394 — नाली निर्मान होली से व्हाया हनुमान मंदिर से नाले तक पडाना</t>
+          <t>1719002033/RC/22012034593892 — सीसी रोड निर्माण कैलाश के मकान से स्कुल तक पडाना</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>88200</v>
+        <v>101554</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>87295</v>
+        <v>99084</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44703</v>
+        <v>44595</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>45496</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034621270 — सीसी रोड नाली निर्माण कांताप्रसाद के मकान से पिरुलाल के मकान तक पडाना</t>
+          <t>1719002033/RC/22012034606257 — cc road nirman, gram padana</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>25500</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>24752</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034622725 — नाली निर्माण हनुमान मंदिर से खाल कि ओर पडाना</t>
+          <t>1719002033/RC/22012034614394 — नाली निर्मान होली से व्हाया हनुमान मंदिर से नाले तक पडाना</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>65000</v>
+        <v>88200</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>64951</v>
+        <v>87295</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45222</v>
+        <v>44703</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>45623</v>
+        <v>45496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034662532 — सीसी रोड निर्माण मोडी रोड से आंगनवाडी की ओर पडाना चक</t>
+          <t>1719002033/RC/22012034621270 — सीसी रोड नाली निर्माण कांताप्रसाद के मकान से पिरुलाल के मकान तक पडाना</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>89000</v>
+        <v>25500</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>87909</v>
+        <v>24752</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45205</v>
+        <v>45206</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>45496</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034671268 — सीसी रोड निर्माण कार्य बजेसिंह के मकान से आंगनवाडी तक पडाना डेरा</t>
+          <t>1719002033/RC/22012034622725 — नाली निर्माण हनुमान मंदिर से खाल कि ओर पडाना</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>27000</v>
+        <v>65000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>23868</v>
+        <v>64951</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45351</v>
+        <v>45222</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>45637</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034683878 — नाली निर्माण कैलाश भिलाला के मकान से खाल कि ओर पडाना</t>
+          <t>1719002033/RC/22012034662532 — सीसी रोड निर्माण मोडी रोड से आंगनवाडी की ओर पडाना चक</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>61000</v>
+        <v>89000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>57569.34</v>
+        <v>87909</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>45606</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>45496</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RC/22012034833562 — सीसी रोड निर्माण कार्य मोडी रोड से स्कुल कि ओर पडाना</t>
+          <t>1719002033/RC/22012034671268 — सीसी रोड निर्माण कार्य बजेसिंह के मकान से आंगनवाडी तक पडाना डेरा</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>31586.3</v>
+        <v>23868</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45679</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>45351</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>45637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263908 — Maryada, Bajrang s/o Laxminarayan, Padana (38)</t>
+          <t>1719002033/RC/22012034683878 — नाली निर्माण कैलाश भिलाला के मकान से खाल कि ओर पडाना</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>5400</v>
+        <v>61000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>5396.5</v>
+        <v>57569.34</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41885</v>
-[...3 lines deleted...]
-      </c>
+        <v>45606</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263910 — Maryada, Premchandra s/o Ramlal, Padana (215)</t>
+          <t>1719002033/RC/22012034833562 — सीसी रोड निर्माण कार्य मोडी रोड से स्कुल कि ओर पडाना</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>5400</v>
+        <v>37000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>5396.5</v>
+        <v>31586.3</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41885</v>
-[...3 lines deleted...]
-      </c>
+        <v>45679</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263911 — Maryada, Babusingh s/o Nirbhaysingh, Padana (215/0</t>
+          <t>1719002033/RS/22012034263908 — Maryada, Bajrang s/o Laxminarayan, Padana (38)</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263912 — Maryada, Madan s/o Balu, Padana (215/02)</t>
+          <t>1719002033/RS/22012034263910 — Maryada, Premchandra s/o Ramlal, Padana (215)</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263913 — Maryada, Fulchandra s/o Devisingh, Padana (215/03)</t>
+          <t>1719002033/RS/22012034263911 — Maryada, Babusingh s/o Nirbhaysingh, Padana (215/0</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263914 — Maryada, Nandkishore s/o Amarsingh, Padana (215/4)</t>
+          <t>1719002033/RS/22012034263912 — Maryada, Madan s/o Balu, Padana (215/02)</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263916 — Maryada, Babulal s/o Ramprasad, Padana (215/06)</t>
+          <t>1719002033/RS/22012034263913 — Maryada, Fulchandra s/o Devisingh, Padana (215/03)</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034263917 — Maryada, Kanhayalal s/o Badrilal, Padana (215/08)</t>
+          <t>1719002033/RS/22012034263914 — Maryada, Nandkishore s/o Amarsingh, Padana (215/4)</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034264263 — Maryada, Rameshchandra s/o Badrilal, Padana (215/1</t>
+          <t>1719002033/RS/22012034263916 — Maryada, Babulal s/o Ramprasad, Padana (215/06)</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034264264 — Maryada, Banesingh s/o Ramlal, Padana (215/12)</t>
+          <t>1719002033/RS/22012034263917 — Maryada, Kanhayalal s/o Badrilal, Padana (215/08)</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034264268 — Maryada, Rameshwar s/o Champalal, Padana (215/13)</t>
+          <t>1719002033/RS/22012034264263 — Maryada, Rameshchandra s/o Badrilal, Padana (215/1</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265571 — Maryada, Mangilal s/o Devisingh, Padana (215/15)</t>
+          <t>1719002033/RS/22012034264264 — Maryada, Banesingh s/o Ramlal, Padana (215/12)</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265572 — Maryada, Hokamsingh s/o Devisingh, Padana (215/16)</t>
+          <t>1719002033/RS/22012034264268 — Maryada, Rameshwar s/o Champalal, Padana (215/13)</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265573 — Maryada, Omprakash s/o Dolatram, Padana (215/17)</t>
+          <t>1719002033/RS/22012034265571 — Maryada, Mangilal s/o Devisingh, Padana (215/15)</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265574 — Maryada, Prabhulal s/o Dolatram, Padana (215/18)</t>
+          <t>1719002033/RS/22012034265572 — Maryada, Hokamsingh s/o Devisingh, Padana (215/16)</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265689 — Maryada, Rameshwar s/o Ghuralal, Padana (215/20)</t>
+          <t>1719002033/RS/22012034265573 — Maryada, Omprakash s/o Dolatram, Padana (215/17)</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265691 — Maryada, Balchand s/o Seetaram, Padana (215/21)</t>
+          <t>1719002033/RS/22012034265574 — Maryada, Prabhulal s/o Dolatram, Padana (215/18)</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265692 — Maryada, Kailash s/o Ramnarayan, Padana (215/22)</t>
+          <t>1719002033/RS/22012034265689 — Maryada, Rameshwar s/o Ghuralal, Padana (215/20)</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265693 — Maryada, Banshilal s/o Ramlal, Padana (215/22)</t>
+          <t>1719002033/RS/22012034265691 — Maryada, Balchand s/o Seetaram, Padana (215/21)</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265694 — Maryada, Giriraj s/o Devisingh, Padana (215/23)</t>
+          <t>1719002033/RS/22012034265692 — Maryada, Kailash s/o Ramnarayan, Padana (215/22)</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265695 — Maryada, Devbai s/o Udaysingh, Padana (215/24)</t>
+          <t>1719002033/RS/22012034265693 — Maryada, Banshilal s/o Ramlal, Padana (215/22)</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265696 — Maryada, Jagdish s/o Ramnarayan, Padana (215/25)</t>
+          <t>1719002033/RS/22012034265694 — Maryada, Giriraj s/o Devisingh, Padana (215/23)</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265697 — Maryada, Devilal s/o Puralal, Padana (215/26)</t>
+          <t>1719002033/RS/22012034265695 — Maryada, Devbai s/o Udaysingh, Padana (215/24)</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265698 — Maryada, Ramprasad s/o Puralal, Padana (215/27)</t>
+          <t>1719002033/RS/22012034265696 — Maryada, Jagdish s/o Ramnarayan, Padana (215/25)</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265941 — Maryada, Manish s/o Gopalkrishna, Padana (215/26)</t>
+          <t>1719002033/RS/22012034265697 — Maryada, Devilal s/o Puralal, Padana (215/26)</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265943 — Maryada, Dolatram s/o Laxminarayan, Padana (215/27</t>
+          <t>1719002033/RS/22012034265698 — Maryada, Ramprasad s/o Puralal, Padana (215/27)</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>5396.5</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41886</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>41885</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>42006</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265964 — Maryada, Ghanshyam s/o Ramkaran, Padana (215/29)</t>
+          <t>1719002033/RS/22012034265941 — Maryada, Manish s/o Gopalkrishna, Padana (215/26)</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>3216</v>
+        <v>5396.5</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41911</v>
+        <v>41885</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42037</v>
+        <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265966 — Maryada, Banesingh s/o Ramlal, Padana (215/30)</t>
+          <t>1719002033/RS/22012034265943 — Maryada, Dolatram s/o Laxminarayan, Padana (215/27</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>5396.5</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41885</v>
-[...3 lines deleted...]
-      </c>
+        <v>41886</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265967 — Maryada, Ramlal s/o Babuji, Padana (215/31)</t>
+          <t>1719002033/RS/22012034265964 — Maryada, Ghanshyam s/o Ramkaran, Padana (215/29)</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>5396.5</v>
+        <v>3216</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41885</v>
+        <v>41911</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>42006</v>
+        <v>42037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265968 — Maryada, Kishanlal s/o Devisingh, Padana (215/32)</t>
+          <t>1719002033/RS/22012034265966 — Maryada, Banesingh s/o Ramlal, Padana (215/30)</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265970 — Maryada, Ratanlal s/o Shankarlal, Padana (215/32)</t>
+          <t>1719002033/RS/22012034265967 — Maryada, Ramlal s/o Babuji, Padana (215/31)</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034265972 — Maryada, Mahesh kumar s/o Ramprasad, Padana (315/3</t>
+          <t>1719002033/RS/22012034265968 — Maryada, Kishanlal s/o Devisingh, Padana (215/32)</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034266220 — Maryada, Tejabai s/o Gangaram, Padana (215/39)</t>
+          <t>1719002033/RS/22012034265970 — Maryada, Ratanlal s/o Shankarlal, Padana (215/32)</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>5396.5</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>41885</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034308852 — सोचालाय रामेश बालु बंजारा</t>
+          <t>1719002033/RS/22012034265972 — Maryada, Mahesh kumar s/o Ramprasad, Padana (315/3</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>8800</v>
+        <v>5400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>8796</v>
+        <v>5396.5</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42710</v>
+        <v>41885</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>43040</v>
+        <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034308879 — सोचालय गोकुल बालु बागरी</t>
+          <t>1719002033/RS/22012034266220 — Maryada, Tejabai s/o Gangaram, Padana (215/39)</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>8800</v>
+        <v>5400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>1836</v>
+        <v>5396.5</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42710</v>
+        <v>41885</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>44116</v>
+        <v>42006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034308887 — सोचालय गोकुल/भैरु बंजारा</t>
+          <t>1719002033/RS/22012034308852 — सोचालाय रामेश बालु बंजारा</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43567</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034308892 — सोचालय नारायन/खीमा बंजारा</t>
+          <t>1719002033/RS/22012034308879 — सोचालय गोकुल बालु बागरी</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>8796</v>
+        <v>1836</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>43059</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034308898 — सोचालय सीताबाई/कालुराम बंजारा</t>
+          <t>1719002033/RS/22012034308887 — सोचालय गोकुल/भैरु बंजारा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>43969</v>
+        <v>43567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309302 — सोचालय न्रिर्बेसिंघ/बालु बंजारा</t>
+          <t>1719002033/RS/22012034308892 — सोचालय नारायन/खीमा बंजारा</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>43040</v>
+        <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309306 — सोचालय रामलाल/ बिरु बंजारा</t>
+          <t>1719002033/RS/22012034308898 — सोचालय सीताबाई/कालुराम बंजारा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>43040</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309466 — शोचालय देवीसिंघ/बिरुसिंघ ब्ंजारा</t>
+          <t>1719002033/RS/22012034309302 — सोचालय न्रिर्बेसिंघ/बालु बंजारा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>1836</v>
+        <v>8796</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>44116</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309468 — सोचालय बिहारी/नन्दा बंजारा</t>
+          <t>1719002033/RS/22012034309306 — सोचालय रामलाल/ बिरु बंजारा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>43219</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309472 — सोचालय कालीबाई/गिरदारी बंजारा</t>
+          <t>1719002033/RS/22012034309466 — शोचालय देवीसिंघ/बिरुसिंघ ब्ंजारा</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>8796</v>
+        <v>1836</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>43040</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309474 — शौचालय प्रभुलाल मांगीलाल बंजारा</t>
+          <t>1719002033/RS/22012034309468 — सोचालय बिहारी/नन्दा बंजारा</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309480 — सोचालय देवीसिंघ/ ह रीसिग</t>
+          <t>1719002033/RS/22012034309472 — सोचालय कालीबाई/गिरदारी बंजारा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>43219</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309532 — सोचालय देवीसिंघ/ मागीलाल बंजारा</t>
+          <t>1719002033/RS/22012034309474 — शौचालय प्रभुलाल मांगीलाल बंजारा</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>8760</v>
+        <v>8796</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42718</v>
+        <v>42710</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>43969</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309534 — सोचालय रुगनाथ /दीपा बंजारा</t>
+          <t>1719002033/RS/22012034309480 — सोचालय देवीसिंघ/ ह रीसिग</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43040</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309539 — सोचालय रामसिग बालाजी बज्नारा</t>
+          <t>1719002033/RS/22012034309532 — सोचालय देवीसिंघ/ मागीलाल बंजारा</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>8796</v>
+        <v>8760</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42710</v>
+        <v>42718</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>43040</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034309554 — सोचालय विक्रम /गीरदारी बंजारा</t>
+          <t>1719002033/RS/22012034309534 — सोचालय रुगनाथ /दीपा बंजारा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>8796</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>42710</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>43219</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310458 — सोचालय नन्दुबाई/बालचन्द पदाना</t>
+          <t>1719002033/RS/22012034309539 — सोचालय रामसिग बालाजी बज्नारा</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>8760</v>
+        <v>8796</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42718</v>
+        <v>42710</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43969</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310461 — सोचाल्य करनसिंघ/मन्ना बंजारा</t>
+          <t>1719002033/RS/22012034309554 — सोचालय विक्रम /गीरदारी बंजारा</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>8760</v>
+        <v>8796</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42718</v>
+        <v>42710</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310465 — सोचानलय प्र्काश /रामलाल बंजारा</t>
+          <t>1719002033/RS/22012034310458 — सोचालय नन्दुबाई/बालचन्द पदाना</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43219</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310467 — सोचालय चन्दर/सिदु बंज्रारा</t>
+          <t>1719002033/RS/22012034310461 — सोचाल्य करनसिंघ/मन्ना बंजारा</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43969</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310469 — सोचालय कर्मा/गोपी बंजारा</t>
+          <t>1719002033/RS/22012034310465 — सोचानलय प्र्काश /रामलाल बंजारा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43040</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310471 — सोचालय देवीसिंघ/रामसिंघ बंजारा</t>
+          <t>1719002033/RS/22012034310467 — सोचालय चन्दर/सिदु बंज्रारा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310472 — सोचालय mangilal/बगवानसिंघ बंजारा</t>
+          <t>1719002033/RS/22012034310469 — सोचालय कर्मा/गोपी बंजारा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>43969</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310473 — सोचालय राजाराम/ बगवानसिंघ बंजारा</t>
+          <t>1719002033/RS/22012034310471 — सोचालय देवीसिंघ/रामसिंघ बंजारा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310474 — सोचालय सजंसिंघ/रामसिंघ बंजारा</t>
+          <t>1719002033/RS/22012034310472 — सोचालय mangilal/बगवानसिंघ बंजारा</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>42718</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>43219</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310802 — शौचालय बद्रीलाल/रामसिंह बंजारा</t>
+          <t>1719002033/RS/22012034310473 — सोचालय राजाराम/ बगवानसिंघ बंजारा</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42731</v>
+        <v>42718</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>43567</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310804 — सोचालय दौलीसिंह/बवसिंह बंजारा</t>
+          <t>1719002033/RS/22012034310474 — सोचालय सजंसिंघ/रामसिंघ बंजारा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42731</v>
+        <v>42718</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43969</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310809 — सोचालय बीमसिंग/मोतीसिंह बंजारा</t>
+          <t>1719002033/RS/22012034310802 — शौचालय बद्रीलाल/रामसिंह बंजारा</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>42731</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>43969</v>
+        <v>43567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310813 — सोचालय सुवाबई/अमरसिंह बंजारा</t>
+          <t>1719002033/RS/22012034310804 — सोचालय दौलीसिंह/बवसिंह बंजारा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>1800</v>
+        <v>8760</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>42731</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>44116</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310815 — सोचालय रायसिंह/अमरसिंह बंजारा</t>
+          <t>1719002033/RS/22012034310809 — सोचालय बीमसिंग/मोतीसिंह बंजारा</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>42731</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034310817 — सोचालय नरवरसिंह/गोकुलसिंह</t>
+          <t>1719002033/RS/22012034310813 — सोचालय सुवाबई/अमरसिंह बंजारा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>8760</v>
+        <v>1800</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42719</v>
+        <v>42731</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43040</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034311412 — सोचालय बद्री/लाला बंजारा</t>
+          <t>1719002033/RS/22012034310815 — सोचालय रायसिंह/अमरसिंह बंजारा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>12000</v>
+        <v>8800</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>10402</v>
+        <v>8760</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42726</v>
+        <v>42731</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43040</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034311430 — सोचालय देवीसिंघ/नन्द्राम</t>
+          <t>1719002033/RS/22012034310817 — सोचालय नरवरसिंह/गोकुलसिंह</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>12000</v>
+        <v>8800</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>11905</v>
+        <v>8760</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42726</v>
+        <v>42719</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034311433 — सोचालय कालु/मानसिंघ बंजारा</t>
+          <t>1719002033/RS/22012034311412 — सोचालय बद्री/लाला बंजारा</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>11404</v>
+        <v>10402</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42737</v>
+        <v>42726</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034311436 — सोचालय जगदीश/नारायन पदाना</t>
+          <t>1719002033/RS/22012034311430 — सोचालय देवीसिंघ/नन्द्राम</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>2004</v>
+        <v>11905</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42726</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>44116</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034311438 — सोचालय सोरमबाई/ बनेसिंघ</t>
+          <t>1719002033/RS/22012034311433 — सोचालय कालु/मानसिंघ बंजारा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>11404</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42796</v>
+        <v>42737</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034314765 — सोचालय जुमबाई /बवाना बनजारा</t>
+          <t>1719002033/RS/22012034311436 — सोचालय जगदीश/नारायन पदाना</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>8800</v>
+        <v>12000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>8760</v>
+        <v>2004</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42719</v>
+        <v>42726</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>43040</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034314770 — सोचालय mokesh /ramlala banjara</t>
+          <t>1719002033/RS/22012034311438 — सोचालय सोरमबाई/ बनेसिंघ</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>8800</v>
+        <v>12000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>1800</v>
+        <v>11404</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42738</v>
+        <v>42796</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>44116</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034314776 — सोचालय मैरवाना/लाला बंजारा</t>
+          <t>1719002033/RS/22012034314765 — सोचालय जुमबाई /बवाना बनजारा</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42738</v>
+        <v>42719</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>43969</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034314792 — सोचालय नारायण/लाला बनजारा</t>
+          <t>1719002033/RS/22012034314770 — सोचालय mokesh /ramlala banjara</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>8760</v>
+        <v>1800</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>42738</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>43969</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034314806 — सोचालय पूरसिंह/करणसिंह</t>
+          <t>1719002033/RS/22012034314776 — सोचालय मैरवाना/लाला बंजारा</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>12000</v>
+        <v>8800</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>11905</v>
+        <v>8760</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42737</v>
+        <v>42738</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43040</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034317017 — सोचालय मैगा /भैरु बंजरा</t>
+          <t>1719002033/RS/22012034314792 — सोचालय नारायण/लाला बनजारा</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42747</v>
+        <v>42738</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43685</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034317029 — सोचालय हरलाल /दना बंजारा</t>
+          <t>1719002033/RS/22012034314806 — सोचालय पूरसिंह/करणसिंह</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>8800</v>
+        <v>12000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>8760</v>
+        <v>11905</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42747</v>
+        <v>42737</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>43219</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034317033 — सोचालय जसा/चतरा ब्ंजारा</t>
+          <t>1719002033/RS/22012034317017 — सोचालय मैगा /भैरु बंजरा</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>42747</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43219</v>
+        <v>43685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034317036 — सोचालय Bharu / bapu padana</t>
+          <t>1719002033/RS/22012034317029 — सोचालय हरलाल /दना बंजारा</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>42747</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>43969</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034317039 — सोचालय रामलाल भावसिंघ बंजारा</t>
+          <t>1719002033/RS/22012034317033 — सोचालय जसा/चतरा ब्ंजारा</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>8760</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>42747</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43969</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034337829 — सोचालय घनशाम /बाबुलाल</t>
+          <t>1719002033/RS/22012034317036 — सोचालय Bharu / bapu padana</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>12000</v>
+        <v>8800</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>11464</v>
+        <v>8760</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42829</v>
+        <v>42747</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43064</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034337838 — सोचालय नगा/भिरु बंजारा</t>
+          <t>1719002033/RS/22012034317039 — सोचालय रामलाल भावसिंघ बंजारा</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>12000</v>
+        <v>8800</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>11980</v>
+        <v>8760</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42829</v>
+        <v>42747</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43064</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034337844 — सोचालय पिरुलाल/रतनलाल</t>
+          <t>1719002033/RS/22012034337829 — सोचालय घनशाम /बाबुलाल</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>7600</v>
+        <v>11464</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42943</v>
+        <v>42829</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034337870 — सोचालय बालु/परबत</t>
+          <t>1719002033/RS/22012034337838 — सोचालय नगा/भिरु बंजारा</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>7400</v>
+        <v>11980</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42943</v>
+        <v>42829</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43219</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034337877 — सोचालय बालु /दीपा</t>
+          <t>1719002033/RS/22012034337844 — सोचालय पिरुलाल/रतनलाल</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>7600</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42828</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>42943</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>43064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034338845 — Demo file, Padana 007</t>
+          <t>1719002033/RS/22012034337870 — सोचालय बालु/परबत</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>1200</v>
+        <v>7400</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>7400</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42832</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>42943</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>43219</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034361402 — सोचालय पार्वतीबाई /प्रेमसिंह</t>
+          <t>1719002033/RS/22012034337877 — सोचालय बालु /दीपा</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>6832</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42943</v>
-[...3 lines deleted...]
-      </c>
+        <v>42828</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034361651 — शोचालय निर्माण प्रभुलाल चम्पालाल</t>
+          <t>1719002033/RS/22012034338845 — Demo file, Padana 007</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>12000</v>
+        <v>1200</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>11980</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42943</v>
-[...3 lines deleted...]
-      </c>
+        <v>42832</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034361652 — शौचालय निर्मान प्रकाश गंगाराम</t>
+          <t>1719002033/RS/22012034361402 — सोचालय पार्वतीबाई /प्रेमसिंह</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>11464</v>
+        <v>6832</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>44116</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034501634 — सामुदायिक स्वच्छता परिसर ग्राम पडाना</t>
+          <t>1719002033/RS/22012034361651 — शोचालय निर्माण प्रभुलाल चम्पालाल</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>45000</v>
+        <v>12000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>38286</v>
+        <v>11980</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44160</v>
+        <v>42943</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>44851</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034636236 — सेग्रेगेशन शेड निर्माण कार्य पडाना</t>
+          <t>1719002033/RS/22012034361652 — शौचालय निर्मान प्रकाश गंगाराम</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>30000</v>
+        <v>12000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>27751</v>
+        <v>11464</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44700</v>
+        <v>42943</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>45707</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/22012034703125 — सामुदायिक स्वच्छ्ता परिसर निर्माण धर्मशाला के पास पडाना</t>
+          <t>1719002033/RS/22012034501634 — सामुदायिक स्वच्छता परिसर ग्राम पडाना</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>42651</v>
+        <v>38286</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45177</v>
+        <v>44160</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>45671</v>
+        <v>44851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57155 — IND.HH latrine of shri Siddhnath s/o badrilal</t>
+          <t>1719002033/RS/22012034636236 — सेग्रेगेशन शेड निर्माण कार्य पडाना</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>4400</v>
+        <v>30000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>4378</v>
+        <v>27751</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41500</v>
+        <v>44700</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41729</v>
+        <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57156 — IND.HH latrine of shri Vishnuprasad s/o devi singh</t>
+          <t>1719002033/RS/22012034703125 — सामुदायिक स्वच्छ्ता परिसर निर्माण धर्मशाला के पास पडाना</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>4400</v>
+        <v>45000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>4378</v>
+        <v>42651</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41500</v>
+        <v>45177</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41629</v>
+        <v>45671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57157 — IND.HH latrine of shri moolchand s/o Badrilal</t>
+          <t>1719002033/RS/57155 — IND.HH latrine of shri Siddhnath s/o badrilal</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41629</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57158 — IND.HH latrine of shri of Radheyshya s/o puralal</t>
+          <t>1719002033/RS/57156 — IND.HH latrine of shri Vishnuprasad s/o devi singh</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57159 — IND.HH latrine of shri Kaluram s/o Ramkaran</t>
+          <t>1719002033/RS/57157 — IND.HH latrine of shri moolchand s/o Badrilal</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>42089</v>
+        <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57160 — IND.HH latrine of shri Gowardhan s/o Dolatram</t>
+          <t>1719002033/RS/57158 — IND.HH latrine of shri of Radheyshya s/o puralal</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57162 — IND.HH latrine of shri Kanhaiyalal s/o mathuralal</t>
+          <t>1719002033/RS/57159 — IND.HH latrine of shri Kaluram s/o Ramkaran</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57164 — IND.HH latrine of shri Sitaram s/o puralal</t>
+          <t>1719002033/RS/57160 — IND.HH latrine of shri Gowardhan s/o Dolatram</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57169 — IND.HH latrine of shri mathuralal s/o Hiralal</t>
+          <t>1719002033/RS/57162 — IND.HH latrine of shri Kanhaiyalal s/o mathuralal</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41629</v>
+        <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57171 — IND.HH latrine of shri Rameshchand s/o mathralal</t>
+          <t>1719002033/RS/57164 — IND.HH latrine of shri Sitaram s/o puralal</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57173 — IND.HH latrine of shri Rajaram s/o Ramnarayan</t>
+          <t>1719002033/RS/57169 — IND.HH latrine of shri mathuralal s/o Hiralal</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57174 — IND.HH latrine of shri peerulal s/o Ramkaran</t>
+          <t>1719002033/RS/57171 — IND.HH latrine of shri Rameshchand s/o mathralal</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57175 — IND.HH latrine of shri Babulal s/o puralal</t>
+          <t>1719002033/RS/57173 — IND.HH latrine of shri Rajaram s/o Ramnarayan</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57177 — IND.HH latrine of shri Gowardhan s/o Ramprasad</t>
+          <t>1719002033/RS/57174 — IND.HH latrine of shri peerulal s/o Ramkaran</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57183 — IND.HH latrine of shri Kantaprasad s/o Bapulal</t>
+          <t>1719002033/RS/57175 — IND.HH latrine of shri Babulal s/o puralal</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57186 — Individual Household latrine of shri Ambaram s/o D</t>
+          <t>1719002033/RS/57177 — IND.HH latrine of shri Gowardhan s/o Ramprasad</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57193 — Individual Household latrine of shri Bhagwan singh</t>
+          <t>1719002033/RS/57183 — IND.HH latrine of shri Kantaprasad s/o Bapulal</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57194 — Individual Household latrine of shrimati Shantabai</t>
+          <t>1719002033/RS/57186 — Individual Household latrine of shri Ambaram s/o D</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57200 — Individual Household latrine of shri Kalu singh s/</t>
+          <t>1719002033/RS/57193 — Individual Household latrine of shri Bhagwan singh</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>41729</v>
+        <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1719002033/RS/57202 — IND.HH latrine of shri Ramlal s/o devisingh</t>
+          <t>1719002033/RS/57194 — Individual Household latrine of shrimati Shantabai</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41500</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034428528 — डग आउट पोण्ड निर्माण हाईस्कुल के पास ग्राम पडाना</t>
+          <t>1719002033/RS/57200 — Individual Household latrine of shri Kalu singh s/</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>297500</v>
+        <v>4400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>290496</v>
+        <v>4378</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43450</v>
+        <v>41500</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43720</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034439096 — डग आउट पोण्ड निर्माण मिडिल के पास पडाना</t>
+          <t>1719002033/RS/57202 — IND.HH latrine of shri Ramlal s/o devisingh</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>297594</v>
+        <v>4400</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>217620</v>
+        <v>4378</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43515</v>
+        <v>41500</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44450</v>
+        <v>41629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034443193 — चैक डेम पिरुलाल रतनलाल के खेत के पास पडाना नाले पर</t>
+          <t>1719002033/WC/22012034428528 — डग आउट पोण्ड निर्माण हाईस्कुल के पास ग्राम पडाना</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>849000</v>
+        <v>297500</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>846817.39</v>
+        <v>290496</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43529</v>
+        <v>43450</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>44456</v>
+        <v>43720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034467145 — चैक डेम निर्माण रामचंद्र के खेत के पास पडाना</t>
+          <t>1719002033/WC/22012034439096 — डग आउट पोण्ड निर्माण मिडिल के पास पडाना</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>297594</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>217620</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>43515</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>44450</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034475785 — डग आउट पोण्ड सार्वजनिक कुप के पास पडाना</t>
+          <t>1719002033/WC/22012034443193 — चैक डेम पिरुलाल रतनलाल के खेत के पास पडाना नाले पर</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>310385.56</v>
+        <v>849000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>234492</v>
+        <v>846817.39</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43705</v>
+        <v>43529</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>44456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034475950 — डग आउट पोण्ड निर्माण सार्वजनिक कुप के पास</t>
+          <t>1719002033/WC/22012034467145 — चैक डेम निर्माण रामचंद्र के खेत के पास पडाना</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034475952 — चैक डेम रामचंदर के खेत के पास</t>
+          <t>1719002033/WC/22012034475785 — डग आउट पोण्ड सार्वजनिक कुप के पास पडाना</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>0</v>
+        <v>310385.56</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>234492</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>43705</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>44456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034475953 — चैक डेम बाबुलाल लोहार के खेत के पास</t>
+          <t>1719002033/WC/22012034475950 — डग आउट पोण्ड निर्माण सार्वजनिक कुप के पास</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44017</v>
+        <v>43569</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034475954 — डग आउट पोण्ड निर्माण स्कुल के पास</t>
+          <t>1719002033/WC/22012034475952 — चैक डेम रामचंदर के खेत के पास</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44854</v>
+        <v>43569</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034525491 — talai nirman</t>
+          <t>1719002033/WC/22012034475953 — चैक डेम बाबुलाल लोहार के खेत के पास</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43935</v>
+        <v>44017</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034545628 — डग आउट पोण्ड निर्माण पाले के पास पडाना</t>
+          <t>1719002033/WC/22012034475954 — डग आउट पोण्ड निर्माण स्कुल के पास</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>300921.62</v>
+        <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>232278</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43988</v>
-[...3 lines deleted...]
-      </c>
+        <v>44854</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825069 — सोखता गड्डा प्राथमिक स्कुल पडाना</t>
+          <t>1719002033/WC/22012034525491 — talai nirman</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>31478.89</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825070 — सोखता गड्डा ठेल के पास पडाना</t>
+          <t>1719002033/WC/22012034545628 — डग आउट पोण्ड निर्माण पाले के पास पडाना</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>31478.89</v>
+        <v>300921.62</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>4632</v>
+        <v>232278</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44464</v>
+        <v>43988</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>45602</v>
+        <v>44918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825072 — सोखता गड्डा खेडापति हनुमान जी के पास पडाना</t>
+          <t>1719002033/WC/22012034825069 — सोखता गड्डा प्राथमिक स्कुल पडाना</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>31478.89</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825073 — सोखता गड्डा नाले के पास पडाना</t>
+          <t>1719002033/WC/22012034825070 — सोखता गड्डा ठेल के पास पडाना</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>31478.89</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>12222</v>
+        <v>4632</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44464</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>45606</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825075 — सोखता गड्डा लसुल्डिया जोड हैण्डपम्प के पास  पडाना</t>
+          <t>1719002033/WC/22012034825072 — सोखता गड्डा खेडापति हनुमान जी के पास पडाना</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>31478.89</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>11622</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44464</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825076 — सोखता गड्डा बापुलाल के खेत के पास पडाना</t>
+          <t>1719002033/WC/22012034825073 — सोखता गड्डा नाले के पास पडाना</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>31478.89</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>12222</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>45606</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825078 — रुफ हार्वेस्टिंग पंचायत भवन पडाना</t>
+          <t>1719002033/WC/22012034825075 — सोखता गड्डा लसुल्डिया जोड हैण्डपम्प के पास  पडाना</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>31478.89</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>11622</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>45606</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012034825079 — रूफ हार्वेस्टिग माध्यमिक विध्यालय पडाना</t>
+          <t>1719002033/WC/22012034825076 — सोखता गड्डा बापुलाल के खेत के पास पडाना</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012035257372 — परकोलेशन टेंक गौशाला के पास पडाना</t>
+          <t>1719002033/WC/22012034825078 — रुफ हार्वेस्टिंग पंचायत भवन पडाना</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>199907.17</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>261</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45768</v>
+        <v>44300</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012035270959 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप गौशाला के पास पडाना</t>
+          <t>1719002033/WC/22012034825079 — रूफ हार्वेस्टिग माध्यमिक विध्यालय पडाना</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>24899.46</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>23255.61</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012035270963 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप झेल के पास पडाना</t>
+          <t>1719002033/WC/22012035257372 — परकोलेशन टेंक गौशाला के पास पडाना</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>24899.46</v>
+        <v>199907.17</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>18557.61</v>
+        <v>261</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45768</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/22012035270970 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप दरगाह के पास पडाना</t>
+          <t>1719002033/WC/22012035270959 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप गौशाला के पास पडाना</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>16991.61</v>
+        <v>23255.61</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>46134</v>
+        <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/23 — मेड बंधान मोहन गोपी पडाना</t>
+          <t>1719002033/WC/22012035270963 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप झेल के पास पडाना</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>303240</v>
+        <v>24899.46</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>28362</v>
+        <v>18557.61</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>40772</v>
+        <v>45770</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>40913</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/34 — सार्वजनिक नवीन तालाब निर्माण पडाना देवझरी</t>
+          <t>1719002033/WC/22012035270970 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप दरगाह के पास पडाना</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>489871</v>
+        <v>24899.46</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>482060.78</v>
+        <v>16991.61</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41171</v>
+        <v>45770</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>41257</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/9993626532 — Talab Nirman</t>
+          <t>1719002033/WC/23 — मेड बंधान मोहन गोपी पडाना</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>303240</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>28362</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>40772</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>40913</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WC/9993653841 — Sarvjenik KUp nirman Padan 75</t>
+          <t>1719002033/WC/34 — सार्वजनिक नवीन तालाब निर्माण पडाना देवझरी</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>426000</v>
+        <v>489871</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>420508.27</v>
+        <v>482060.78</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41827</v>
+        <v>41171</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>42541</v>
+        <v>41257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WH/19962098 — स्कुल के पिछे नवीन तालाब निर्माण पडाना</t>
+          <t>1719002033/WC/9993626532 — Talab Nirman</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>243000</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>243006</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WH/22012034452712 — स्टॉप डेम मरम्मत कार्य मोड़ी रोड पढ़ाना</t>
+          <t>1719002033/WC/9993653841 — Sarvjenik KUp nirman Padan 75</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>372965.54</v>
+        <v>426000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>420508.27</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>41827</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>42541</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WH/22012034943336 — तलाई मरम्मत गौशाला के पास पडाना</t>
+          <t>1719002033/WH/19962098 — स्कुल के पिछे नवीन तालाब निर्माण पडाना</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>195728.14</v>
+        <v>243000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>261</v>
+        <v>243006</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45768</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>42884</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1719002033/WH/22012034943770 — जल गंगा अभियान अंतर्गत तलाई जिर्णोद्वार निर्माण गोशाला के पास बल्डी पर पडाना</t>
+          <t>1719002033/WH/22012034452712 — स्टॉप डेम मरम्मत कार्य मोड़ी रोड पढ़ाना</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>372965.54</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45748</v>
+        <v>44300</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C631" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D631" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E631" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F631" s="1" t="inlineStr">
+        <is>
+          <t>1719002033/WH/22012034943336 — तलाई मरम्मत गौशाला के पास पडाना</t>
+        </is>
+      </c>
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
+        <v>195728.14</v>
+      </c>
+      <c r="I631" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J631" s="3" t="n">
+        <v>45768</v>
+      </c>
+      <c r="K631" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C632" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D632" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E632" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F632" s="1" t="inlineStr">
+        <is>
+          <t>1719002033/WH/22012034943770 — जल गंगा अभियान अंतर्गत तलाई जिर्णोद्वार निर्माण गोशाला के पास बल्डी पर पडाना</t>
+        </is>
+      </c>
+      <c r="G632" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J632" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K632" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C631" s="1" t="inlineStr">
+      <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D631" s="1" t="inlineStr">
+      <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E631" s="1" t="inlineStr">
+      <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F631" s="1" t="inlineStr">
+      <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1719002033/WH/नवीन तालाब निर्माण पडाना — नवीन तालाब निर्माण पडाना</t>
         </is>
       </c>
-      <c r="G631" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H631" s="2" t="n">
+      <c r="G633" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="n">
         <v>461000</v>
       </c>
-      <c r="I631" s="2" t="n">
+      <c r="I633" s="2" t="n">
         <v>589781.35</v>
       </c>
-      <c r="J631" s="3" t="n">
+      <c r="J633" s="3" t="n">
         <v>40241</v>
       </c>
-      <c r="K631" s="3" t="n">
+      <c r="K633" s="3" t="n">
         <v>40565</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>