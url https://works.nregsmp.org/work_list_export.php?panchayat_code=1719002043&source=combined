--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K408"/>
+  <dimension ref="A1:K427"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 18:44:54</t>
+          <t>Exported on: 2026-10-20 19:51:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -561,51 +561,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719002043/AV/22012034663025 — खेल मेदान स्कुल के पास सामरी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>191949.16</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>94284</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45695</v>
@@ -1086,51 +1086,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1719002043/DP/22012034599767 — वशुन्धरा वाटिका काला जी महाराज के मंदिर के पास सामरी</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>12376</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45185</v>
@@ -1325,51 +1325,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1719002043/IC/22012034891083 — सार्वजनिक कुप निर्माण देवनारायण मंदिर के पास सामरी बल्डी पर ग्राम सामरी</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>605674.76</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45836</v>
@@ -1805,51 +1805,51 @@
       <c r="J43" s="3" t="n">
         <v>43265</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/22012035066730 — कुपनिर्मान बालुसिंह समंदर सामरी</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>265050.13</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>56340</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45321</v>
@@ -2048,98 +2048,98 @@
       <c r="J48" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/22012035527095 — JGSA खेत तालाब निर्माण नारायण रामा रोजडी</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>56636.99</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/22012035527101 — JGSA खेत तालाब निर्माण श्याम नरबा रोजडी</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
@@ -2828,70 +2828,70 @@
       <c r="J64" s="3" t="n">
         <v>42975</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/125259 — Construction of IAY House -IAY REG. NO. MP-19-002-043-002/6</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>42399</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -3169,70 +3169,70 @@
       <c r="J71" s="3" t="n">
         <v>43670</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>43873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/3919239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102217755</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>44886</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4245,78 +4245,80 @@
       <c r="J93" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/4520970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315756</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>20574</v>
+        <v>22374</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45678</v>
       </c>
-      <c r="K94" s="3"/>
+      <c r="K94" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -4390,70 +4392,70 @@
       <c r="J96" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/4522871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106573</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>18918</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4584,70 +4586,70 @@
       <c r="J100" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/4524349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256467</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>17622</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4680,70 +4682,70 @@
       <c r="J102" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/4525035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124772161</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>20403</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4825,117 +4827,117 @@
       <c r="J105" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/4745259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321309</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>17280</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5134486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106540</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4968,78 +4970,80 @@
       <c r="J108" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5134877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118099233</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>13761</v>
+        <v>22761</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45743</v>
       </c>
-      <c r="K109" s="3"/>
+      <c r="K109" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5064,119 +5068,119 @@
       <c r="J110" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5135065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114709074</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>21015</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>46243</v>
+        <v>46305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5136001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102447354</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>19449</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -5503,164 +5507,166 @@
       <c r="J119" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5137298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116983300</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>21015</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45740</v>
       </c>
-      <c r="K120" s="3"/>
+      <c r="K120" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5137299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116983326</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5137300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986910</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -5693,78 +5699,80 @@
       <c r="J123" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5137679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123398052</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45756</v>
       </c>
-      <c r="K124" s="3"/>
+      <c r="K124" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6034,117 +6042,117 @@
       <c r="J130" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5138885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255479</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>19764</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5139067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256271</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6177,70 +6185,70 @@
       <c r="J133" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5139069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256435</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6567,70 +6575,70 @@
       <c r="J141" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5141702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986024</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6663,70 +6671,70 @@
       <c r="J143" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5143009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256538</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6759,78 +6767,80 @@
       <c r="J145" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>45935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5143630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117257919</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>20808</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45743</v>
       </c>
-      <c r="K146" s="3"/>
+      <c r="K146" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6855,70 +6865,70 @@
       <c r="J147" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5144489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118724644</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>14490</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -7000,125 +7010,127 @@
       <c r="J150" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5144843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858493</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>9792</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5145358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115822724</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>20754</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45740</v>
       </c>
-      <c r="K152" s="3"/>
+      <c r="K152" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7143,12268 +7155,13161 @@
       <c r="J153" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5653564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115822750</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5655554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123400784</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5661930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106470</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/5682482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858271</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6033434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119860687</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6033435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119860755</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6033764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118102769</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6033765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118108773</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6033788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858581</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255471</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321448</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256246</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315697</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114707571</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114708840</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123450943</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6034898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123399412</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255223</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255229</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255302</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255341</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255357</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255382</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255398</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255409</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255423</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255431</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106401916</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118098272</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118098478</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116988694</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117259155</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6035820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114707443</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114709062</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114709085</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106337</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986893</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858537</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858558</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116983037</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6036842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116232164</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6050571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106281</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403414</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123393474</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321422</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118108819</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118108787</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255200</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6051945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102355922</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6052171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115822737</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6052217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256369</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6052261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256380</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6052307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255258</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6052581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858520</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6053220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118724672</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6053270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116983161</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6055592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114712430</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6055657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106401485</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6056194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106370</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6056692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114711817</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124083219</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256334</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118724689</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119858464</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113637448</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118108867</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986202</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115822775</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115822787</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321378</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114712477</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6237895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123400116</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1719002043/IF/IAY/6242933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256422</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/IAY/63088 — Construction of IAY House -IAY REG. NO. MP-19-002-043-002/12</t>
+          <t>1719002043/IF/IAY/6253118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255393</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>13398</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>44797</v>
+        <v>46064</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/IAY/650601 — Construction of IAY House -IAY REG. NO. MP3297484</t>
+          <t>1719002043/IF/IAY/6253174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256358</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42975</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/कूपनिर्माण कालुसिंह नारायण मानसिंह ब — कूपनिर्माण कालुसिंह नारायण मानसिंह बैरछाखेडी</t>
+          <t>1719002043/IF/IAY/6254841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106432</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>130180.1</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>39828</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/कूप निर्माण कालूसिहं नारायण मानसिहं — कूप निर्माण कालूसिहं नारायण मानसिहं बैरछाखेडी</t>
+          <t>1719002043/IF/IAY/6256109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118724706</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>10987.9</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>39859</v>
-[...3 lines deleted...]
-      </c>
+        <v>46078</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/कूपनिर्माण भोला लाला रोजडी — कूपनिर्माण भोला लाला रोजडी</t>
+          <t>1719002043/IF/IAY/6261279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123403216</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>42985.6</v>
+        <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>39528</v>
+        <v>46064</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/कूप निर्माण लीलाबाईबिहारीलाल बेरछाख — कूप निर्माण लीलाबाई बिहारीलाल बेरछाखेडी</t>
+          <t>1719002043/IF/IAY/6281724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123402560</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>63924.8</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>39857</v>
-[...3 lines deleted...]
-      </c>
+        <v>46078</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/कूप निर्माण्‍ा भोला लाला रोजडी — कूप निर्माण्‍ा भोला लाला रोजडी</t>
+          <t>1719002043/IF/IAY/6282593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255464</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>119614.58</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>39846</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/नवीन कूप निर्माण कार्य/गोकूल/रूगनाथ — नवीन कूप निर्माण कार्य/गोकूल/रूगनाथ रोजडी</t>
+          <t>1719002043/IF/IAY/6285436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986096</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>107400</v>
+        <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>61088.87</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>39590</v>
-[...3 lines deleted...]
-      </c>
+        <v>46155</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/नवीन कूप निर्माण कार्य/गोपाल/मोडसिह — नवीन कूप निर्माण कार्य/गोपाल/मोडसिह बेरछाखेडी</t>
+          <t>1719002043/IF/IAY/6285437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986158</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>107400</v>
+        <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>100550.23</v>
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>39587</v>
-[...3 lines deleted...]
-      </c>
+        <v>46078</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/नवीन कूप निर्माण कार्य/भागीरथ/भंवर ज — नवीन कूप निर्माण कार्य/भागीरथ/भंवर जी बेरछाखेडी</t>
+          <t>1719002043/IF/IAY/6287497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255240</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>107400</v>
+        <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>118141.86</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>39620</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1719002043/IF/सार्वजनिक कूप निर्माण कार्य बैरछाखेड — सार्वजनिक कूप निर्माण कार्य बैरछाखेडी</t>
+          <t>1719002043/IF/IAY/6287498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255277</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>315000</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>186006.12</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>39960</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034263866 — med bandhan (laxmanroa/dolatroa)samri</t>
+          <t>1719002043/IF/IAY/63088 — Construction of IAY House -IAY REG. NO. MP-19-002-043-002/12</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>13398</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42395</v>
+        <v>44797</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034263867 — med bandhan (shankarlal/kanyalal)samri</t>
+          <t>1719002043/IF/IAY/6333508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255285</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42395</v>
+        <v>46064</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034263868 — med bandhan (ramlal/ gambir)berchakhedi</t>
+          <t>1719002043/IF/IAY/6335480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255188</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42395</v>
+        <v>46078</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034300201 — khel medan berchakhedi</t>
+          <t>1719002043/IF/IAY/6335656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986244</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42761</v>
+        <v>46155</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034523984 — चारागाह निर्माण हनुमान मंदिर के पास बेरछाखेडी</t>
+          <t>1719002043/IF/IAY/6335697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118724627</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43935</v>
+        <v>46156</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034525911 — चारागाह निर्माण हनुमान मंदिर के पास बेरछाखेडी</t>
+          <t>1719002043/IF/IAY/6336160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106393</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>792213.45</v>
+        <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>78500</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44346</v>
+        <v>46064</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034585788 — समतलीकरण कार्य प्राथमिक शाला भवन के पास रोजडी</t>
+          <t>1719002043/IF/IAY/6336239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255327</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>407738.75</v>
+        <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>340353.4</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>45063</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/22012034593029 — समतलीकरण कार्य नवीन मंदिर के पास सामरी</t>
+          <t>1719002043/IF/IAY/6376478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255370</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>1225662.26</v>
+        <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>1075003.68</v>
+        <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/3799382204 — Khel Medan</t>
+          <t>1719002043/IF/IAY/6385361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118108881</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>41260</v>
+        <v>46251</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/3799383087 — Khel Medan</t>
+          <t>1719002043/IF/IAY/650601 — Construction of IAY House -IAY REG. NO. MP3297484</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K247" s="3"/>
+        <v>42975</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>43115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/3799394943 — खैल मैदान 65 ग्राम सामरी</t>
+          <t>1719002043/IF/कूपनिर्माण कालुसिंह नारायण मानसिंह ब — कूपनिर्माण कालुसिंह नारायण मानसिंह बैरछाखेडी</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>340000</v>
+        <v>107464</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>317980.71</v>
+        <v>130180.1</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>41437</v>
+        <v>39828</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>41845</v>
+        <v>40565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1719002043/LD/9926709678 — Khel medan</t>
+          <t>1719002043/IF/कूप निर्माण कालूसिहं नारायण मानसिहं — कूप निर्माण कालूसिहं नारायण मानसिहं बैरछाखेडी</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>0</v>
+        <v>107464</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>10987.9</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K249" s="3"/>
+        <v>39859</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>39528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/117 — सामुदायिक सीसी रोउ एवं नाली निर्माण, 52, मनरेगा/पंच, बेरछाखेडी</t>
+          <t>1719002043/IF/कूपनिर्माण भोला लाला रोजडी — कूपनिर्माण भोला लाला रोजडी</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>55000</v>
+        <v>42985.6</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>57518.5</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>41275</v>
-[...3 lines deleted...]
-      </c>
+        <v>39528</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/13 — सीसी रोड नाली निर्माण बेरछाखेडी</t>
+          <t>1719002043/IF/कूप निर्माण लीलाबाईबिहारीलाल बेरछाख — कूप निर्माण लीलाबाई बिहारीलाल बेरछाखेडी</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>559000</v>
+        <v>107464</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>53558</v>
+        <v>63924.8</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41000</v>
+        <v>39857</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>41060</v>
+        <v>40264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034155494 — CC Road</t>
+          <t>1719002043/IF/कूप निर्माण्‍ा भोला लाला रोजडी — कूप निर्माण्‍ा भोला लाला रोजडी</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>107464</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>119614.58</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>39846</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>40927</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034155495 — CC Road</t>
+          <t>1719002043/IF/नवीन कूप निर्माण कार्य/गोकूल/रूगनाथ — नवीन कूप निर्माण कार्य/गोकूल/रूगनाथ रोजडी</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>0</v>
+        <v>107400</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>0</v>
+        <v>61088.87</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K253" s="3"/>
+        <v>39590</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>40240</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034180716 — Cement concrete road with drainage (1309)</t>
+          <t>1719002043/IF/नवीन कूप निर्माण कार्य/गोपाल/मोडसिह — नवीन कूप निर्माण कार्य/गोपाल/मोडसिह बेरछाखेडी</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>117000</v>
+        <v>107400</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>101888.1</v>
+        <v>100550.23</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41524</v>
+        <v>39587</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>41627</v>
+        <v>40926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034196066 — Cement Concrete Road/Samri (264)</t>
+          <t>1719002043/IF/नवीन कूप निर्माण कार्य/भागीरथ/भंवर ज — नवीन कूप निर्माण कार्य/भागीरथ/भंवर जी बेरछाखेडी</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>38000</v>
+        <v>107400</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>32510</v>
+        <v>118141.86</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41657</v>
+        <v>39620</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>41729</v>
+        <v>40948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034199252 — Cement Concrete Road, PP, Berchakhedi (234)</t>
+          <t>1719002043/IF/सार्वजनिक कूप निर्माण कार्य बैरछाखेड — सार्वजनिक कूप निर्माण कार्य बैरछाखेडी</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>98000</v>
+        <v>315000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>95010</v>
+        <v>186006.12</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>41657</v>
+        <v>39960</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>41723</v>
+        <v>40949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034199253 — Cement Concrete Road, PP, Rojadi (235)</t>
+          <t>1719002043/LD/22012034263866 — med bandhan (laxmanroa/dolatroa)samri</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>95448</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41660</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034206837 — khet Sadak Mukymantri Road se shivlal ke Khet tak</t>
+          <t>1719002043/LD/22012034263867 — med bandhan (shankarlal/kanyalal)samri</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>1495000</v>
+        <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>1218275.5</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>41692</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034222032 — CC Road</t>
+          <t>1719002043/LD/22012034263868 — med bandhan (ramlal/ gambir)berchakhedi</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41730</v>
+        <v>42395</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034285500 — सीसी रोड, शिवलाल के मकान से लालसिंह के मकान तक,  64</t>
+          <t>1719002043/LD/22012034300201 — khel medan berchakhedi</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>155492</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42280</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034304931 — cc road berchakhedi</t>
+          <t>1719002043/LD/22012034523984 — चारागाह निर्माण हनुमान मंदिर के पास बेरछाखेडी</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42395</v>
+        <v>43935</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034304932 — cc road samri</t>
+          <t>1719002043/LD/22012034525911 — चारागाह निर्माण हनुमान मंदिर के पास बेरछाखेडी</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>792213.45</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>78500</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42395</v>
+        <v>44346</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034304933 — cc road rojadi</t>
+          <t>1719002043/LD/22012034585788 — समतलीकरण कार्य प्राथमिक शाला भवन के पास रोजडी</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>407738.75</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>340353.4</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K263" s="3"/>
+        <v>45063</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>45671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034312519 — CC Road, Ram mandir se arjun ke makan tak, Berchakhedi 253</t>
+          <t>1719002043/LD/22012034593029 — समतलीकरण कार्य नवीन मंदिर के पास सामरी</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>108000</v>
+        <v>1225662.26</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>106428</v>
+        <v>1075003.68</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42497</v>
+        <v>45203</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43648</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034338358 — सुदुर सम्पर्क सडक शिवलाल के खेत से हनुमान मन्दिर तक</t>
+          <t>1719002043/LD/3799382204 — Khel Medan</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>370000</v>
+        <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>360988.18</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034341888 — सुदूर सम्पर्क सडक निर्माण बेरछाखेडी से भंडावद  कंकड़ तक</t>
+          <t>1719002043/LD/3799383087 — Khel Medan</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>1230000</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>912812.11</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42903</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034349040 — सीसी रोड नाली निर्मान हरिनारायन के मकान से बालुसिंह के मकान तक बेरछाखेडी</t>
+          <t>1719002043/LD/3799394943 — खैल मैदान 65 ग्राम सामरी</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>21105</v>
+        <v>340000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>20812</v>
+        <v>317980.71</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42973</v>
+        <v>41437</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43576</v>
+        <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034349042 — सीसी रोड नाली निर्माण चन्दरसिंह के मकान से बालुसिंह के मकान तक बेरछाखेडी</t>
+          <t>1719002043/LD/9926709678 — Khel medan</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>13995</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42973</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034349043 — सीसी रोड नाली निर्माण बद्रिलाल के मकान से भंवरलाल के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/117 — सामुदायिक सीसी रोउ एवं नाली निर्माण, 52, मनरेगा/पंच, बेरछाखेडी</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>41692</v>
+        <v>55000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>40248</v>
+        <v>57518.5</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42958</v>
+        <v>41275</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43576</v>
+        <v>41585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034352891 — सीसी रोड नाली निर्मान देविसिंघ बंजारा के घर से मैन रोड तक बेरछाखेडी</t>
+          <t>1719002043/RC/13 — सीसी रोड नाली निर्माण बेरछाखेडी</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>12900</v>
+        <v>559000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>10320</v>
+        <v>53558</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42987</v>
+        <v>41000</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43648</v>
+        <v>41060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034352893 — नाली निर्मान चौकिदार के घर से नाथुसिंघ के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034155494 — CC Road</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>12540</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>11352</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034352894 — सीसी रोड नाली निर्मान  पिरुलाल मेघवाल के मकान से नारायण के  मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034155495 — CC Road</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>16132</v>
+        <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034360187 — सीसी रोड नाली निर्माण पिरुलाल मेघवाल के मकान से हजारी के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034180716 — Cement concrete road with drainage (1309)</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>53100</v>
+        <v>117000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>41280</v>
+        <v>101888.1</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42994</v>
+        <v>41524</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43648</v>
+        <v>41627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034361191 — सीसी रोड नाली निर्माण रतन सिंघ के मकान से चौक तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034196066 — Cement Concrete Road/Samri (264)</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>35175</v>
+        <v>38000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>29240</v>
+        <v>32510</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43001</v>
+        <v>41657</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43648</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034361192 — सीसी रोड नाली निर्माण रोड से शिवनारायन के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034199252 — Cement Concrete Road, PP, Berchakhedi (234)</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>9675</v>
+        <v>98000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>7740</v>
+        <v>95010</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43001</v>
+        <v>41657</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43648</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034370015 — ket sadak nirman p.v. se kalusingh ke khet tak samri</t>
+          <t>1719002043/RC/22012034199253 — Cement Concrete Road, PP, Rojadi (235)</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>95448</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43023</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>41660</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034370018 — c.c. road nali nirman unkar ke makan se holi mata tak samri</t>
+          <t>1719002043/RC/22012034206837 — khet Sadak Mukymantri Road se shivlal ke Khet tak</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>1495000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>1218275.5</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43023</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>41692</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>43873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034370020 — c.c. road nali nirman sanjurao ke makan se ramdayal ke makan tak samri</t>
+          <t>1719002043/RC/22012034222032 — CC Road</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>43023</v>
+        <v>41730</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034370021 — c.c. raod nali nirman shreeram mandir se chaterbai ke makan tak samri</t>
+          <t>1719002043/RC/22012034285500 — सीसी रोड, शिवलाल के मकान से लालसिंह के मकान तक,  64</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>155000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>155492</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>43023</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>42280</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>42590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034370023 — c.c. road nali nirman kana ke makan se school tak samri</t>
+          <t>1719002043/RC/22012034304931 — cc road berchakhedi</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43023</v>
+        <v>42395</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034437428 — CC Road</t>
+          <t>1719002043/RC/22012034304932 — cc road samri</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43569</v>
+        <v>42395</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034437627 — CC ROAD NALI NIRMAN</t>
+          <t>1719002043/RC/22012034304933 — cc road rojadi</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43454</v>
+        <v>42395</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034508410 — सीसी रोड प्रकाश के मकान से गिरधारी के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034312519 — CC Road, Ram mandir se arjun ke makan tak, Berchakhedi 253</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>39000</v>
+        <v>108000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>36912</v>
+        <v>106428</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43844</v>
+        <v>42497</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43984</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034508412 — सीसी रोड नाली निर्माण भगवान सिंह के मकान से कालुसिंह के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034338358 — सुदुर सम्पर्क सडक शिवलाल के खेत से हनुमान मन्दिर तक</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>92700</v>
+        <v>370000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>75548</v>
+        <v>360988.18</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43801</v>
+        <v>42875</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>44348</v>
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034508414 — सीसी रोड नाली निर्माण रामदेव मंदिर के सामने बेरछाखेडी</t>
+          <t>1719002043/RC/22012034341888 — सुदूर सम्पर्क सडक निर्माण बेरछाखेडी से भंडावद  कंकड़ तक</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>33075</v>
+        <v>1230000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>38016</v>
+        <v>912812.11</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43844</v>
+        <v>42903</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43984</v>
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034508415 — सीसी रोड नाली निर्माण हेण्डपम्प से रोड तक (हरिसिंह के मकान से रोड तक) बेरछाखेडी</t>
+          <t>1719002043/RC/22012034349040 — सीसी रोड नाली निर्मान हरिनारायन के मकान से बालुसिंह के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>72450</v>
+        <v>21105</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>69696</v>
+        <v>20812</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43801</v>
+        <v>42973</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>43984</v>
+        <v>43576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034515612 — सीसी रोड उंकार के मकान से होली माता तक सामरी</t>
+          <t>1719002043/RC/22012034349042 — सीसी रोड नाली निर्माण चन्दरसिंह के मकान से बालुसिंह के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>13995</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>14276</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>42973</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034519864 — सीसी रोड नाली निर्माण चौक मे व भेरुसिंह के मकान से रतन कि छतरी तक ग्राम सामरी</t>
+          <t>1719002043/RC/22012034349043 — सीसी रोड नाली निर्माण बद्रिलाल के मकान से भंवरलाल के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>70950</v>
+        <v>41692</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>63480</v>
+        <v>40248</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43901</v>
+        <v>42958</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>44350</v>
+        <v>43576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034524534 — खेत सडक मानसिंह बंजारा के घर से चालीसिया खेत तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034352891 — सीसी रोड नाली निर्मान देविसिंघ बंजारा के घर से मैन रोड तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>1465181.75</v>
+        <v>12900</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>1227446.06</v>
+        <v>10320</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>44034</v>
+        <v>42987</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>45104</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034553864 — सीसी रोड नाली निर्माण देविसिंह के मकान से रोड तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034352893 — नाली निर्मान चौकिदार के घर से नाथुसिंघ के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>25155</v>
+        <v>12540</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>25840</v>
+        <v>11352</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44184</v>
+        <v>42987</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>44360</v>
+        <v>43576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034553865 — सीसी रोड नाली निर्माण मोहनलाल के घर से रोड तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034352894 — सीसी रोड नाली निर्मान  पिरुलाल मेघवाल के मकान से नारायण के  मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>61380</v>
+        <v>16132</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>58934</v>
+        <v>14448</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44184</v>
+        <v>42987</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>44420</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034553866 — सीसी रोड नाली निर्माण पिरु के मकान से महादेव मंदिर तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034360187 — सीसी रोड नाली निर्माण पिरुलाल मेघवाल के मकान से हजारी के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>48825</v>
+        <v>53100</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>41546</v>
+        <v>41280</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44184</v>
+        <v>42994</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>44420</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034559226 — CC ROAD, GRAM BERCHAKHEDI</t>
+          <t>1719002043/RC/22012034361191 — सीसी रोड नाली निर्माण रतन सिंघ के मकान से चौक तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>35175</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>29240</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>43001</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>43648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034559229 — CC ROAD, GRAM BERCHAKHEDI</t>
+          <t>1719002043/RC/22012034361192 — सीसी रोड नाली निर्माण रोड से शिवनारायन के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>0</v>
+        <v>9675</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>7740</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>43001</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>43648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034580115 — नाली निर्माण बालुसिंह के मकान से राधेश्याम के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034370015 — ket sadak nirman p.v. se kalusingh ke khet tak samri</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>22650</v>
+        <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>18990</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44437</v>
-[...3 lines deleted...]
-      </c>
+        <v>43023</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034580118 — सीसी रोड नाली निर्माण इंदरसिंह के मकान से रोड तक रोड से कंवरलाल के घर तक व रामेश्वर के मकान से रोड त</t>
+          <t>1719002043/RC/22012034370018 — c.c. road nali nirman unkar ke makan se holi mata tak samri</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>48072</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44437</v>
-[...3 lines deleted...]
-      </c>
+        <v>43023</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034605957 — सीसी रोड निर्माण देविसिंह के मकान से कंवरलाल के मकान तक बेरछाखेडी</t>
+          <t>1719002043/RC/22012034370020 — c.c. road nali nirman sanjurao ke makan se ramdayal ke makan tak samri</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>30705</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>26334</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44664</v>
-[...3 lines deleted...]
-      </c>
+        <v>43023</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034605958 — नाली निर्माण अर्जुन सिंह के मकान से स्कुल कि तरफ बेरछाखेडी</t>
+          <t>1719002043/RC/22012034370021 — c.c. raod nali nirman shreeram mandir se chaterbai ke makan tak samri</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>22050</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>15054</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44664</v>
-[...3 lines deleted...]
-      </c>
+        <v>43023</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034606036 — CC ROAD BAIRCHAKHEDI</t>
+          <t>1719002043/RC/22012034370023 — c.c. road nali nirman kana ke makan se school tak samri</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44666</v>
+        <v>43023</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034606037 — CC ROAD BAIRCHAKHEDI</t>
+          <t>1719002043/RC/22012034437428 — CC Road</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44666</v>
+        <v>43569</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034606038 — CC ROAD BAIRCHAKHEDI</t>
+          <t>1719002043/RC/22012034437627 — CC ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44666</v>
+        <v>43454</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034606046 — CC ROAD NIRMAN BAIRCHAKHEDI</t>
+          <t>1719002043/RC/22012034508410 — सीसी रोड प्रकाश के मकान से गिरधारी के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>36912</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>43984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034617335 — नाली निर्माण प्राथमिक विध्यालय से रामदयाल के मकान तक सामरी</t>
+          <t>1719002043/RC/22012034508412 — सीसी रोड नाली निर्माण भगवान सिंह के मकान से कालुसिंह के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>71000</v>
+        <v>92700</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>58956</v>
+        <v>75548</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44944</v>
+        <v>43801</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>46171</v>
+        <v>44348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034621271 — सीसी रोड निर्माण हनुमान मंदिर परिसर सामरी</t>
+          <t>1719002043/RC/22012034508414 — सीसी रोड नाली निर्माण रामदेव मंदिर के सामने बेरछाखेडी</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>31410</v>
+        <v>33075</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>38016</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>43984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034643282 — नाली निर्माण चौकीदार के मकान से गौ तक सामरी</t>
+          <t>1719002043/RC/22012034508415 — सीसी रोड नाली निर्माण हेण्डपम्प से रोड तक (हरिसिंह के मकान से रोड तक) बेरछाखेडी</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>26000</v>
+        <v>72450</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>69696</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>43801</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>43984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034654439 — सीसी रोड निर्माण  देवनारायण मंदिर के सामने सामरी</t>
+          <t>1719002043/RC/22012034515612 — सीसी रोड उंकार के मकान से होली माता तक सामरी</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>31875</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>29172</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034673421 — सीसी रोड निर्माण मानसिंह के मकान से मोडसिंह के मकान तक रोजडी</t>
+          <t>1719002043/RC/22012034519864 — सीसी रोड नाली निर्माण चौक मे व भेरुसिंह के मकान से रतन कि छतरी तक ग्राम सामरी</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>36108</v>
+        <v>70950</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>31833</v>
+        <v>63480</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45607</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>43901</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>44350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034822118 — सीसी रोड निर्माण मोडसिंह के मकान से निर्भय सिंह के मकान तक रोजडी</t>
+          <t>1719002043/RC/22012034524534 — खेत सडक मानसिंह बंजारा के घर से चालीसिया खेत तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>33770</v>
+        <v>1465181.75</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>1227446.06</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45448</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>44034</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>45104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034822119 — सीसी रोड नाली निर्माण मुख्य सडक से शमशान कि ओर बेरछाखेडी</t>
+          <t>1719002043/RC/22012034553864 — सीसी रोड नाली निर्माण देविसिंह के मकान से रोड तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>57300</v>
+        <v>25155</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>25840</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45448</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>44360</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034832002 — सीसी रोड निर्माण कार्य कैलाश के मकान से मुख्य सडक तक रोजडी</t>
+          <t>1719002043/RC/22012034553865 — सीसी रोड नाली निर्माण मोहनलाल के घर से रोड तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>31000</v>
+        <v>61380</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>58934</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>44420</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/22012034837518 — सीसी रोड निर्माण कार्य हनुमान मंदिर के पास परिसर मे रोजडी</t>
+          <t>1719002043/RC/22012034553866 — सीसी रोड नाली निर्माण पिरु के मकान से महादेव मंदिर तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>75000</v>
+        <v>48825</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>41546</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K311" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>44420</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/41 — सीसी रोड नाली निर्माण रोजडी बेरछाखेडी</t>
+          <t>1719002043/RC/22012034559226 — CC ROAD, GRAM BERCHAKHEDI</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>61000</v>
+        <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>60869.5</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41051</v>
-[...3 lines deleted...]
-      </c>
+        <v>44301</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RC/42 — सीसी रोड नाली निर्माण 2 रोजडी बेरछाखेडी</t>
+          <t>1719002043/RC/22012034559229 — CC ROAD, GRAM BERCHAKHEDI</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>56000</v>
+        <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>50863.5</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41043</v>
-[...3 lines deleted...]
-      </c>
+        <v>44301</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234951 — Maryada, Suresh s/o Shankarlal, Berchakhedi (379/4</t>
+          <t>1719002043/RC/22012034580115 — नाली निर्माण बालुसिंह के मकान से राधेश्याम के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>4400</v>
+        <v>22650</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>18990</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41783</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>44437</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234952 — maryada/dhapubai/tulshiram(379/3)</t>
+          <t>1719002043/RC/22012034580118 — सीसी रोड नाली निर्माण इंदरसिंह के मकान से रोड तक रोड से कंवरलाल के घर तक व रामेश्वर के मकान से रोड त</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>4400</v>
+        <v>51000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>48072</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41783</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>44437</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234959 — maryada/bhonisingh/s/o Devaji(berchkhedi)</t>
+          <t>1719002043/RC/22012034605957 — सीसी रोड निर्माण देविसिंह के मकान से कंवरलाल के मकान तक बेरछाखेडी</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>4400</v>
+        <v>30705</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>26334</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41797</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>44664</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234963 — maryada/ramchandar/s/o/motiji/berchakhedi</t>
+          <t>1719002043/RC/22012034605958 — नाली निर्माण अर्जुन सिंह के मकान से स्कुल कि तरफ बेरछाखेडी</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>4400</v>
+        <v>22050</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>2628</v>
+        <v>15054</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41783</v>
+        <v>44664</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>42857</v>
+        <v>44918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234965 — maryada/deelipsingh/bhanvarlal(berchakhedi)</t>
+          <t>1719002043/RC/22012034606036 — CC ROAD BAIRCHAKHEDI</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41783</v>
+        <v>44666</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234966 — maryada/ramkrashn/motilal(berchakhedi/379)</t>
+          <t>1719002043/RC/22012034606037 — CC ROAD BAIRCHAKHEDI</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41783</v>
-[...3 lines deleted...]
-      </c>
+        <v>44666</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234967 — maryada/Devabai/rambabu(berchakhedi379)</t>
+          <t>1719002043/RC/22012034606038 — CC ROAD BAIRCHAKHEDI</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41783</v>
+        <v>44666</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234970 — maryada/bebibai/shivalal(berchakhedi379)</t>
+          <t>1719002043/RC/22012034606046 — CC ROAD NIRMAN BAIRCHAKHEDI</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41783</v>
+        <v>44666</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234972 — maryada/shiddu/maghilal(berchakheda379)</t>
+          <t>1719002043/RC/22012034617335 — नाली निर्माण प्राथमिक विध्यालय से रामदयाल के मकान तक सामरी</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>4400</v>
+        <v>71000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>58956</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41783</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>44944</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>46171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034234975 — maryada(maghilal/ramaji/berchakhedi379)</t>
+          <t>1719002043/RC/22012034621271 — सीसी रोड निर्माण हनुमान मंदिर परिसर सामरी</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>4400</v>
+        <v>31410</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41783</v>
+        <v>44665</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034235313 — maryada(vishanuparsad/ShankarLal379</t>
+          <t>1719002043/RC/22012034643282 — नाली निर्माण चौकीदार के मकान से गौ तक सामरी</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>4400</v>
+        <v>26000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034315675 — शौचालय निर्माण अनिलराव/सोनुराव्</t>
+          <t>1719002043/RC/22012034654439 — सीसी रोड निर्माण  देवनारायण मंदिर के सामने सामरी</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>12000</v>
+        <v>31875</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>11905</v>
+        <v>29172</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42742</v>
+        <v>45204</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43064</v>
+        <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034315686 — वेक्तीगत शोचालय लक्ष्मण राव /दोलतराव सामरी</t>
+          <t>1719002043/RC/22012034673421 — सीसी रोड निर्माण मानसिंह के मकान से मोडसिंह के मकान तक रोजडी</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>12000</v>
+        <v>36108</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>11905</v>
+        <v>31833</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42742</v>
-[...3 lines deleted...]
-      </c>
+        <v>45607</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034315694 — शौचालय निर्माण पुरुषोत्तम/श्यामराव्</t>
+          <t>1719002043/RC/22012034822118 — सीसी रोड निर्माण मोडसिंह के मकान से निर्भय सिंह के मकान तक रोजडी</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>12000</v>
+        <v>33770</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42742</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034316191 — shochalya nirman gangaram/amarshing</t>
+          <t>1719002043/RC/22012034822119 — सीसी रोड नाली निर्माण मुख्य सडक से शमशान कि ओर बेरछाखेडी</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>12000</v>
+        <v>57300</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42742</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034322813 — SBM (SHOCHALAYA NIRMAN NIRBHAYASINGH / LUNAA ROJADI</t>
+          <t>1719002043/RC/22012034832002 — सीसी रोड निर्माण कार्य कैलाश के मकान से मुख्य सडक तक रोजडी</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>12000</v>
+        <v>31000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>11821</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034322814 — sbm (sochalaya nirman karansingh / bapulal rojadi</t>
+          <t>1719002043/RC/22012034837518 — सीसी रोड निर्माण कार्य हनुमान मंदिर के पास परिसर मे रोजडी</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>12000</v>
+        <v>75000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>12411</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034322815 — sbm (sochalay nirman mansingh / bapuji rojdi</t>
+          <t>1719002043/RC/41 — सीसी रोड नाली निर्माण रोजडी बेरछाखेडी</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>12000</v>
+        <v>61000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>11907</v>
+        <v>60869.5</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42770</v>
+        <v>41051</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>43020</v>
+        <v>41257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324387 — वेक्तीगत शोचालय शिवलाल / पिरुलाल रोजडी</t>
+          <t>1719002043/RC/42 — सीसी रोड नाली निर्माण 2 रोजडी बेरछाखेडी</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>12000</v>
+        <v>56000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>11905</v>
+        <v>50863.5</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42784</v>
+        <v>41043</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43020</v>
+        <v>41257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324390 — वेक्तीगत शोचालय तोफान / बाबुलाल रोजडी</t>
+          <t>1719002043/RS/22012034234951 — Maryada, Suresh s/o Shankarlal, Berchakhedi (379/4</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324396 — sbm(babulal nathulal)rojdi</t>
+          <t>1719002043/RS/22012034234952 — maryada/dhapubai/tulshiram(379/3)</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324399 — sbm(ramshing/bhayya)rojadi</t>
+          <t>1719002043/RS/22012034234959 — maryada/bhonisingh/s/o Devaji(berchkhedi)</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41797</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324404 — शौचालय निर्माण गंगाराम भैया</t>
+          <t>1719002043/RS/22012034234963 — maryada/ramchandar/s/o/motiji/berchakhedi</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>11905</v>
+        <v>2628</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42777</v>
+        <v>41783</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43020</v>
+        <v>42857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324406 — शौचालय निर्माण शंकरलाल भैया</t>
+          <t>1719002043/RS/22012034234965 — maryada/deelipsingh/bhanvarlal(berchakhedi)</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>11738</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324409 — शौचालय निर्माण राधेश्याम शंकरलाल</t>
+          <t>1719002043/RS/22012034234966 — maryada/ramkrashn/motilal(berchakhedi/379)</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>11905</v>
+        <v>4378</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42777</v>
+        <v>41783</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>43020</v>
+        <v>42857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324416 — शौचालय निर्माण धारणसिंह शंकरलाल</t>
+          <t>1719002043/RS/22012034234967 — maryada/Devabai/rambabu(berchakhedi379)</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324418 — शौचालय निर्माण शंकरलाल दरियाव</t>
+          <t>1719002043/RS/22012034234970 — maryada/bebibai/shivalal(berchakhedi379)</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42784</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324429 — शौचालय निर्माण उमराव राधाकिशन</t>
+          <t>1719002043/RS/22012034234972 — maryada/shiddu/maghilal(berchakheda379)</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324432 — शौचालय निर्माण बद्रिलाल रामचन्द्र</t>
+          <t>1719002043/RS/22012034234975 — maryada(maghilal/ramaji/berchakhedi379)</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42777</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324434 — शौचालय निर्माण छितु मयाराम</t>
+          <t>1719002043/RS/22012034235313 — maryada(vishanuparsad/ShankarLal379</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>11404</v>
+        <v>2628</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42784</v>
+        <v>41797</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43020</v>
+        <v>42857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324437 — शौचालय निर्माण होकम छीतु</t>
+          <t>1719002043/RS/22012034315675 — शौचालय निर्माण अनिलराव/सोनुराव्</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42777</v>
+        <v>42742</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43020</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324439 — शौचालय निर्माण मानसिंह देवसिह</t>
+          <t>1719002043/RS/22012034315686 — वेक्तीगत शोचालय लक्ष्मण राव /दोलतराव सामरी</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42777</v>
+        <v>42742</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43020</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324440 — शौकालय निर्माण काशीराम भोला</t>
+          <t>1719002043/RS/22012034315694 — शौचालय निर्माण पुरुषोत्तम/श्यामराव्</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42777</v>
+        <v>42742</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324441 — शौचालय निर्माण भोला लाला</t>
+          <t>1719002043/RS/22012034316191 — shochalya nirman gangaram/amarshing</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42777</v>
+        <v>42742</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324442 — शौचालय निर्माण निर्भय अनार</t>
+          <t>1719002043/RS/22012034322813 — SBM (SHOCHALAYA NIRMAN NIRBHAYASINGH / LUNAA ROJADI</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>11905</v>
+        <v>11821</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42777</v>
+        <v>42770</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034324444 — शौचालय निर्माण तोलाराम रेवा</t>
+          <t>1719002043/RS/22012034322814 — sbm (sochalaya nirman karansingh / bapulal rojadi</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>11905</v>
+        <v>12411</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42777</v>
+        <v>42770</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329542 — शौचालय निरमान भगवानसिंघ नारायन</t>
+          <t>1719002043/RS/22012034322815 — sbm (sochalay nirman mansingh / bapuji rojdi</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>11768</v>
+        <v>11907</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42805</v>
+        <v>42770</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329543 — शौचालय निर्माण लालु प्रेमा</t>
+          <t>1719002043/RS/22012034324387 — वेक्तीगत शोचालय शिवलाल / पिरुलाल रोजडी</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42805</v>
+        <v>42784</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329544 — शौचालय निर्मान शिवनारायन रामलाल</t>
+          <t>1719002043/RS/22012034324390 — वेक्तीगत शोचालय तोफान / बाबुलाल रोजडी</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>12102</v>
+        <v>11905</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329545 — शौचालय निर्माण भगवत सिंघ पर्वतसिंघ</t>
+          <t>1719002043/RS/22012034324396 — sbm(babulal nathulal)rojdi</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>11793</v>
+        <v>11905</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329546 — शौचालय निर्माण तेजासिंघ नारायन्</t>
+          <t>1719002043/RS/22012034324399 — sbm(ramshing/bhayya)rojadi</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>13969</v>
+        <v>11905</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43091</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329547 — शौचालय निर्माण भगवान सिंघ अमरसिंघ्</t>
+          <t>1719002043/RS/22012034324404 — शौचालय निर्माण गंगाराम भैया</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>11571</v>
+        <v>11905</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329548 — शौचालय निर्माण हरिसिंघ रतनसिंघ</t>
+          <t>1719002043/RS/22012034324406 — शौचालय निर्माण शंकरलाल भैया</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>11793</v>
+        <v>11738</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329565 — शौचालय निर्माण घनश्याम पर्वतसिंघ</t>
+          <t>1719002043/RS/22012034324409 — शौचालय निर्माण राधेश्याम शंकरलाल</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329567 — शौचालय निर्माण रतनलाल जीवा</t>
+          <t>1719002043/RS/22012034324416 — शौचालय निर्माण धारणसिंह शंकरलाल</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329570 — शौचालय निर्माण बद्रिलाल प्रथ्वीसिंघ</t>
+          <t>1719002043/RS/22012034324418 — शौचालय निर्माण शंकरलाल दरियाव</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>11793</v>
+        <v>11905</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42805</v>
+        <v>42784</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329571 — शौचालय निर्माण कमलसिंघ हिन्दुसिंघ्</t>
+          <t>1719002043/RS/22012034324429 — शौचालय निर्माण उमराव राधाकिशन</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329572 — शौचालय निर्माण बहादुर नारायन्</t>
+          <t>1719002043/RS/22012034324432 — शौचालय निर्माण बद्रिलाल रामचन्द्र</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>11459</v>
+        <v>11905</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43567</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329573 — शौचालय निर्माण गोपाल बाबुलाल</t>
+          <t>1719002043/RS/22012034324434 — शौचालय निर्माण छितु मयाराम</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>11571</v>
+        <v>11404</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42805</v>
+        <v>42784</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329574 — शौचालय निर्मान चन्द्रर भावसिंघ</t>
+          <t>1719002043/RS/22012034324437 — शौचालय निर्माण होकम छीतु</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329575 — शौचालय निर्मान दुलेसिंघ गंगाराम</t>
+          <t>1719002043/RS/22012034324439 — शौचालय निर्माण मानसिंह देवसिह</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>12127</v>
+        <v>11905</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42805</v>
+        <v>42777</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329576 — शौचालय निर्मान कैलाश बंशीलाल</t>
+          <t>1719002043/RS/22012034324440 — शौकालय निर्माण काशीराम भोला</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>11464</v>
+        <v>11905</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42887</v>
+        <v>42777</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034329577 — शौचालय निर्माण शौभाराम पुरालाल</t>
+          <t>1719002043/RS/22012034324441 — शौचालय निर्माण भोला लाला</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>11905</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42799</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>42777</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034349480 — शौचालय निर्माण जगन्नाथ गंगाराम</t>
+          <t>1719002043/RS/22012034324442 — शौचालय निर्माण निर्भय अनार</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>11656</v>
+        <v>11905</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42887</v>
+        <v>42777</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034349481 — शोचालय निर्मान हरलाल प्रताप्</t>
+          <t>1719002043/RS/22012034324444 — शौचालय निर्माण तोलाराम रेवा</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>11656</v>
+        <v>11905</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42887</v>
+        <v>42777</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43064</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034350573 — वेक्तीगत शोचालय बंशीलाल / हरलाल रोजडी</t>
+          <t>1719002043/RS/22012034329542 — शौचालय निरमान भगवानसिंघ नारायन</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>11464</v>
+        <v>11768</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42889</v>
+        <v>42805</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034350575 — वेक्तीगत शोचालय उंकार सिह / प्रभुलाल सामरी</t>
+          <t>1719002043/RS/22012034329543 — शौचालय निर्माण लालु प्रेमा</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>11464</v>
+        <v>11905</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42887</v>
+        <v>42805</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43040</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034350609 — shochalaya nirman shivnarayan / jagnathji samari</t>
+          <t>1719002043/RS/22012034329544 — शौचालय निर्मान शिवनारायन रामलाल</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>11656</v>
+        <v>12102</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42887</v>
+        <v>42805</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034357508 — शौचालय निर्माण कमल प्रभुलाल</t>
+          <t>1719002043/RS/22012034329545 — शौचालय निर्माण भगवत सिंघ पर्वतसिंघ</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>11980</v>
+        <v>11793</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42923</v>
+        <v>42805</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034357639 — शोचालय निर्मान सिताराम भैया</t>
+          <t>1719002043/RS/22012034329546 — शौचालय निर्माण तेजासिंघ नारायन्</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>11596</v>
+        <v>13969</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42924</v>
+        <v>42805</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43064</v>
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034357640 — शौचालय निर्मान तोलाराम बिहारी</t>
+          <t>1719002043/RS/22012034329547 — शौचालय निर्माण भगवान सिंघ अमरसिंघ्</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>11980</v>
+        <v>11571</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42924</v>
+        <v>42805</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034357641 — शौचालय निर्मान लाडसिंघ तोलाराम</t>
+          <t>1719002043/RS/22012034329548 — शौचालय निर्माण हरिसिंघ रतनसिंघ</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>11980</v>
+        <v>11793</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42924</v>
+        <v>42805</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034370115 — shochalay nirman (shanti bai/motilal)</t>
+          <t>1719002043/RS/22012034329565 — शौचालय निर्माण घनश्याम पर्वतसिंघ</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>12152</v>
+        <v>11905</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42973</v>
+        <v>42805</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034370120 — shochalay nirman (Hemsing/harinarayan)berchhakhedi</t>
+          <t>1719002043/RS/22012034329567 — शौचालय निर्माण रतनलाल जीवा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>11980</v>
+        <v>11905</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42973</v>
+        <v>42805</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034380987 — Sochalay nirman atmaram / kalu samri</t>
+          <t>1719002043/RS/22012034329570 — शौचालय निर्माण बद्रिलाल प्रथ्वीसिंघ</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>10432</v>
+        <v>11793</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43038</v>
+        <v>42805</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034501702 — सामुदायिक स्वच्छ्ता परिसर निर्माण बेरछाखेडी</t>
+          <t>1719002043/RS/22012034329571 — शौचालय निर्माण कमलसिंघ हिन्दुसिंघ्</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>45000</v>
+        <v>12000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>11400</v>
+        <v>11905</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44162</v>
+        <v>42805</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>44948</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012034505144 — सामुदायिक स्वच्छता परिसर निर्माण  सामरी</t>
+          <t>1719002043/RS/22012034329572 — शौचालय निर्माण बहादुर नारायन्</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>45000</v>
+        <v>12000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>36798</v>
+        <v>11459</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44280</v>
+        <v>42805</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>44954</v>
+        <v>43567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719002043/RS/22012035121245 — सामुदायिक स्वच्छ्ता परिसर निर्माण रोजडी</t>
+          <t>1719002043/RS/22012034329573 — शौचालय निर्माण गोपाल बाबुलाल</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>45000</v>
+        <v>12000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>40443</v>
+        <v>11571</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45309</v>
+        <v>42805</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>45365</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034327813 — तलाई मरमत बेरचाखेडी</t>
+          <t>1719002043/RS/22012034329574 — शौचालय निर्मान चन्द्रर भावसिंघ</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>253000</v>
+        <v>12000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>250083.35</v>
+        <v>11905</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42885</v>
+        <v>42805</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43363</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034327818 — तलाई मरमत सामरी</t>
+          <t>1719002043/RS/22012034329575 — शौचालय निर्मान दुलेसिंघ गंगाराम</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>169829</v>
+        <v>12000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>168082</v>
+        <v>12127</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42885</v>
+        <v>42805</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43512</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034377829 — बोरी बन्धान निर्माण काली तलाई के पास बेरछाखेडी</t>
+          <t>1719002043/RS/22012034329576 — शौचालय निर्मान कैलाश बंशीलाल</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15744</v>
+        <v>12000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15276</v>
+        <v>11464</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43006</v>
+        <v>42887</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43250</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034377830 — बोरी बन्धान निर्माण पिपला खाल 1 बेरछाखेडी</t>
+          <t>1719002043/RS/22012034329577 — शौचालय निर्माण शौभाराम पुरालाल</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>23616</v>
+        <v>12000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>22914</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>42799</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034377831 — बोरी बन्धान निर्माण पिपला खाल 2 बेरछाखेडी</t>
+          <t>1719002043/RS/22012034349480 — शौचालय निर्माण जगन्नाथ गंगाराम</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>23617</v>
+        <v>12000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>22914</v>
+        <v>11656</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43004</v>
+        <v>42887</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43250</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034377832 — बोरी बन्धान निर्माण तालाब का नाका बेरछाखेडी</t>
+          <t>1719002043/RS/22012034349481 — शोचालय निर्मान हरलाल प्रताप्</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>39360</v>
+        <v>12000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>39222</v>
+        <v>11656</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43000</v>
+        <v>42887</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43250</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034377833 — बोरी बन्धान निर्माण नाला पर बेरछाखेडी</t>
+          <t>1719002043/RS/22012034350573 — वेक्तीगत शोचालय बंशीलाल / हरलाल रोजडी</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>15744</v>
+        <v>12000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15276</v>
+        <v>11464</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43004</v>
+        <v>42889</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43250</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034377834 — बोरी बन्धान निर्माण भाटन नदी पर बेरछाखेडी</t>
+          <t>1719002043/RS/22012034350575 — वेक्तीगत शोचालय उंकार सिह / प्रभुलाल सामरी</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>62977</v>
+        <v>12000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>55712</v>
+        <v>11464</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43003</v>
+        <v>42887</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43250</v>
+        <v>43040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034427354 — डग आउट पोण्ड निर्माण खांकरा वाले बल्डे पर बेरछाखेडी</t>
+          <t>1719002043/RS/22012034350609 — shochalaya nirman shivnarayan / jagnathji samari</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>298000</v>
+        <v>12000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>287880</v>
+        <v>11656</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43450</v>
+        <v>42887</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>44060</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034466063 — डग आउट पोण्ड सामरी कि बल्डी पर  सामरी</t>
+          <t>1719002043/RS/22012034357508 — शौचालय निर्माण कमल प्रभुलाल</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>11980</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>42923</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>43064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034528295 — डग आउट पोण्ड निर्माण करोंदिया के राडी बेरछाखेडी</t>
+          <t>1719002043/RS/22012034357639 — शोचालय निर्मान सिताराम भैया</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>11596</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>42924</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>43064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034544625 — डग आउट पोण्ड निर्माण करौंदी की राडी बेरछा खेड़ी</t>
+          <t>1719002043/RS/22012034357640 — शौचालय निर्मान तोलाराम बिहारी</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>243153.43</v>
+        <v>12000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>176700</v>
+        <v>11980</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43957</v>
+        <v>42924</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>44349</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034824632 — सोखता गड्डा प्राथमिक स्कुल के पास हेण्डपम्प के पास बेरछाखेडी</t>
+          <t>1719002043/RS/22012034357641 — शौचालय निर्मान लाडसिंघ तोलाराम</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>30828.39</v>
+        <v>12000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>4439</v>
+        <v>11980</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44455</v>
+        <v>42924</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>44902</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034824640 — सोखता गड्डा बजरंगबली के मंदिर के पास बेरछाखेडी</t>
+          <t>1719002043/RS/22012034370115 — shochalay nirman (shanti bai/motilal)</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>30828.39</v>
+        <v>12000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>6369</v>
+        <v>12152</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44455</v>
+        <v>42973</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>44902</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034824645 — सोखता गड्डा चौकिदार के घर के पास बेरछाखेडी</t>
+          <t>1719002043/RS/22012034370120 — shochalay nirman (Hemsing/harinarayan)berchhakhedi</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>30828.39</v>
+        <v>12000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>965</v>
+        <v>11980</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44455</v>
+        <v>42973</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>44902</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012034992596 — वाटर हार्वेस्टिंग पोण्ड निर्माण सामरी बल्डी पर ग्राम पंचायत बेरछाखेडी</t>
+          <t>1719002043/RS/22012034380987 — Sochalay nirman atmaram / kalu samri</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>385731.66</v>
+        <v>12000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>267648</v>
+        <v>10432</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44832</v>
+        <v>43038</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>45175</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035034045 — वाटर हार्वेस्टिंग पोण्ड निर्माण कालाजी मंदिर के पास ग्राम रोजड़ी</t>
+          <t>1719002043/RS/22012034501702 — सामुदायिक स्वच्छ्ता परिसर निर्माण बेरछाखेडी</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>637272.54</v>
+        <v>45000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>452778</v>
+        <v>11400</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45036</v>
+        <v>44162</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>45300</v>
+        <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035045762 — नवीन तलाई निर्मान सामरी बल्डी पर सामरी</t>
+          <t>1719002043/RS/22012034505144 — सामुदायिक स्वच्छता परिसर निर्माण  सामरी</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>36798</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>44280</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>44954</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035058504 — नवीन तालाब निर्माण सामरी बल्डी पर</t>
+          <t>1719002043/RS/22012035121245 — सामुदायिक स्वच्छ्ता परिसर निर्माण रोजडी</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>1474288.29</v>
+        <v>45000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>1201617.44</v>
+        <v>40443</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45087</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>45309</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>45365</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035058506 — चेक डेम निर्माण प्रहलाद के खेत के पास सामरी</t>
+          <t>1719002043/WC/22012034327813 — तलाई मरमत बेरचाखेडी</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>253000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>250083.35</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42885</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>43363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035058507 — चेक डेम निर्माण रामदेव जी के खेत के पास रोजडी</t>
+          <t>1719002043/WC/22012034327818 — तलाई मरमत सामरी</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>169829</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>168082</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>42885</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>43512</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035237468 — परकोलेशन टेंक सामरी बल्डी पर</t>
+          <t>1719002043/WC/22012034377829 — बोरी बन्धान निर्माण काली तलाई के पास बेरछाखेडी</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>198317.85</v>
+        <v>15744</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>163782</v>
+        <v>15276</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45662</v>
+        <v>43006</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>46196</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/22012035278801 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप सामरी</t>
+          <t>1719002043/WC/22012034377830 — बोरी बन्धान निर्माण पिपला खाल 1 बेरछाखेडी</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>25899.46</v>
+        <v>23616</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>23236.03</v>
+        <v>22914</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45786</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>43250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/9993645701 — Sarvjenik Kup Nirman Bhairchakhedi 167</t>
+          <t>1719002043/WC/22012034377831 — बोरी बन्धान निर्माण पिपला खाल 2 बेरछाखेडी</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>426000</v>
+        <v>23617</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>406596.9</v>
+        <v>22914</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41685</v>
+        <v>43004</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>42857</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WC/स्‍टाप डेम निर्माण कार्य बैरछाखेडी — स्‍टाप डेम निर्माण कार्य बैरछाखेडी</t>
+          <t>1719002043/WC/22012034377832 — बोरी बन्धान निर्माण तालाब का नाका बेरछाखेडी</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>3886000</v>
+        <v>39360</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>3575446</v>
+        <v>39222</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>39604</v>
+        <v>43000</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41585</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1719002043/WH/नवीन तालाब निर्माण सामरी — नवीन तालाब निर्माण सामरी</t>
+          <t>1719002043/WC/22012034377833 — बोरी बन्धान निर्माण नाला पर बेरछाखेडी</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>15744</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>15276</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>39380</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>43004</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>43250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA / NALKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034377834 — बोरी बन्धान निर्माण भाटन नदी पर बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>62977</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>55712</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>43003</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>43250</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034427354 — डग आउट पोण्ड निर्माण खांकरा वाले बल्डे पर बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>298000</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>287880</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>43450</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>44060</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034466063 — डग आउट पोण्ड सामरी कि बल्डी पर  सामरी</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K410" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034528295 — डग आउट पोण्ड निर्माण करोंदिया के राडी बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K411" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034544625 — डग आउट पोण्ड निर्माण करौंदी की राडी बेरछा खेड़ी</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>243153.43</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>176700</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>43957</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>44349</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034824632 — सोखता गड्डा प्राथमिक स्कुल के पास हेण्डपम्प के पास बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>30828.39</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>4439</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>44455</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>44902</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034824640 — सोखता गड्डा बजरंगबली के मंदिर के पास बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>30828.39</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>6369</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>44455</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>44902</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F415" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034824645 — सोखता गड्डा चौकिदार के घर के पास बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G415" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="n">
+        <v>30828.39</v>
+      </c>
+      <c r="I415" s="2" t="n">
+        <v>965</v>
+      </c>
+      <c r="J415" s="3" t="n">
+        <v>44455</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>44902</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012034992596 — वाटर हार्वेस्टिंग पोण्ड निर्माण सामरी बल्डी पर ग्राम पंचायत बेरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>385731.66</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>267648</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>44832</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>45175</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035034045 — वाटर हार्वेस्टिंग पोण्ड निर्माण कालाजी मंदिर के पास ग्राम रोजड़ी</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>637272.54</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>452778</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>45036</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>45300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035045762 — नवीन तलाई निर्मान सामरी बल्डी पर सामरी</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K418" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035058504 — नवीन तालाब निर्माण सामरी बल्डी पर</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>1474288.29</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>1201617.44</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>45087</v>
+      </c>
+      <c r="K419" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035058506 — चेक डेम निर्माण प्रहलाद के खेत के पास सामरी</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K420" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035058507 — चेक डेम निर्माण रामदेव जी के खेत के पास रोजडी</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K421" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035237468 — परकोलेशन टेंक सामरी बल्डी पर</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>198317.85</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>163782</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>45662</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>46196</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/22012035278801 — JGSA 2025 डग वेल रिचार्ज पीट सार्वजनिक कुप सामरी</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>23236.03</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K423" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/9993645701 — Sarvjenik Kup Nirman Bhairchakhedi 167</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>426000</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>406596.9</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>41685</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WC/स्‍टाप डेम निर्माण कार्य बैरछाखेडी — स्‍टाप डेम निर्माण कार्य बैरछाखेडी</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>3886000</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>3575446</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>39604</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>41585</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1719002043/WH/नवीन तालाब निर्माण सामरी — नवीन तालाब निर्माण सामरी</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>39380</v>
+      </c>
+      <c r="K426" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>AGAR-MALWA / NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C408" s="1" t="inlineStr">
+      <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D408" s="1" t="inlineStr">
+      <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E408" s="1" t="inlineStr">
+      <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F408" s="1" t="inlineStr">
+      <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1719002043/WH/नवीन तालाब निर्माण सामरी/बैरछाखेडी — नवीन तालाब निर्माण सामरी/बैरछाखेडी</t>
         </is>
       </c>
-      <c r="G408" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H408" s="2" t="n">
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
         <v>377900</v>
       </c>
-      <c r="I408" s="2" t="n">
+      <c r="I427" s="2" t="n">
         <v>446292.44</v>
       </c>
-      <c r="J408" s="3" t="n">
+      <c r="J427" s="3" t="n">
         <v>39960</v>
       </c>
-      <c r="K408" s="3" t="n">
+      <c r="K427" s="3" t="n">
         <v>40897</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>