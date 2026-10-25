--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K400"/>
+  <dimension ref="A1:K426"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 04:35:24</t>
+          <t>Exported on: 2026-10-25 17:04:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1188,145 +1188,145 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1719005008/AV/22012034665755 — ShantiDham Nirman Mhu Gp Rampura Gurjar</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1719005008/AV/22012034665756 — ShantiDham Nirman Mhu Gp Rampura Gurjar</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1719005008/AV/22012034665758 — ShantiDham Nirman Mhu Gp Rampura Gurjar</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
@@ -1570,51 +1570,51 @@
       <c r="J38" s="3" t="n">
         <v>44594</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>45677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1719005008/DP/22012034588918 — Vasudha Vandan- Amrit Vatika (75) Gram Panchayat Rampuragurjar</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>7514</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45252</v>
@@ -4636,78 +4636,80 @@
       <c r="J102" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012034891054 — KHET TALAB NIRMAN-SODAN SINGH-HOKAM SINGH-GRAM RAMPURA GURJAR</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>53483</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>44534</v>
       </c>
-      <c r="K103" s="3"/>
+      <c r="K103" s="3" t="n">
+        <v>46279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -5067,78 +5069,80 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035082777 — Kapil dhara kup Niarman Sanjay Devisingh GP Rampuragurjar</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>274429.96</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>184045.89</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45330</v>
       </c>
-      <c r="K112" s="3"/>
+      <c r="K112" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -6168,51 +6172,51 @@
       <c r="J134" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035279480 — Khet talab Nirman Chandar Singh s/o Ghisha ji Rampura gurjar</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>363692.29</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>51155</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45779</v>
@@ -6264,125 +6268,129 @@
       <c r="J136" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035279483 — Khet Talab Nirman Babu lal s/o Shivlal Rampura gurjar</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>363692.29</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>73563</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K137" s="3"/>
+      <c r="K137" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035279486 — Khet talab Nirman Chandr Singh s/o Shivlal Rampura gurjar</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>363692.29</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>91330</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K138" s="3"/>
+      <c r="K138" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -6407,192 +6415,192 @@
       <c r="J139" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035287955 — kapil dhara kup nirman Mansingh s/o Bhagirath Rampura gurajr</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035296839 — NIJI KHET TALAB NIRMAN RAHUL S/O ISHWAR SINGH RAMPURA GURJAR</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035296841 — NIJI KHET TALB NIRMAN SHIVLAL S/O UMRAV SINGH RAMPURA GURJAR</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035305176 — Niji Khet Talab Nirman perlad singh s/o Ram singh rampura gurjar dekdi</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45683</v>
@@ -6791,125 +6799,129 @@
       <c r="J147" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035454979 — niji khet talab nirman rahul s/o ishwar singh rampura gurjar</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>363692.29</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>77529</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K148" s="3"/>
+      <c r="K148" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035455019 — niji khet talab nirman shiv lal s/o umrav rampura gurjar</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>363692.29</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>62378</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K149" s="3"/>
+      <c r="K149" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -7001,145 +7013,145 @@
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035632878 — EK BAGIYA MA KE NAAM Vaishnavi Bai</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>257158.61</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>85340.15</v>
+        <v>87440.15</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035632882 — EK BAGIYA MA KE NAAM Mewa Bai</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>257158.61</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>77186.15</v>
+        <v>83486.15</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/22012035632886 — EK BAGIYA MA KE NAAM Razkunwar Bai</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>264661.6</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>91278.94</v>
+        <v>97578.94</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Horticulture / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -11034,51 +11046,51 @@
       <c r="J234" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5662270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521321</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45977</v>
@@ -11230,51 +11242,51 @@
       <c r="J238" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5692643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151387679</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45922</v>
@@ -11475,2215 +11487,2237 @@
       <c r="J243" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607502</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607859</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>7854</v>
+        <v>25254</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K245" s="3"/>
+      <c r="K245" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149608422</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150315352</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521742</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K248" s="3"/>
+      <c r="K248" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522202</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522363</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>11454</v>
+        <v>19854</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151396115</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>3654</v>
+        <v>20454</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150316170</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150317914</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148156532</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522120</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521537</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5972996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151369522</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K257" s="3"/>
+      <c r="K257" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151403796</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K258" s="3"/>
+      <c r="K258" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151365992</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151368785</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K260" s="3"/>
+      <c r="K260" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151403562</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K261" s="3"/>
+      <c r="K261" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146399080</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145505131</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145505407</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148155698</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>14916</v>
+        <v>23316</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151384808</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K266" s="3"/>
+      <c r="K266" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151358681</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607949</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149608202</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149608254</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149608366</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607268</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46081</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148155780</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148155946</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K274" s="3"/>
+      <c r="K274" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148155967</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K275" s="3"/>
+      <c r="K275" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/5973909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148155996</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K276" s="3"/>
+      <c r="K276" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6097171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145504963</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6097172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145505171</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6100040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607697</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6100041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149608327</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6100513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150315529</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6100514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150316362</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6100515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150318552</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6101041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151369786</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6101049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151383045</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6101055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151388862</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6101056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151389856</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6101057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151391694</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6107603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150315679</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719005008/IF/IAY/6107604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150318714</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46081</v>
@@ -13725,5268 +13759,6490 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>8716.8</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>43084</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1719005008/IF/IAY/70513 — Construction of IAY House -IAY REG. NO. MP-19-005-008-003/387</t>
+          <t>1719005008/IF/IAY/6277542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149608739</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>1710</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44181</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1719005008/IF/IAY/70514 — Construction of IAY House -IAY REG. NO. MP-19-005-008-003/8</t>
+          <t>1719005008/IF/IAY/6279028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151384283</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43337</v>
+        <v>46135</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1719005008/IF/IAY/807407 — Construction of IAY House -IAY REG. NO. MP3832728</t>
+          <t>1719005008/IF/IAY/6279048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151368008</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>16045.4</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43079</v>
-[...3 lines deleted...]
-      </c>
+        <v>45813</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/10खैल — खैल मैदान कार्य शा.मा. वि.मउ पंचायत रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6282020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146408075</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>371000</v>
+        <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>40818</v>
+        <v>46081</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034253185 — शांतधिाम विकास कार्य</t>
+          <t>1719005008/IF/IAY/6298845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145678098</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>777709</v>
+        <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42399</v>
+        <v>45889</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034296989 — shamsan shed nirman mahu</t>
+          <t>1719005008/IF/IAY/6299815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522782</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42699</v>
+        <v>46133</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034296993 — shamsan shed nirman dekdi</t>
+          <t>1719005008/IF/IAY/6300437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522273</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42699</v>
+        <v>46081</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034297047 — shamsan shed nirman dekdi</t>
+          <t>1719005008/IF/IAY/6301222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151363364</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42699</v>
+        <v>46135</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034297052 — shamsan shed nirman dekdi</t>
+          <t>1719005008/IF/IAY/6328761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150315188</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42699</v>
+        <v>46146</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034297128 — shantidham nirman dekadi</t>
+          <t>1719005008/IF/IAY/6328807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150314895</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>186000</v>
+        <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>162237.51</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42738</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034297140 — shantidham nirman mahu</t>
+          <t>1719005008/IF/IAY/6328994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151385223</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>185400</v>
+        <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>182639.98</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/22012034517355 — charagah nirman no. 01 gram mau gram panchayat rampuragurjar</t>
+          <t>1719005008/IF/IAY/6329018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148155797</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43935</v>
+        <v>46146</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/2लच्‍छीराम — मेढ बंधान कार्य लच्‍छीराम पिता बिहारीलाल रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6329068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151390940</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>56000</v>
+        <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>53856</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/3तोलाराम — मेढ बंधान कार्य तोलाराम पिता बल्‍देव रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6329587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151400501</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>56000</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>52272</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/4हिंदुसिह — मेढ बंधान कार्य हिंदुसिह पिता छिताजी रामपुरागर्जर</t>
+          <t>1719005008/IF/IAY/6329821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151360849</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>56000</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>53856</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46168</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1719005008/LD/5कमलसिह — मेढ बंधान कार्य कमलसिह पिता भोनाजी रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6330005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151391351</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>56000</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>53856</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/14gsb — GSB सडक निर्माण रामपुरागुर्जर से सरलीतक पंचायत रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6330062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607424</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>540000</v>
+        <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>608990.96</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>40539</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/14जी एस बी — जी एस बी रोड निर्माण कार्य रामपुरागुर्जर से तलाईतक पंचायत रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6330075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150318316</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>993000</v>
+        <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>1485152.64</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>40595</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034172586 — मनरेाग वीधायकनिधि सीसी रोड नाली मउ रामपुरा गुर्जर</t>
+          <t>1719005008/IF/IAY/6330108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149607349</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>33500</v>
+        <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>7020</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41450</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034174551 — पंचपरमेश्‍वर सीसी रोड एवं नाली निर्माण कार्य ग्राम</t>
+          <t>1719005008/IF/IAY/6330121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150318149</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>89000</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>88436.02</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41466</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034174564 — विधायक निधि सीसी रोड एवं नाली निर्माण ग्राम पंचायत</t>
+          <t>1719005008/IF/IAY/6330176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145505376</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>50000</v>
+        <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>63647.83</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41466</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034200545 — ग्राम मउ में पंचपरमेश्‍वर एवं सीसी रोड व नाली निर्</t>
+          <t>1719005008/IF/IAY/6330189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151383858</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>52100</v>
+        <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>48904.47</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41664</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034201877 — शंकर पिता पुराजी के मकान से बुलाजी के मकान तक पंचप</t>
+          <t>1719005008/IF/IAY/6330268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151395228</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>70600</v>
+        <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>68202</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41671</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034203000 — हरिजन मोहल्‍ला पंचपरमेश्‍वर रामपुरागुर्जर</t>
+          <t>1719005008/IF/IAY/6330305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151389587</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>90000</v>
+        <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>8760</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41678</v>
-[...3 lines deleted...]
-      </c>
+        <v>46162</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034203002 — ल्‍क्ष्‍मनिारायण सिताराम के मकान से मेन रोड तक राम</t>
+          <t>1719005008/IF/IAY/6354613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150316971</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>90000</v>
+        <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>8760</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034206957 — खेत सडक संपर्क सीताराम के खेत से गंगाराम के खेत तक</t>
+          <t>1719005008/IF/IAY/6385652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151388177</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>1251000</v>
+        <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>685680.2</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41692</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034221700 — CC ROAD RAMPURAGUJAR</t>
+          <t>1719005008/IF/IAY/70513 — Construction of IAY House -IAY REG. NO. MP-19-005-008-003/387</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>1710</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42526</v>
-[...1 lines deleted...]
-      <c r="K318" s="3"/>
+        <v>44181</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>44287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034291379 — cc raod &amp; nali nirman amar singh ke makan se dev singh k mankan tak</t>
+          <t>1719005008/IF/IAY/70514 — Construction of IAY House -IAY REG. NO. MP-19-005-008-003/8</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>99500</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>99315</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>43337</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034304207 — cc road nirmanrampura</t>
+          <t>1719005008/IF/IAY/807407 — Construction of IAY House -IAY REG. NO. MP3832728</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>16045.4</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>43079</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>44484</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034316639 — c c road hanuman  mandir se bhagvan singh ke makantak</t>
+          <t>1719005008/LD/10खैल — खैल मैदान कार्य शा.मा. वि.मउ पंचायत रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>139500</v>
+        <v>371000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>131687.5</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42696</v>
-[...3 lines deleted...]
-      </c>
+        <v>40818</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034338497 — sudur gram samprak sadak nirman delchi jod se dhakda jod tak</t>
+          <t>1719005008/LD/22012034253185 — शांतधिाम विकास कार्य</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>1566800</v>
+        <v>777709</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42875</v>
+        <v>42399</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034368436 — Road nirman</t>
+          <t>1719005008/LD/22012034296989 — shamsan shed nirman mahu</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43191</v>
+        <v>42699</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034506177 — sudur gram sampark sadak nirman gram dhakda (dekdi) se prathamik vidhyalya se delchi marg tak</t>
+          <t>1719005008/LD/22012034296993 — shamsan shed nirman dekdi</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>2291712.1</v>
+        <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>2140494</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43829</v>
-[...3 lines deleted...]
-      </c>
+        <v>42699</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034552738 — vcw puliya nirman shantidham k nale par</t>
+          <t>1719005008/LD/22012034297047 — shamsan shed nirman dekdi</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>465000</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>459205</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44195</v>
-[...3 lines deleted...]
-      </c>
+        <v>42699</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034595934 — GRAVAL ROAD NIRMAN-GRAM DHAKDA SE SHANTI DHAM TAK-GRAM-DHAKDA(DEKDI)</t>
+          <t>1719005008/LD/22012034297052 — shamsan shed nirman dekdi</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44471</v>
+        <v>42699</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034598357 — Approach Road Gram Dhakda Se Shantidham Tak-Gram-Dhakda(Dekdi)-GP-RampuraGurjar</t>
+          <t>1719005008/LD/22012034297128 — shantidham nirman dekadi</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>668947.7</v>
+        <v>186000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>660865.93</v>
+        <v>162237.51</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44527</v>
+        <v>42738</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>45314</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of bridges constructed by the BRO / Maintenance of bridges constructed by the Border Roads Organization</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034640719 — Puliya nirman karya lalakhedi raste par</t>
+          <t>1719005008/LD/22012034297140 — shantidham nirman mahu</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>1108416.71</v>
+        <v>185400</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>1012206.3</v>
+        <v>182639.98</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45110</v>
+        <v>42745</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>45356</v>
+        <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of bridges constructed by the BRO / Maintenance of bridges constructed by the Border Roads Organization</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034642550 — Puliya nirman karya shanti dham ke raste par  rampura gurjar</t>
+          <t>1719005008/LD/22012034517355 — charagah nirman no. 01 gram mau gram panchayat rampuragurjar</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45030</v>
+        <v>43935</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034659185 — C C Road Nirman Laxmichand ke makan se Bavar ji Ke Makan Tak</t>
+          <t>1719005008/LD/2लच्‍छीराम — मेढ बंधान कार्य लच्‍छीराम पिता बिहारीलाल रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>53856</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>41037</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>41421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RC/22012034659199 — C.Croad Nirman Mata Ji Mandir Se Prabhu lal Ke Makan Tak</t>
+          <t>1719005008/LD/3तोलाराम — मेढ बंधान कार्य तोलाराम पिता बल्‍देव रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>42728</v>
+        <v>56000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>52272</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>41037</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>41421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RS/22012034499959 — community toilets gram mau</t>
+          <t>1719005008/LD/4हिंदुसिह — मेढ बंधान कार्य हिंदुसिह पिता छिताजी रामपुरागर्जर</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>44000</v>
+        <v>56000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>41040</v>
+        <v>53856</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44151</v>
+        <v>41037</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>44211</v>
+        <v>41409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1719005008/RS/22012034623496 — SAMUDAYIK SWACHTA PARISAR(CSC)DEVNARAYAN MANDIR KE PASS GRAM-DHAKDA(DEKDI)</t>
+          <t>1719005008/LD/5कमलसिह — मेढ बंधान कार्य कमलसिह पिता भोनाजी रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>66000</v>
+        <v>56000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>33003</v>
+        <v>53856</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44534</v>
+        <v>41037</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>45576</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034436111 — check dam</t>
+          <t>1719005008/RC/14gsb — GSB सडक निर्माण रामपुरागुर्जर से सरलीतक पंचायत रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>540000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>608990.96</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>40539</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>40647</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034510625 — check dam nirman gram mau</t>
+          <t>1719005008/RC/14जी एस बी — जी एस बी रोड निर्माण कार्य रामपुरागुर्जर से तलाईतक पंचायत रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>690854.58</v>
+        <v>993000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>689679</v>
+        <v>1485152.64</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43829</v>
+        <v>40595</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>44348</v>
+        <v>40654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034555937 — samudyik khet talab nirman</t>
+          <t>1719005008/RC/22012034172586 — मनरेाग वीधायकनिधि सीसी रोड नाली मउ रामपुरा गुर्जर</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>33500</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>7020</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>41450</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>41713</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034562044 — chek dam nirman bid ka chapra gram mau</t>
+          <t>1719005008/RC/22012034174551 — पंचपरमेश्‍वर सीसी रोड एवं नाली निर्माण कार्य ग्राम</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>515653.97</v>
+        <v>89000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>494180</v>
+        <v>88436.02</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44166</v>
+        <v>41466</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>44380</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570578 — recharge pit aganwadi bhawan me</t>
+          <t>1719005008/RC/22012034174564 — विधायक निधि सीसी रोड एवं नाली निर्माण ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>14283.77</v>
+        <v>50000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>63647.83</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>41466</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570582 — recharge pit devnarayan mandir k pas me</t>
+          <t>1719005008/RC/22012034200545 — ग्राम मउ में पंचपरमेश्‍वर एवं सीसी रोड व नाली निर्</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>14283.77</v>
+        <v>52100</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>48904.47</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>41664</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570583 — recharge pit dp k pas me</t>
+          <t>1719005008/RC/22012034201877 — शंकर पिता पुराजी के मकान से बुलाजी के मकान तक पंचप</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>14283.77</v>
+        <v>70600</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>68202</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>41671</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>42033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570584 — recharge pit main road k pas me gram mau</t>
+          <t>1719005008/RC/22012034203000 — हरिजन मोहल्‍ला पंचपरमेश्‍वर रामपुरागुर्जर</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>14283.77</v>
+        <v>90000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>8760</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>41678</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>42704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570585 — recharge pit school k pas me gram mau</t>
+          <t>1719005008/RC/22012034203002 — ल्‍क्ष्‍मनिारायण सिताराम के मकान से मेन रोड तक राम</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>14283.77</v>
+        <v>90000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>8760</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>43260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570586 — recharge pit neem k ped k pas gram mau</t>
+          <t>1719005008/RC/22012034206957 — खेत सडक संपर्क सीताराम के खेत से गंगाराम के खेत तक</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>14283.77</v>
+        <v>1251000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>685680.2</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>41692</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>42745</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570587 — recharge pit hanuman mandir k pas gram mau</t>
+          <t>1719005008/RC/22012034221700 — CC ROAD RAMPURAGUJAR</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43935</v>
+        <v>42526</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570588 — recharge pit amar singh k pas gram mau</t>
+          <t>1719005008/RC/22012034291379 — cc raod &amp; nali nirman amar singh ke makan se dev singh k mankan tak</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>14283.77</v>
+        <v>99500</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>99315</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>42636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034570591 — recharge pit devnarayan mandir  k pas gram dekadi</t>
+          <t>1719005008/RC/22012034304207 — cc road nirmanrampura</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43935</v>
+        <v>42395</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034589578 — check dam nirman gram mau</t>
+          <t>1719005008/RC/22012034316639 — c c road hanuman  mandir se bhagvan singh ke makantak</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>139500</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>131687.5</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>42696</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>43195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034589582 — khet talab nirman</t>
+          <t>1719005008/RC/22012034338497 — sudur gram samprak sadak nirman delchi jod se dhakda jod tak</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>1566800</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44106</v>
+        <v>42875</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034608897 — samudyik kup nirman gram rampura</t>
+          <t>1719005008/RC/22012034368436 — Road nirman</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>470874.11</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44342</v>
+        <v>43191</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034615248 — check dam nirman tungni ka nala gram mau</t>
+          <t>1719005008/RC/22012034506177 — sudur gram sampark sadak nirman gram dhakda (dekdi) se prathamik vidhyalya se delchi marg tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>2291712.1</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>2140494</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>43829</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>44428</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034621118 — Water harvesting pond gram mau</t>
+          <t>1719005008/RC/22012034552738 — vcw puliya nirman shantidham k nale par</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>770764.25</v>
+        <v>465000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>592900</v>
+        <v>459205</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44287</v>
+        <v>44195</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>45118</v>
+        <v>44492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034621119 — Water harvesting pond gram mau</t>
+          <t>1719005008/RC/22012034595934 — GRAVAL ROAD NIRMAN-GRAM DHAKDA SE SHANTI DHAM TAK-GRAM-DHAKDA(DEKDI)</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44222</v>
+        <v>44471</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034621334 — water harvesting ponds dekadi</t>
+          <t>1719005008/RC/22012034598357 — Approach Road Gram Dhakda Se Shantidham Tak-Gram-Dhakda(Dekdi)-GP-RampuraGurjar</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>691843.93</v>
+        <v>668947.7</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>354541</v>
+        <v>660865.93</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44287</v>
+        <v>44527</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>45118</v>
+        <v>45314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Maintenance of bridges constructed by the BRO / Maintenance of bridges constructed by the Border Roads Organization</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720803 — Roof Water Harvesting-Panchayat Bhawan-RampuraGurjar</t>
+          <t>1719005008/RC/22012034640719 — Puliya nirman karya lalakhedi raste par</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>31943.49</v>
+        <v>1108416.71</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>2316</v>
+        <v>1012206.3</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44350</v>
+        <v>45110</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>45677</v>
+        <v>45356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Maintenance of bridges constructed by the BRO / Maintenance of bridges constructed by the Border Roads Organization</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720809 — Roof Water Harvesting-Samudayik Bhawan-Mau</t>
+          <t>1719005008/RC/22012034642550 — Puliya nirman karya shanti dham ke raste par  rampura gurjar</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>31943.49</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>25016.82</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720812 — Roof Water Harvesting-Samudayik Bhawan-Dakda</t>
+          <t>1719005008/RC/22012034659185 — C C Road Nirman Laxmichand ke makan se Bavar ji Ke Makan Tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>31410.56</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>25472.18</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720821 — Roof Water Harvesting-Anagnwadi Bhawan-Mau</t>
+          <t>1719005008/RC/22012034659199 — C.Croad Nirman Mata Ji Mandir Se Prabhu lal Ke Makan Tak</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>31055.28</v>
+        <v>42728</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>25474.37</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720829 — Roof Water Harvesting-Anagnwadi Bhawan-Dekadi</t>
+          <t>1719005008/RS/22012034499959 — community toilets gram mau</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>32298.78</v>
+        <v>44000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>26739.58</v>
+        <v>41040</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44350</v>
+        <v>44151</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>44492</v>
+        <v>44211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720839 — Roof Water Harvesting-Anagnwadi Bhawan-Dhadka</t>
+          <t>1719005008/RS/22012034623496 — SAMUDAYIK SWACHTA PARISAR(CSC)DEVNARAYAN MANDIR KE PASS GRAM-DHAKDA(DEKDI)</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>31410.56</v>
+        <v>66000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>25081.56</v>
+        <v>33003</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44350</v>
+        <v>44534</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>44492</v>
+        <v>45576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720850 — Roof Water Harvesting-P.S.School-Mau</t>
+          <t>1719005008/WC/22012034436111 — check dam</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>32831.71</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>26825.04</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720853 — Roof Water Harvesting-P.S.School-Lalakhedi Gurjar</t>
+          <t>1719005008/WC/22012034510625 — check dam nirman gram mau</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>32476.43</v>
+        <v>690854.58</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>1158</v>
+        <v>689679</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44350</v>
+        <v>43829</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>46070</v>
+        <v>44348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034720858 — Roof Water Harvesting-M.S. School-Mau</t>
+          <t>1719005008/WC/22012034555937 — samudyik khet talab nirman</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>31943.49</v>
+        <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>27337.82</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034848845 — CHEK DEM NIRMAN-SAMGI NALE KE PAS-MAU</t>
+          <t>1719005008/WC/22012034562044 — chek dam nirman bid ka chapra gram mau</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>613936.64</v>
+        <v>515653.97</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>585681.6</v>
+        <v>494180</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44499</v>
+        <v>44166</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>44799</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034931867 — CHEK DEM NIRMAN-PARAA KE NALE KE PASS-GRAM MAU</t>
+          <t>1719005008/WC/22012034570578 — recharge pit aganwadi bhawan me</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44423</v>
+        <v>43935</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034941367 — RICHARG PIT NIRMAN-SAMUDAYIK KUP KE PASS-GRAM RAMPURAGURJAR</t>
+          <t>1719005008/WC/22012034570582 — recharge pit devnarayan mandir k pas me</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>15140.3</v>
+        <v>14283.77</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44660</v>
+        <v>43935</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034941372 — RECHARG PIT NIRMAN-SAMUDAYIK KUP KE PASS GRAM MAU</t>
+          <t>1719005008/WC/22012034570583 — recharge pit dp k pas me</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>15140.3</v>
+        <v>14283.77</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>2424</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44662</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034941376 — RECHARG PIT NIRMAN-SAMUDAYIK KUP KE PASS-GRAM DHAKDA(DEKDI)</t>
+          <t>1719005008/WC/22012034570584 — recharge pit main road k pas me gram mau</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>15140.3</v>
+        <v>14283.77</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>2424</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44662</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034995643 — Subsurface Dyke 1 RAMPURAGURJAR GWIMP</t>
+          <t>1719005008/WC/22012034570585 — recharge pit school k pas me gram mau</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>63169.89</v>
+        <v>14283.77</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44788</v>
+        <v>43935</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034995645 — Subsurface Dyke 2 GP RAMPURAGURJAR GWIMP</t>
+          <t>1719005008/WC/22012034570586 — recharge pit neem k ped k pas gram mau</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>58262.41</v>
+        <v>14283.77</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44788</v>
+        <v>43935</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012034995654 — PERCOLATION TANK GP RAMPURAGURJAR GWIMP</t>
+          <t>1719005008/WC/22012034570587 — recharge pit hanuman mandir k pas gram mau</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44788</v>
+        <v>43935</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035028022 — CHEK DEM NIRMAN-ZARI WALE NALE KE PASS-GRAM RAMPURAGURJAR</t>
+          <t>1719005008/WC/22012034570588 — recharge pit amar singh k pas gram mau</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44836</v>
+        <v>43935</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035028024 — CHEK DEM NIRMAN-BAG WALE NALE KE PASS-GRAM RAMPURAGURJAR</t>
+          <t>1719005008/WC/22012034570591 — recharge pit devnarayan mandir  k pas gram dekadi</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>876680.42</v>
+        <v>14283.77</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>750291.4</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45112</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035044942 — Check dam nirman mokam singh ke khet ke pass chapre mai</t>
+          <t>1719005008/WC/22012034589578 — check dam nirman gram mau</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>1053784.9</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>4420</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45361</v>
+        <v>44106</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035044944 — Check dam nirman jhari walle chapre mai</t>
+          <t>1719005008/WC/22012034589582 — khet talab nirman</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>810883.82</v>
+        <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>586954.82</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45110</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035172245 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
+          <t>1719005008/WC/22012034608897 — samudyik kup nirman gram rampura</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>470874.11</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45317</v>
+        <v>44342</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035172248 — Chek Dem Nirman Suresh Ke Khet Ke Pass gadiyal Ka Chapraa</t>
+          <t>1719005008/WC/22012034615248 — check dam nirman tungni ka nala gram mau</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45030</v>
+        <v>44222</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035172938 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
+          <t>1719005008/WC/22012034621118 — Water harvesting pond gram mau</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>770764.25</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>592900</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035172949 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
+          <t>1719005008/WC/22012034621119 — Water harvesting pond gram mau</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>1266770.75</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45030</v>
+        <v>44222</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035172950 — Chek Dem Nirman Suresh Ke Khet Ke Pass gadiyal Ka Chapraa</t>
+          <t>1719005008/WC/22012034621334 — water harvesting ponds dekadi</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>1459508.37</v>
+        <v>691843.93</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>1768</v>
+        <v>354541</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45363</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035187864 — Gabion mota chapra me part 01</t>
+          <t>1719005008/WC/22012034720803 — Roof Water Harvesting-Panchayat Bhawan-RampuraGurjar</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>261275.25</v>
+        <v>31943.49</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>209463</v>
+        <v>2316</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45367</v>
+        <v>44350</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>45684</v>
+        <v>45677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035187871 — Gabion mota chapra me part 02</t>
+          <t>1719005008/WC/22012034720809 — Roof Water Harvesting-Samudayik Bhawan-Mau</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>31943.49</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>25016.82</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>44492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035193597 — Gabion chota  chapra me part 03 rampura</t>
+          <t>1719005008/WC/22012034720812 — Roof Water Harvesting-Samudayik Bhawan-Dakda</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>272981.33</v>
+        <v>31410.56</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>203111.6</v>
+        <v>25472.18</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45367</v>
+        <v>44350</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45806</v>
+        <v>44492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035193602 — Gabion chota  chapra me part 04 rampura</t>
+          <t>1719005008/WC/22012034720821 — Roof Water Harvesting-Anagnwadi Bhawan-Mau</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>261275.25</v>
+        <v>31055.28</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>210523</v>
+        <v>25474.37</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45367</v>
+        <v>44350</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>46070</v>
+        <v>44492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035236283 — Boldar chek dem Kundaliya ka chapra Rampura gurjar</t>
+          <t>1719005008/WC/22012034720829 — Roof Water Harvesting-Anagnwadi Bhawan-Dekadi</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>32298.78</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>26739.58</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>44492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035237263 — Gebiyan Part 05 kundal ka chapra rampura gurjar</t>
+          <t>1719005008/WC/22012034720839 — Roof Water Harvesting-Anagnwadi Bhawan-Dhadka</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>31410.56</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>25081.56</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>44492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035237265 — Gebiyan Part 06 mota chapra rampura gurjar</t>
+          <t>1719005008/WC/22012034720850 — Roof Water Harvesting-P.S.School-Mau</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>0</v>
+        <v>32831.71</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>26825.04</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>44492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035237266 — Gebiyan Part 07 nana chapra rampura gurjar</t>
+          <t>1719005008/WC/22012034720853 — Roof Water Harvesting-P.S.School-Lalakhedi Gurjar</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>32476.43</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>46070</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035237273 — Gebiyan Part 08 sitaram ke khet ke pass rampura gurjar</t>
+          <t>1719005008/WC/22012034720858 — Roof Water Harvesting-M.S. School-Mau</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>31943.49</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>27337.82</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>44492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035237277 — gebiyan Part 08 chandr singh ke khet ke pass rampura</t>
+          <t>1719005008/WC/22012034848845 — CHEK DEM NIRMAN-SAMGI NALE KE PAS-MAU</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>613936.64</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>585681.6</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>44499</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>44799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035272600 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas Rampura gurjar</t>
+          <t>1719005008/WC/22012034931867 — CHEK DEM NIRMAN-PARAA KE NALE KE PASS-GRAM MAU</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>24099.46</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45761</v>
+        <v>44423</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035272628 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas devmandir parisar mau gp rampura gurjar</t>
+          <t>1719005008/WC/22012034941367 — RICHARG PIT NIRMAN-SAMUDAYIK KUP KE PASS-GRAM RAMPURAGURJAR</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>24099.46</v>
+        <v>15140.3</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45761</v>
+        <v>44660</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035272650 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas Dhakda gp ramuragurjar</t>
+          <t>1719005008/WC/22012034941372 — RECHARG PIT NIRMAN-SAMUDAYIK KUP KE PASS GRAM MAU</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>24099.46</v>
+        <v>15140.3</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>2424</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>44662</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>45354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/22012035272688 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas Lalakhedi GP Rampura gurjar</t>
+          <t>1719005008/WC/22012034941376 — RECHARG PIT NIRMAN-SAMUDAYIK KUP KE PASS-GRAM DHAKDA(DEKDI)</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>24099.46</v>
+        <v>15140.3</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>2424</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44662</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>45632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/40सार्वजनि — सार्वजनिक कुप निर्माण कार्य मउ पंचायत रामपुरागुर्ज</t>
+          <t>1719005008/WC/22012034995643 — Subsurface Dyke 1 RAMPURAGURJAR GWIMP</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>377753</v>
+        <v>63169.89</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>287326.53</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40665</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/42लच्छीराम — कुप निर्माण कार्य लच्छीराम पिता बिहारी रामपुरागुर्जर पंचायत रामपुरागुर्जर</t>
+          <t>1719005008/WC/22012034995645 — Subsurface Dyke 2 GP RAMPURAGURJAR GWIMP</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>174000</v>
+        <v>58262.41</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>232072</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40672</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/43दिलिपसिह — कुप निर्माण कार्य दिलिपसिह पिता घनश्याम रामपुरागुर्जर पंचायत रामपुरागुर्जर</t>
+          <t>1719005008/WC/22012034995654 — PERCOLATION TANK GP RAMPURAGURJAR GWIMP</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>174000</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>236518</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>40651</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WC/45तलाई — नविन तलाईनिर्माण कार्य मउ रामपुरागुर्जर पंचायत रामपुरागुर्जर</t>
+          <t>1719005008/WC/22012035028022 — CHEK DEM NIRMAN-ZARI WALE NALE KE PASS-GRAM RAMPURAGURJAR</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>448000</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>447256</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>40686</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1719005008/WH/19961807 — talab jirnodhar mau</t>
+          <t>1719005008/WC/22012035028024 — CHEK DEM NIRMAN-BAG WALE NALE KE PASS-GRAM RAMPURAGURJAR</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>604000</v>
+        <v>876680.42</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>217752</v>
+        <v>750291.4</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42882</v>
+        <v>45112</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43536</v>
+        <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1719005/WC/22012035169595 — Construction of Gully plug gram Rampura gurjar</t>
+          <t>1719005008/WC/22012035044942 — Check dam nirman mokam singh ke khet ke pass chapre mai</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>1053784.9</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>4420</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45317</v>
+        <v>45361</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035044944 — Check dam nirman jhari walle chapre mai</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>810883.82</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>586954.82</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>45110</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>45677</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035172245 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>45317</v>
+      </c>
+      <c r="K401" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D402" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E402" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F402" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035172248 — Chek Dem Nirman Suresh Ke Khet Ke Pass gadiyal Ka Chapraa</t>
+        </is>
+      </c>
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K402" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035172938 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I403" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J403" s="3" t="n">
+        <v>44952</v>
+      </c>
+      <c r="K403" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035172949 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>1266770.75</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K404" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035172950 — Chek Dem Nirman Suresh Ke Khet Ke Pass gadiyal Ka Chapraa</t>
+        </is>
+      </c>
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>1459508.37</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>1768</v>
+      </c>
+      <c r="J405" s="3" t="n">
+        <v>45363</v>
+      </c>
+      <c r="K405" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D406" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E406" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035187864 — Gabion mota chapra me part 01</t>
+        </is>
+      </c>
+      <c r="G406" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="n">
+        <v>261275.25</v>
+      </c>
+      <c r="I406" s="2" t="n">
+        <v>209463</v>
+      </c>
+      <c r="J406" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>45684</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D407" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E407" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F407" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035187871 — Gabion mota chapra me part 02</t>
+        </is>
+      </c>
+      <c r="G407" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J407" s="3" t="n">
+        <v>45317</v>
+      </c>
+      <c r="K407" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035193597 — Gabion chota  chapra me part 03 rampura</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>272981.33</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>203111.6</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>45806</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035193602 — Gabion chota  chapra me part 04 rampura</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>261275.25</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>210523</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>46070</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035236283 — Boldar chek dem Kundaliya ka chapra Rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K410" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035237263 — Gebiyan Part 05 kundal ka chapra rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K411" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035237265 — Gebiyan Part 06 mota chapra rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K412" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035237266 — Gebiyan Part 07 nana chapra rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K413" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035237273 — Gebiyan Part 08 sitaram ke khet ke pass rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K414" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F415" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035237277 — gebiyan Part 08 chandr singh ke khet ke pass rampura</t>
+        </is>
+      </c>
+      <c r="G415" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I415" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J415" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K415" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035272600 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas Rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>24099.46</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K416" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035272628 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas devmandir parisar mau gp rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>24099.46</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K417" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035272650 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas Dhakda gp ramuragurjar</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>24099.46</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K418" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/22012035272688 — JGSA 2025 Dagvel Richargpit samudayik kup ke pas Lalakhedi GP Rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>24099.46</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K419" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/40सार्वजनि — सार्वजनिक कुप निर्माण कार्य मउ पंचायत रामपुरागुर्ज</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>377753</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>287326.53</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>40665</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>41814</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/42लच्छीराम — कुप निर्माण कार्य लच्छीराम पिता बिहारी रामपुरागुर्जर पंचायत रामपुरागुर्जर</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>174000</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>232072</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>40672</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>40982</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/43दिलिपसिह — कुप निर्माण कार्य दिलिपसिह पिता घनश्याम रामपुरागुर्जर पंचायत रामपुरागुर्जर</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>174000</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>236518</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>40651</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>40982</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WC/45तलाई — नविन तलाईनिर्माण कार्य मउ रामपुरागुर्जर पंचायत रामपुरागुर्जर</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>448000</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>447256</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>40686</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1719005008/WH/19961807 — talab jirnodhar mau</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>604000</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>217752</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>42882</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>43536</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1719005/WC/22012035169595 — Construction of Gully plug gram Rampura gurjar</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>45317</v>
+      </c>
+      <c r="K425" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C400" s="1" t="inlineStr">
+      <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D400" s="1" t="inlineStr">
+      <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
-      <c r="E400" s="1" t="inlineStr">
+      <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="F400" s="1" t="inlineStr">
+      <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1719/RS/22012034542655 — Girls toilet  epes mahu</t>
         </is>
       </c>
-      <c r="G400" s="1" t="inlineStr">
+      <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H400" s="2" t="n">
+      <c r="H426" s="2" t="n">
         <v>44800</v>
       </c>
-      <c r="I400" s="2" t="n">
+      <c r="I426" s="2" t="n">
         <v>44390</v>
       </c>
-      <c r="J400" s="3" t="n">
+      <c r="J426" s="3" t="n">
         <v>44527</v>
       </c>
-      <c r="K400" s="3" t="n">
+      <c r="K426" s="3" t="n">
         <v>44802</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>