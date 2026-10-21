--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K301"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:15:37</t>
+          <t>Exported on: 2026-10-21 17:37:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2802,51 +2802,51 @@
       <c r="J64" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/22012035467330 — jgsa 2025 recharge structure kapil dara lup sevaram ratta ji</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45775</v>
@@ -2996,51 +2996,51 @@
       <c r="J68" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/22012035536835 — JGSA-2025 recharge structure kapil dhara kup nirbhey singh</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45775</v>
@@ -3578,51 +3578,51 @@
       <c r="J80" s="3" t="n">
         <v>43667</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>43748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/36232 — Construction of IAY House -IAY REG. NO. MP-19-005-016-001/24</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>42325</v>
@@ -5193,51 +5193,51 @@
       <c r="J113" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5163428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117897043</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45785</v>
@@ -5291,73 +5291,73 @@
       <c r="J115" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5163991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120766716</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>24024</v>
+        <v>31524</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5534,51 +5534,51 @@
       <c r="J120" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5184089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113567257</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45825</v>
@@ -5632,73 +5632,73 @@
       <c r="J122" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5191401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147282299</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>14616</v>
+        <v>19716</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6169,73 +6169,73 @@
       <c r="J133" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5244734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118028141</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
@@ -7345,73 +7345,73 @@
       <c r="J157" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5397896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117813845</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>22446</v>
+        <v>23490</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
@@ -7982,51 +7982,51 @@
       <c r="J170" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5409630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113853743</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45765</v>
@@ -8570,73 +8570,73 @@
       <c r="J182" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5687152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119614920</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>21924</v>
+        <v>23124</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
@@ -8717,73 +8717,73 @@
       <c r="J185" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/5722046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114731779</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>22968</v>
+        <v>23490</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
@@ -8962,145 +8962,145 @@
       <c r="J190" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/70517 — Construction of IAY House -IAY REG. NO. MP-19-005-016-001/226</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>42373</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/94025 — Construction of IAY House -IAY REG. NO. MP-19-005-016-001/15</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>42297</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719005016/IF/IAY/94026 — Construction of IAY House -IAY REG. NO. MP-19-005-016-001/227</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>42297</v>
@@ -14272,51 +14272,51 @@
       <c r="J300" s="3" t="n">
         <v>41534</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SHAJAPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169604 — Construction of Gully plug gram Morta</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45317</v>