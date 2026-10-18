--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K331"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 11:37:03</t>
+          <t>Exported on: 2026-10-18 14:07:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5335,73 +5335,73 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/22012035260275 — Niji khet me Falodhiyan Karya Santosh pita Ramsingh gram Aroliya</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>140641</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>62385</v>
+        <v>68685</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -5670,51 +5670,51 @@
         <v>260.62</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/22012035526860 — Khet talab nirman kary Jitendra Singh Gordhan Singh gram Aroliya</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>43533.2</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45761</v>
@@ -5766,51 +5766,51 @@
       <c r="J124" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/22012035545783 — KHET TALAB NIRMAN KARYA  AMRATLAL/BALDEVSINGH GP AROLIYA</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>322252.93</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>30245.2</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45809</v>
@@ -9868,51 +9868,51 @@
       <c r="J208" s="3" t="n">
         <v>43878</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>44098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/IAY/2270259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1839505</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>43664</v>
@@ -10944,51 +10944,51 @@
       <c r="J230" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/IAY/4971521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132545696</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45722</v>
@@ -11138,98 +11138,98 @@
       <c r="J234" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/IAY/59318 — Construction of IAY House -IAY REG. NO. MP-19-006-019-001/020</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>42360</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/IAY/59319 — Construction of IAY House -IAY REG. NO. MP-19-006-019-001/05</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>42360</v>
@@ -11281,51 +11281,51 @@
       <c r="J237" s="3" t="n">
         <v>42777</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1719006019/IF/IAY/61102 — Construction of IAY House -IAY REG. NO. MP-19-006-019-001/021</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>42365</v>
@@ -13354,98 +13354,98 @@
       <c r="J280" s="3" t="n">
         <v>45337</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>45750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719006019/RC/22012034673730 — cc road</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719006019/RC/22012034673735 — cc road</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45317</v>
@@ -14485,51 +14485,51 @@
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1719006019/WC/22012034660411 — Percolation Tank Aroliya Baldi ke pas</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>758287.37</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>113372.93</v>
+        <v>113672.93</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>44360</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
@@ -15756,51 +15756,51 @@
       <c r="J330" s="3" t="n">
         <v>44643</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719006019/WH/22012034908885 — CHECK DEM JIRNODHHAR/ MARAMMAT KARYA PULIYA KE PASS GP AROLIYA</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>58000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>14748</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44643</v>