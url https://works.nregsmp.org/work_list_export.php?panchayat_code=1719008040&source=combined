--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K559"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:57:19</t>
+          <t>Exported on: 2026-10-21 17:14:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4429,78 +4429,80 @@
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44008</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012034622607 — NANDAN FALODHYAN KANTA BAI W/O RAMNARAYAN</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>169000</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>58779</v>
+        <v>67779</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44578</v>
       </c>
-      <c r="K98" s="3"/>
+      <c r="K98" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -5871,145 +5873,145 @@
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45332</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035296255 — Kapildhara Kup Nirman Work Kanta Bai Ramnarayan</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035311511 — Kapildhara Kup Nirman Work Dipendra Patidar Vishnu Patidar</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035311513 — Kapildhara Kup Nirman Work Mankunwar Meena Dilip Singh Meena</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>291618.77</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>36279</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45760</v>
@@ -6059,51 +6061,51 @@
         <v>261</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035311976 — Kapildhara Kup Nirman Work Deepak Meena Kailash meena</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>291618.77</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>186696.08</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45760</v>
@@ -6153,51 +6155,51 @@
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035312883 — Kapildhara  Kup Nirman Work Dinesh Patidar Baphulal</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45684</v>
@@ -6247,51 +6249,51 @@
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035363825 — Kapildhara Kup Nirman Work Krishan Devi patidar Ashok patidar</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>303625.93</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>189569.2</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45786</v>
@@ -6586,51 +6588,51 @@
       <c r="J142" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035541681 — Kapildhara Kup Nirman Work Ramesh chndra Patidar Shreekishan</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45748</v>
@@ -6702,51 +6704,51 @@
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/22012035603743 — EK BAGIYA MAA KE NAME  MANJU PATIDAR 137041271</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>148606</v>
+        <v>149806</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -8727,51 +8729,51 @@
       <c r="J187" s="3" t="n">
         <v>40535</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>40906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/IAY/1079123 — Construction of IAY House -IAY REG. NO. MP2343722</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>42864</v>
@@ -9509,51 +9511,51 @@
       <c r="J203" s="3" t="n">
         <v>43669</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>43875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/IAY/2129492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4724811</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>43635</v>
@@ -12300,78 +12302,80 @@
       <c r="J260" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/IAY/4941583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113964751</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>18423</v>
+        <v>25323</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45856</v>
       </c>
-      <c r="K261" s="3"/>
+      <c r="K261" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14258,78 +14262,80 @@
       <c r="J300" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>43168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719008040/IF/IAY/6071561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114805752</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>16362</v>
+        <v>25362</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46135</v>
       </c>
-      <c r="K301" s="3"/>
+      <c r="K301" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24079,98 +24085,98 @@
       <c r="J503" s="3" t="n">
         <v>45356</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>45650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1719008040/RC/22012034673921 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1719008040/RC/22012034825144 — C C Road Nirman work Dinesh Ke Ghar Se mangilal Tak</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>46887</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45449</v>
@@ -24610,98 +24616,98 @@
       <c r="J514" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>45074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1719008040/RS/22012035130467 — Nali Nirman Work Premnarayan Se mandir Tak</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>10449</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KALAPIPAL</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1719008040/RS/22012035130568 — Nali Nirman Work Harijan Mohlla Me</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>14092</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45528</v>