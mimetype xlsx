--- v0 (2026-09-01)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K274"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 12:10:06</t>
+          <t>Exported on: 2026-10-26 13:52:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -749,51 +749,51 @@
       <c r="J21" s="3" t="n">
         <v>42417</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012034342019 — khet talab sah kup nirman,bondersingh ramchandra</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>227704</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42877</v>
@@ -1086,51 +1086,51 @@
       <c r="J28" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012034468004 — Khet talab niraman shantabai raysingh</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>5964</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>43531</v>
@@ -1954,51 +1954,51 @@
       <c r="J46" s="3" t="n">
         <v>44270</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012034670228 — खेत तालाब मुकेश बाबूलाल</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>172411.49</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44270</v>
@@ -2624,51 +2624,51 @@
       <c r="J60" s="3" t="n">
         <v>44890</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>45832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035121922 — निजी खेत में फलोद्यान - गोरव पिता  कृष्णपाल</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>160000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>102539.16</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45128</v>
@@ -2720,51 +2720,51 @@
       <c r="J62" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035402788 — Khet Talab Nirman Babulal Rajaram</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45762</v>
@@ -3181,98 +3181,98 @@
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035589365 — Ek bagiya maa ke naam Anita malwiya MP2000200400156 Ghatiyakalan</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>50747.94</v>
+        <v>64247.94</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035589366 — Ek bagiya maa ke naam Santosh bai MP20002004001204 Ghatiyakalan</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>48616.2</v>
+        <v>59416.2</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -3463,51 +3463,51 @@
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035600016 — Ek Bagiya Maa Ke Naam  kala MP-20-002-004-001/138</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>57585.9</v>
+        <v>70485.9</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -5510,51 +5510,51 @@
       <c r="J120" s="3" t="n">
         <v>44754</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/3810262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118515842</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44683</v>
@@ -6047,51 +6047,51 @@
       <c r="J131" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/4548886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403480</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>19197</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45596</v>
@@ -6878,51 +6878,51 @@
       <c r="J148" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/733473 — Construction of IAY House -IAY REG. NO. MP2063323</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>42815</v>
@@ -6974,98 +6974,98 @@
       <c r="J150" s="3" t="n">
         <v>42869</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/734532 — Construction of IAY House -IAY REG. NO. MP2093455</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/751721 — Construction of IAY House -IAY REG. NO. MP2603099</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>42815</v>
@@ -7117,51 +7117,51 @@
       <c r="J153" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/753235 — Construction of IAY House -IAY REG. NO. MP2658591</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>42815</v>
@@ -12122,98 +12122,98 @@
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair &amp; Maintenance of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1720002004/WC/22012035135305 — gabian ghasiram malviya ke khet ke pass</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>248441.84</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1720002004/WC/22012035135320 — nirmal neer checkdamke pass</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>144914.91</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45257</v>