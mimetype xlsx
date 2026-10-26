--- v0 (2026-09-03)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 17:13:38</t>
+          <t>Exported on: 2026-10-26 07:45:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,239 +320,239 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012034342019 — khet talab sah kup nirman,bondersingh ramchandra</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012034468004 — Khet talab niraman shantabai raysingh</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012034670228 — खेत तालाब मुकेश बाबूलाल</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44270</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035121922 — निजी खेत में फलोद्यान - गोरव पिता  कृष्णपाल</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>160000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45128</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035402788 — Khet Talab Nirman Babulal Rajaram</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45762</v>
@@ -577,98 +577,98 @@
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035589365 — Ek bagiya maa ke naam Anita malwiya MP2000200400156 Ghatiyakalan</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>3600</v>
+        <v>13500</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035589366 — Ek bagiya maa ke naam Santosh bai MP20002004001204 Ghatiyakalan</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -718,405 +718,405 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/22012035600016 — Ek Bagiya Maa Ke Naam  kala MP-20-002-004-001/138</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>3600</v>
+        <v>16500</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/3810262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118515842</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/4548886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106403480</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/733473 — Construction of IAY House -IAY REG. NO. MP2063323</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/734532 — Construction of IAY House -IAY REG. NO. MP2093455</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/751721 — Construction of IAY House -IAY REG. NO. MP2603099</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1720002004/IF/IAY/753235 — Construction of IAY House -IAY REG. NO. MP2658591</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair &amp; Maintenance of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1720002004/WC/22012035135305 — gabian ghasiram malviya ke khet ke pass</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>248441.84</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1720002004/WC/22012035135320 — nirmal neer checkdamke pass</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45257</v>