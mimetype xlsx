--- v1 (2026-10-26)
+++ v2 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 07:45:32</t>
+          <t>Exported on: 2026-10-26 13:37:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">