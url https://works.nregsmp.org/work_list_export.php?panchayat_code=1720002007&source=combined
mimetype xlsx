--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K373"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 07:39:15</t>
+          <t>Exported on: 2026-10-27 00:38:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2699,192 +2699,192 @@
       <c r="J61" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035402628 — kapildhara kup richarj pit tejpal singh ratan singh</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035449503 — JGSA 2025 KHET TALAB MIRA BAI RAMNARAYAN NIPANIYA HURHUR</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035450136 — Kuva richarj pit annadgir mohangir</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035450373 — JGSA 2025 khet talab manohar singh nipaniya hurhur</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45749</v>
@@ -3195,51 +3195,51 @@
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035589367 — Ek bagiya maa ke naam Manisha bai MP20002007001/221 Nipaniya Hurhur</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>75205.76</v>
+        <v>86005.76</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3289,51 +3289,51 @@
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035597995 — Ek bagiya maa ke naam Anita Joshi MP20002007001/209</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>111014.7</v>
+        <v>132614.7</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3477,51 +3477,51 @@
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/22012035610867 — Ek bagiya maa ke naam Prem Bai Shree krishna MP20002007001/68 nipaniya</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>130596.5</v>
+        <v>146441.54</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -5020,51 +5020,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/1272504 — Construction of IAY House -IAY REG. NO. MP2102418</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>43149</v>
@@ -5261,98 +5261,98 @@
       <c r="J115" s="3" t="n">
         <v>43313</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>43352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/1364454 — Construction of IAY House -IAY REG. NO. MP3878719</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>43149</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/1543515 — Construction of IAY House -IAY REG. NO. MP3983266</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>43149</v>
@@ -5845,51 +5845,51 @@
       <c r="J127" s="3" t="n">
         <v>43469</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>43635</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/355471 — Construction of IAY House -IAY REG. NO. MP1141038</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>42750</v>
@@ -6235,51 +6235,51 @@
       <c r="J135" s="3" t="n">
         <v>42459</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>42791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/392807 — Construction of IAY House -IAY REG. NO. MP1196805</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>42750</v>
@@ -7066,51 +7066,51 @@
       <c r="J152" s="3" t="n">
         <v>45584</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/4737557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102092931</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45644</v>
@@ -7358,243 +7358,243 @@
       <c r="J158" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5156291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100854190</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5164186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113921183</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5177550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102920150</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5185493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100853977</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5195372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105295405</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45788</v>
@@ -7648,100 +7648,100 @@
       <c r="J164" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5208718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118833821</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45753</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5222567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103951878</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45753</v>
@@ -7891,192 +7891,196 @@
       <c r="J169" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5543546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105811183</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>10425</v>
+        <v>25425</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45795</v>
       </c>
-      <c r="K170" s="3"/>
+      <c r="K170" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5546332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100854028</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>20382</v>
+        <v>24582</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45891</v>
       </c>
-      <c r="K171" s="3"/>
+      <c r="K171" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5571951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102093540</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5573296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100854094</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45841</v>
@@ -8128,51 +8132,51 @@
       <c r="J174" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5638132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142631737</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45855</v>
@@ -8422,127 +8426,129 @@
       <c r="J180" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5867687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114999869</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>17487</v>
+        <v>21387</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1720002007/IF/IAY/5880587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102092608</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46167</v>
       </c>
-      <c r="K182" s="3"/>
+      <c r="K182" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15228,51 +15234,51 @@
       <c r="J320" s="3" t="n">
         <v>44245</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1720002007/RS/22012034508299 — नाडेप निर्माण धूलजी पूनमचंद</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>1520</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44245</v>
@@ -16719,51 +16725,51 @@
       <c r="J351" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>45807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1720002007/WC/22012035243668 — naye shantidham ke pas nipaniya baldi par nipaniya rod</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45567</v>
@@ -16813,51 +16819,51 @@
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1720002007/WC/22012035311792 — Construction of Community water Harvesting pond</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>493967.41</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>243507.42</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45815</v>
@@ -17485,51 +17491,51 @@
       <c r="J367" s="3" t="n">
         <v>39873</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1720002/IF/22012035386759 — khet talab nirman mira bai ramnarayan</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45755</v>
@@ -17679,51 +17685,51 @@
       <c r="J371" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1720002/IF/22012035424621 — JGSA 2025 DUGWELL RECHARGE KAPILDHARA ANAND GIR MOHAN GIR NIPANIYA HURHUR</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45771</v>