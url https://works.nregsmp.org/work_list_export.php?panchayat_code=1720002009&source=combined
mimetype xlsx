--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K352"/>
+  <dimension ref="A1:K353"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 04:59:32</t>
+          <t>Exported on: 2026-10-25 02:50:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -847,51 +847,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44770</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1720002009/DP/22012034605033 — वसुंधा वंदन अमृत वाटिका माध्यमिक विद्यालय परिसर खुटखेडा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>11050</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45162</v>
@@ -3122,51 +3122,51 @@
       <c r="J70" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/22012035393314 — samuh kapil dhara  nirman chetansingh s/o bhadar singh</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>215539.27</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45798</v>
@@ -3775,98 +3775,98 @@
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/22012035641536 — Ek bagiya maa ke naam Pavitra Bai MP20002009001/686 khutkheda</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>272602.18</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>51697.88</v>
+        <v>65497.88</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/22012035641539 — Ek bagiya maa ke naam Alka Bai MP-20-002-009-001/478 khutkheda</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>272602.18</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>55061.6</v>
+        <v>67361.6</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -4141,51 +4141,51 @@
       <c r="J91" s="3" t="n">
         <v>44780</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>44881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/3967193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104900421</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44687</v>
@@ -5264,51 +5264,51 @@
       <c r="J114" s="3" t="n">
         <v>42735</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/40982 — Construction of IAY House -IAY REG. NO. MP-20-002-009-001/50</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>42332</v>
@@ -6438,51 +6438,51 @@
       <c r="J138" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/4854663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114127017</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45660</v>
@@ -8153,51 +8153,51 @@
       <c r="J173" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/5222410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113777616</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45756</v>
@@ -8790,51 +8790,51 @@
       <c r="J186" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>45930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/5278296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115698967</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45756</v>
@@ -9574,127 +9574,129 @@
       <c r="J202" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/5805807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115333881</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/5874096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115367519</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>15660</v>
+        <v>24660</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46073</v>
       </c>
-      <c r="K204" s="3"/>
+      <c r="K204" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9866,51 +9868,51 @@
       <c r="J208" s="3" t="n">
         <v>42911</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1720002009/IF/IAY/674221 — Construction of IAY House -IAY REG. NO. MP2682692</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>42809</v>
@@ -10640,51 +10642,51 @@
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1720002009/LD/22012034474405 — Charagah niraman khutkheda</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>1498767.46</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>294332</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>43888</v>
@@ -12919,51 +12921,51 @@
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45032</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1720002009/RC/22012034635145 — अमृत सरोवर पहुंच मार्ग निर्माण-अमृत सरोवर से  फरोक के खेत की ओर</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>2278227.32</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>1299314.42</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45087</v>
@@ -13891,51 +13893,51 @@
       <c r="J291" s="3" t="n">
         <v>44250</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1720002009/RS/22012034509148 — Nadep nirman rajpalsingh manhor singh</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>190</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>44250</v>
@@ -16101,764 +16103,811 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>425000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>414022</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WC/कपि‍ल धारा मोहनलाल पर्वतलाल लक्ष्‍मण — कपि‍ल धारा मोहनलाल पर्वतलाल लक्ष्‍मण खुटखेडा</t>
+          <t>1720002009/WC/VB/YD/22012035337971 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>67400</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>85692</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>39418</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/19960607 — तालाब जीर्णोद्धार मलपुरा</t>
+          <t>1720002009/WC/कपि‍ल धारा मोहनलाल पर्वतलाल लक्ष्‍मण — कपि‍ल धारा मोहनलाल पर्वतलाल लक्ष्‍मण खुटखेडा</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>60000</v>
+        <v>67400</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>60028</v>
+        <v>85692</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42876</v>
+        <v>39418</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43249</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/19960613 — तालाब जीर्णोद्धार खुटखेड़ा</t>
+          <t>1720002009/WH/19960607 — तालाब जीर्णोद्धार मलपुरा</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>78000</v>
+        <v>60000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>24768</v>
+        <v>60028</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>42876</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>42906</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/22012034453622 — check dam repairing jaisingh ke khet ke paas</t>
+          <t>1720002009/WH/19960613 — तालाब जीर्णोद्धार खुटखेड़ा</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>78000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>24768</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>42876</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>42906</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/22012034453623 — cheak dam repairing gowardhan ke keht ke paas</t>
+          <t>1720002009/WH/22012034453622 — check dam repairing jaisingh ke khet ke paas</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/22012034454062 — cheak dam repairing jaisingh ke khet ke paas</t>
+          <t>1720002009/WH/22012034453623 — cheak dam repairing gowardhan ke keht ke paas</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>49724.43</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>43998</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44590</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/22012034454065 — cheak dam repairing gowardhan ke keht ke paass</t>
+          <t>1720002009/WH/22012034454062 — cheak dam repairing jaisingh ke khet ke paas</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>49769.84</v>
+        <v>49724.43</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>13398</v>
+        <v>43998</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44590</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>45125</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/22012034454067 — cheak dam repairing dheraj singh ke keht ke paas</t>
+          <t>1720002009/WH/22012034454065 — cheak dam repairing gowardhan ke keht ke paass</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>49724.43</v>
+        <v>49769.84</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>40326</v>
+        <v>13398</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44590</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>44862</v>
+        <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/22012034454881 — तालाब नवीनीकरण फुट तालाब</t>
+          <t>1720002009/WH/22012034454067 — cheak dam repairing dheraj singh ke keht ke paas</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>824954.94</v>
+        <v>49724.43</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>322248</v>
+        <v>40326</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44623</v>
+        <v>44590</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>45308</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/कुप नि‍मान भेरा दोला  खुटखेडा — कुप नि‍मान भेरा दोला  खुटखेडा</t>
+          <t>1720002009/WH/22012034454881 — तालाब नवीनीकरण फुट तालाब</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>67400</v>
+        <v>824954.94</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>106820</v>
+        <v>322248</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>39448</v>
+        <v>44623</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>41019</v>
+        <v>45308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720002009/WH/खुटखेड्ा, तालाब जीर्णोधार, सोण्‍डी त — खुटखेड्ा, तालाब जीर्णोधार, सोण्‍डी तालाब</t>
+          <t>1720002009/WH/कुप नि‍मान भेरा दोला  खुटखेडा — कुप नि‍मान भेरा दोला  खुटखेडा</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>425000</v>
+        <v>67400</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>250159</v>
+        <v>106820</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>39863</v>
+        <v>39448</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012034859969 — slwm nadep nirmandilipsingh motisingh</t>
+          <t>1720002009/WH/खुटखेड्ा, तालाब जीर्णोधार, सोण्‍डी त — खुटखेड्ा, तालाब जीर्णोधार, सोण्‍डी तालाब</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>12630.91</v>
+        <v>425000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>250159</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>39863</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>41019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012034859971 — slwm nadep nirman jiwan singh raisingh</t>
+          <t>1720002/IF/22012034859969 — slwm nadep nirmandilipsingh motisingh</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012034859972 — slwm nadep nirman arjunsingh ratan singh</t>
+          <t>1720002/IF/22012034859971 — slwm nadep nirman jiwan singh raisingh</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1720002/IF/22012034859972 — slwm nadep nirman arjunsingh ratan singh</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>12630.91</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>44423</v>
+      </c>
+      <c r="K352" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / SONKATCH</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C352" s="1" t="inlineStr">
+      <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D352" s="1" t="inlineStr">
+      <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E352" s="1" t="inlineStr">
+      <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F352" s="1" t="inlineStr">
+      <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1720002/RC/100000 — C.C.ROAD KHUTKHEDA</t>
         </is>
       </c>
-      <c r="G352" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H352" s="2" t="n">
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
         <v>118400</v>
       </c>
-      <c r="I352" s="2" t="n">
+      <c r="I353" s="2" t="n">
         <v>11781</v>
       </c>
-      <c r="J352" s="3" t="n">
+      <c r="J353" s="3" t="n">
         <v>40480</v>
       </c>
-      <c r="K352" s="3" t="n">
+      <c r="K353" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>