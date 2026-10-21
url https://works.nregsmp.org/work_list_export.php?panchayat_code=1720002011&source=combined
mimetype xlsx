--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K261"/>
+  <dimension ref="A1:K262"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 14:34:51</t>
+          <t>Exported on: 2026-10-21 23:11:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2272,51 +2272,51 @@
       <c r="J52" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>44636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012034672028 — खेत तालाब निर्माण -रामचन्द्र</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>314018.23</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>32038</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44294</v>
@@ -3044,51 +3044,51 @@
       <c r="J68" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035391269 — well lichpit Lila bai W/o meharvan singh</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>10049.73</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45774</v>
@@ -3234,51 +3234,51 @@
         <v>261</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035391497 — well lichpit Premkala w/o Rajensh</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
@@ -3377,98 +3377,98 @@
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035391592 — well lichpit sajan singh s/o Bherusingh</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>10050.81</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035391625 — well lichpit Jitendra s/o Dalepsingh</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>10050.81</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45774</v>
@@ -3618,51 +3618,51 @@
       <c r="J80" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035449522 — dug well Dharmendra s/o sobalsingh</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
@@ -3832,98 +3832,98 @@
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035589977 — Ek Bagiya Maa Ke Naam  Gora bai  MP20002011001 8-A</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>108773.1</v>
+        <v>119573.1</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035590018 — Ek Bagiya Maa Ke Naam Amila bai MP20002011001 217-C</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>124016.48</v>
+        <v>134609.48</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3973,51 +3973,51 @@
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/22012035599579 — Ek Bagiya Maa Ke Naam  Prachi MP-20-002-011-001/101-A</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>94010</v>
+        <v>112010</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -4390,51 +4390,51 @@
       <c r="J96" s="3" t="n">
         <v>44834</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/IAY/3970260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104908012</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44687</v>
@@ -4486,51 +4486,51 @@
       <c r="J98" s="3" t="n">
         <v>44758</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/IAY/3974442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115160686</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44688</v>
@@ -7032,51 +7032,51 @@
       <c r="J150" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1720002011/IF/IAY/5641960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105466229</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45863</v>
@@ -7169,5269 +7169,5316 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45953</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034235761 — मेड बंधान,पप्‍पु फुलसिंह</t>
+          <t>1720002011/IF/IAY/6374067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106897162</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>35000</v>
+        <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>30846</v>
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>42309</v>
-[...3 lines deleted...]
-      </c>
+        <v>45758</v>
+      </c>
+      <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034235762 — मेड बंधान,मोडसिंह रतनसिंह</t>
+          <t>1720002011/LD/22012034235761 — मेड बंधान,पप्‍पु फुलसिंह</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>2385</v>
+        <v>30846</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K155" s="3" t="n">
-        <v>42397</v>
+        <v>42348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034235763 — मेड बंधान,मेहरवानसिंह करणसिंह</t>
+          <t>1720002011/LD/22012034235762 — मेड बंधान,मोडसिंह रतनसिंह</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>318</v>
+        <v>2385</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42363</v>
+        <v>42309</v>
       </c>
       <c r="K156" s="3" t="n">
-        <v>43033</v>
+        <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034254114 — शान्तिधाम निर्माण देहरीया पेठ</t>
+          <t>1720002011/LD/22012034235763 — मेड बंधान,मेहरवानसिंह करणसिंह</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>527000</v>
+        <v>35000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>388389</v>
+        <v>318</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42447</v>
+        <v>42363</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>43965</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034254115 — किडान्‍गन निर्माण,ई.जी,एस स्‍कुल के सामने देहरीया पेठ</t>
+          <t>1720002011/LD/22012034254114 — शान्तिधाम निर्माण देहरीया पेठ</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>360000</v>
+        <v>527000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>222686.27</v>
+        <v>388389</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42447</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>43511</v>
+        <v>43965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034474336 — Sokhata gadda niramn kumariya banbeer</t>
+          <t>1720002011/LD/22012034254115 — किडान्‍गन निर्माण,ई.जी,एस स्‍कुल के सामने देहरीया पेठ</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>0</v>
+        <v>360000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>0</v>
+        <v>222686.27</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K159" s="3"/>
+        <v>42447</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>43511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/22012034474406 — Charagah nirman kumariya banveer</t>
+          <t>1720002011/LD/22012034474336 — Sokhata gadda niramn kumariya banbeer</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>1498767.46</v>
+        <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>131670</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>44042</v>
+        <v>43740</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/3799402375 — किडान्‍गन,मा वि.प्रा विध्‍यालय</t>
+          <t>1720002011/LD/22012034474406 — Charagah nirman kumariya banveer</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>50000</v>
+        <v>1498767.46</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>49908</v>
+        <v>131670</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>41513</v>
-[...3 lines deleted...]
-      </c>
+        <v>44042</v>
+      </c>
+      <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/3799419961 — शान्तिधाम निर्माण,कुमारीया बनविर</t>
+          <t>1720002011/LD/3799402375 — किडान्‍गन,मा वि.प्रा विध्‍यालय</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>376000</v>
+        <v>50000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>298539</v>
+        <v>49908</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>41652</v>
+        <v>41513</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>42074</v>
+        <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/9926708962 — भुमि समतलीकरण रणजीत उमराव</t>
+          <t>1720002011/LD/3799419961 — शान्तिधाम निर्माण,कुमारीया बनविर</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>170000</v>
+        <v>376000</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>105661</v>
+        <v>298539</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>41806</v>
+        <v>41652</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>42074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/9926709110 — भुमि समतलीकरण सुगनबाई रणजीत</t>
+          <t>1720002011/LD/9926708962 — भुमि समतलीकरण रणजीत उमराव</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>156000</v>
+        <v>170000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>82896</v>
+        <v>105661</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>41806</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>42569</v>
+        <v>42074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1720002011/LD/9926709467 — भुमि समतलीकरण लखनसिंह चन्‍दरसिंह</t>
+          <t>1720002011/LD/9926709110 — भुमि समतलीकरण सुगनबाई रणजीत</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>100951</v>
+        <v>82896</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>41806</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>42074</v>
+        <v>42569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1720002011/PG/9425888080 — क्रिडांगन कुमारिया बनवीर</t>
+          <t>1720002011/LD/9926709467 — भुमि समतलीकरण लखनसिंह चन्‍दरसिंह</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>0</v>
+        <v>156000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>0</v>
+        <v>100951</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K166" s="3"/>
+        <v>41806</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>42074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034164833 — सी सी रोड केशरसिंह के मकान सें शाला भवन तक</t>
+          <t>1720002011/PG/9425888080 — क्रिडांगन कुमारिया बनवीर</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>104000</v>
+        <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>57816</v>
+        <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>41401</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034173363 — पंच परमेश्‍वर, पि‍प्‍लरावा रोड से अनोखी के मकान तक</t>
+          <t>1720002011/RC/22012034164833 — सी सी रोड केशरसिंह के मकान सें शाला भवन तक</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>127000</v>
+        <v>104000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>108264</v>
+        <v>57816</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>41456</v>
+        <v>41401</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034173365 — पंच परमेश्‍वर,करणसिंह के मकान से हेण्‍पंम्‍प तक</t>
+          <t>1720002011/RC/22012034173363 — पंच परमेश्‍वर, पि‍प्‍लरावा रोड से अनोखी के मकान तक</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>58000</v>
+        <v>127000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>13140</v>
+        <v>108264</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>41638</v>
+        <v>41456</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>41654</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034198789 — पंच परमेश्‍वर,कलाबाई के घर से नाले तक</t>
+          <t>1720002011/RC/22012034173365 — पंच परमेश्‍वर,करणसिंह के मकान से हेण्‍पंम्‍प तक</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>183000</v>
+        <v>58000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>181224</v>
+        <v>13140</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>41652</v>
+        <v>41638</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>41723</v>
+        <v>41654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034227915 — सान्‍सद निधी,कन्‍जर मोहल्‍ला कुमारीया बनविर</t>
+          <t>1720002011/RC/22012034198789 — पंच परमेश्‍वर,कलाबाई के घर से नाले तक</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>87000</v>
+        <v>183000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>0</v>
+        <v>181224</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41511</v>
-[...1 lines deleted...]
-      <c r="K171" s="3"/>
+        <v>41652</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034297361 — पंच परमेश्‍वर,धनसिंह के घर से ई जी एस स्‍कुल तक</t>
+          <t>1720002011/RC/22012034227915 — सान्‍सद निधी,कन्‍जर मोहल्‍ला कुमारीया बनविर</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>57000</v>
+        <v>87000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>69329</v>
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>42400</v>
-[...3 lines deleted...]
-      </c>
+        <v>41511</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034300398 — सी,सी,रोड अम्‍बाराम के घर से पिपलरावा रोड</t>
+          <t>1720002011/RC/22012034297361 — पंच परमेश्‍वर,धनसिंह के घर से ई जी एस स्‍कुल तक</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>38000</v>
+        <v>57000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>32565</v>
+        <v>69329</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42474</v>
+        <v>42400</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034325137 — सी,सी,रोड,चौकीदार के घर से कल्‍याणसिंह के घर तक</t>
+          <t>1720002011/RC/22012034300398 — सी,सी,रोड अम्‍बाराम के घर से पिपलरावा रोड</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>110000</v>
+        <v>38000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>89178</v>
+        <v>32565</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42770</v>
+        <v>42474</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>43511</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034325144 — सी,सी,रोड निर्माण धनसिंह के घर से सुरजसिंह के घर तक</t>
+          <t>1720002011/RC/22012034325137 — सी,सी,रोड,चौकीदार के घर से कल्‍याणसिंह के घर तक</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>137000</v>
+        <v>110000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>40860</v>
+        <v>89178</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>42778</v>
+        <v>42770</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>43511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034332049 — सुदुर ग्राम सम्पर्क  (प्रधानमंत्री सड़क देहरिया पेठ से सोबाल के मकान  तक</t>
+          <t>1720002011/RC/22012034325144 — सी,सी,रोड निर्माण धनसिंह के घर से सुरजसिंह के घर तक</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>444000</v>
+        <v>137000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>458626</v>
+        <v>40860</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42814</v>
+        <v>42778</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43661</v>
+        <v>43511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034344963 — सी,सी,रोड  निर्माण बाबूराव के घर से ज्ञानदास के  घर तक</t>
+          <t>1720002011/RC/22012034332049 — सुदुर ग्राम सम्पर्क  (प्रधानमंत्री सड़क देहरिया पेठ से सोबाल के मकान  तक</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>28116000000</v>
+        <v>444000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>0</v>
+        <v>458626</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42994</v>
-[...1 lines deleted...]
-      <c r="K177" s="3"/>
+        <v>42814</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>43661</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034523076 — अप्रोच रोड - देहरिया  पेट से शमशान घाट तक</t>
+          <t>1720002011/RC/22012034344963 — सी,सी,रोड  निर्माण बाबूराव के घर से ज्ञानदास के  घर तक</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>643727.37</v>
+        <v>28116000000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>239810</v>
+        <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>44190</v>
-[...3 lines deleted...]
-      </c>
+        <v>42994</v>
+      </c>
+      <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034573610 — सी सी रोड निर्माण - प्रधान मंत्री रोड से बाबु सिंह के  प्लाट तक</t>
+          <t>1720002011/RC/22012034523076 — अप्रोच रोड - देहरिया  पेट से शमशान घाट तक</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>22000</v>
+        <v>643727.37</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0</v>
+        <v>239810</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>44354</v>
-[...1 lines deleted...]
-      <c r="K179" s="3"/>
+        <v>44190</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>46255</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034622380 — सी सी रोड निर्माण - दरियाव सिंह के मकान से धर्मेन्द्र के मकान की और हरिजन कालोनी</t>
+          <t>1720002011/RC/22012034573610 — सी सी रोड निर्माण - प्रधान मंत्री रोड से बाबु सिंह के  प्लाट तक</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>51700</v>
+        <v>22000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>51374</v>
+        <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>44905</v>
-[...3 lines deleted...]
-      </c>
+        <v>44354</v>
+      </c>
+      <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034640637 — सी सी रोड निर्माण - फुलसिंह के घर से सुभाष राठोर  की दुकान तक</t>
+          <t>1720002011/RC/22012034622380 — सी सी रोड निर्माण - दरियाव सिंह के मकान से धर्मेन्द्र के मकान की और हरिजन कालोनी</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>22000</v>
+        <v>51700</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>18564</v>
+        <v>51374</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>45169</v>
+        <v>44905</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>45274</v>
+        <v>45253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034640638 — सी सी रोड - अजाब सिंह के मकान   से फुलसिंह के घर तक</t>
+          <t>1720002011/RC/22012034640637 — सी सी रोड निर्माण - फुलसिंह के घर से सुभाष राठोर  की दुकान तक</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>6188</v>
+        <v>18564</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45117</v>
+        <v>45169</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/22012034644863 — सी सी रोड निर्माण - वीरेंदर  सिंह के घर से कल्याणसिंह के घर</t>
+          <t>1720002011/RC/22012034640638 — सी सी रोड - अजाब सिंह के मकान   से फुलसिंह के घर तक</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>24300</v>
+        <v>22000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>0</v>
+        <v>6188</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>45041</v>
-[...1 lines deleted...]
-      <c r="K183" s="3"/>
+        <v>45117</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>45274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/229 — ग्रेवल सडक निर्माण,सोभालसिह के खेत से नाले वाले तक</t>
+          <t>1720002011/RC/22012034644863 — सी सी रोड निर्माण - वीरेंदर  सिंह के घर से कल्याणसिंह के घर</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>496000</v>
+        <v>24300</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>451328</v>
+        <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>40787</v>
-[...3 lines deleted...]
-      </c>
+        <v>45041</v>
+      </c>
+      <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/269 — पंच प्रमेश्वर,सी.सी रोड देवकरण के मकान से शाला भवन तक</t>
+          <t>1720002011/RC/229 — ग्रेवल सडक निर्माण,सोभालसिह के खेत से नाले वाले तक</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>73000</v>
+        <v>496000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>67260</v>
+        <v>451328</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>40983</v>
+        <v>40787</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/477 — पंच परमेश्‍वर,जसमतसिंह के मकान से अम्‍बाराम के मकान तक</t>
+          <t>1720002011/RC/269 — पंच प्रमेश्वर,सी.सी रोड देवकरण के मकान से शाला भवन तक</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>193000</v>
+        <v>73000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>77768</v>
+        <v>67260</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>41178</v>
+        <v>40983</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>41286</v>
+        <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/518 — पंच परमेश्‍वर करणसिंह के मकन से कुण्‍डी तक</t>
+          <t>1720002011/RC/477 — पंच परमेश्‍वर,जसमतसिंह के मकान से अम्‍बाराम के मकान तक</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>26000</v>
+        <v>193000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>9544</v>
+        <v>77768</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>41277</v>
+        <v>41178</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>41685</v>
+        <v>41286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/519 — पंच परमेश्‍वर, सोबालसिंह के मकान से हमीरसिंह के मकान तक</t>
+          <t>1720002011/RC/518 — पंच परमेश्‍वर करणसिंह के मकन से कुण्‍डी तक</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>163000</v>
+        <v>26000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>72280</v>
+        <v>9544</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>41337</v>
+        <v>41277</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>41354</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/55 — ग्रेवल सड्क, रोजबल्‍डी से कुमारियाबनवीर</t>
+          <t>1720002011/RC/519 — पंच परमेश्‍वर, सोबालसिंह के मकान से हमीरसिंह के मकान तक</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>497000</v>
+        <v>163000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>281833</v>
+        <v>72280</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>40339</v>
+        <v>41337</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>41018</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/56 — ग्रेवल सड्क, बाबूलाल के बाडे से फुलसिंह के कुए तक</t>
+          <t>1720002011/RC/55 — ग्रेवल सड्क, रोजबल्‍डी से कुमारियाबनवीर</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>497000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>113150</v>
+        <v>281833</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>40332</v>
+        <v>40339</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>41018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/आबादी से प्रधानमंृी सड्क टुंगनी मार् — ग्राम पंचायत कुमारियाबनवीर,ग्रेवल सड्क, आबादी से प्रधानमंृी सड्क टुंगनी मार्ग तक</t>
+          <t>1720002011/RC/56 — ग्रेवल सड्क, बाबूलाल के बाडे से फुलसिंह के कुए तक</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>1194000</v>
+        <v>497000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>846751</v>
+        <v>113150</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>39536</v>
+        <v>40332</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>41018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RC/बनवीर सीसी;रेाड्, श्‍मशानघाट से मेन — ग्राम पंचायत कुमारिया बनवीर सीसीरेाड्, श्‍मशानघाट से मेन रोड् तक</t>
+          <t>1720002011/RC/आबादी से प्रधानमंृी सड्क टुंगनी मार् — ग्राम पंचायत कुमारियाबनवीर,ग्रेवल सड्क, आबादी से प्रधानमंृी सड्क टुंगनी मार्ग तक</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>185000</v>
+        <v>1194000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>61716</v>
+        <v>846751</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>39663</v>
+        <v>39536</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>39864</v>
+        <v>41018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204426 — शौचालय निर्माण,नारायण गणपत</t>
+          <t>1720002011/RC/बनवीर सीसी;रेाड्, श्‍मशानघाट से मेन — ग्राम पंचायत कुमारिया बनवीर सीसीरेाड्, श्‍मशानघाट से मेन रोड् तक</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>5400</v>
+        <v>185000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>4400</v>
+        <v>61716</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>41686</v>
+        <v>39663</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>42051</v>
+        <v>39864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204429 — शौचालय निर्माण,गणपत बापु</t>
+          <t>1720002011/RS/22012034204426 — शौचालय निर्माण,नारायण गणपत</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>42056</v>
+        <v>42051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204434 — शौचालय निर्माण,मेरवान नारायण</t>
+          <t>1720002011/RS/22012034204429 — शौचालय निर्माण,गणपत बापु</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>41633</v>
-[...1 lines deleted...]
-      <c r="K195" s="3"/>
+        <v>41686</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>42056</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204437 — शौचालय निर्माण,कुमेर हिम्‍मत</t>
+          <t>1720002011/RS/22012034204434 — शौचालय निर्माण,मेरवान नारायण</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>41686</v>
+        <v>41633</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204455 — शौचालय निर्माण,क्रपालसिंह हिम्‍मतसिंह</t>
+          <t>1720002011/RS/22012034204437 — शौचालय निर्माण,कुमेर हिम्‍मत</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>41686</v>
       </c>
-      <c r="K197" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204471 — शौचालय निर्माण,विक्षाम हिम्‍मतसिंह</t>
+          <t>1720002011/RS/22012034204455 — शौचालय निर्माण,क्रपालसिंह हिम्‍मतसिंह</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>41964</v>
+        <v>41963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204483 — शौचलय निर्माण,सावित्राबाई बाबुलाल</t>
+          <t>1720002011/RS/22012034204471 — शौचालय निर्माण,विक्षाम हिम्‍मतसिंह</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204485 — शौचालय निर्माण,फुलसिंह शेरसिंह</t>
+          <t>1720002011/RS/22012034204483 — शौचलय निर्माण,सावित्राबाई बाबुलाल</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>41633</v>
-[...1 lines deleted...]
-      <c r="K200" s="3"/>
+        <v>41686</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>41964</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204506 — शौचालय निर्माण,केलासचन्‍द्र शिवनारायण</t>
+          <t>1720002011/RS/22012034204485 — शौचालय निर्माण,फुलसिंह शेरसिंह</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>41633</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204511 — शौचालय निर्माण,शिवनारायण राधाकिशन</t>
+          <t>1720002011/RS/22012034204506 — शौचालय निर्माण,केलासचन्‍द्र शिवनारायण</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>41633</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034204515 — शौचालय निर्माण,सोदराबाई कमलसिंह</t>
+          <t>1720002011/RS/22012034204511 — शौचालय निर्माण,शिवनारायण राधाकिशन</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>4108</v>
+        <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>41686</v>
-[...3 lines deleted...]
-      </c>
+        <v>41633</v>
+      </c>
+      <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034206244 — शौचालय निर्माण,भादर रणजित</t>
+          <t>1720002011/RS/22012034204515 — शौचालय निर्माण,सोदराबाई कमलसिंह</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>4108</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034206246 — शौचालय निर्माण,धनसिंह शैरसिंह</t>
+          <t>1720002011/RS/22012034206244 — शौचालय निर्माण,भादर रणजित</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>4400</v>
+        <v>4108</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209108 — शौचालय निर्माण रूपसिंह करण</t>
+          <t>1720002011/RS/22012034206246 — शौचालय निर्माण,धनसिंह शैरसिंह</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41693</v>
+        <v>41686</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>41963</v>
+        <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209109 — शैचालय निर्माण भेरूसिंह शेरसिंह</t>
+          <t>1720002011/RS/22012034209108 — शौचालय निर्माण रूपसिंह करण</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>41693</v>
       </c>
-      <c r="K207" s="3"/>
+      <c r="K207" s="3" t="n">
+        <v>41963</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209110 — शौचालय निर्माण बजेसिंह रामसिंह</t>
+          <t>1720002011/RS/22012034209109 — शैचालय निर्माण भेरूसिंह शेरसिंह</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>41693</v>
       </c>
-      <c r="K208" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209112 — शौचालय निर्माण अजापसिंह सेवाराम</t>
+          <t>1720002011/RS/22012034209110 — शौचालय निर्माण बजेसिंह रामसिंह</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>42056</v>
+        <v>42051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209114 — शौचालय निर्माण सोबालसिंह मोतिसिंह</t>
+          <t>1720002011/RS/22012034209112 — शौचालय निर्माण अजापसिंह सेवाराम</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>42056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209115 — शौचालय निर्माण मागिलाल छोगालाल</t>
+          <t>1720002011/RS/22012034209114 — शौचालय निर्माण सोबालसिंह मोतिसिंह</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>41964</v>
+        <v>42056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209117 — शौचालय निर्माण,देवकरण चेनसिंह</t>
+          <t>1720002011/RS/22012034209115 — शौचालय निर्माण मागिलाल छोगालाल</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209119 — शौचालय निर्माण रामसिंह रायसिंह</t>
+          <t>1720002011/RS/22012034209117 — शौचालय निर्माण,देवकरण चेनसिंह</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>4108</v>
+        <v>4400</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209123 — शौचालय निर्माण अन्‍तरबाई सजनसिंह</t>
+          <t>1720002011/RS/22012034209119 — शौचालय निर्माण रामसिंह रायसिंह</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>4400</v>
+        <v>4108</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>42051</v>
+        <v>41964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209125 — शौचालय निर्माण मानसिंह जगन्‍नाथसिंह</t>
+          <t>1720002011/RS/22012034209123 — शौचालय निर्माण अन्‍तरबाई सजनसिंह</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>4108</v>
+        <v>4400</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>42056</v>
+        <v>42051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209127 — शौचालय निर्माण जयसिंह जगन्‍नाथ</t>
+          <t>1720002011/RS/22012034209125 — शौचालय निर्माण मानसिंह जगन्‍नाथसिंह</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>4400</v>
+        <v>4108</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>42051</v>
+        <v>42056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034209129 — शौचालय निर्माण बद्रीलाल मागिलाल</t>
+          <t>1720002011/RS/22012034209127 — शौचालय निर्माण जयसिंह जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>2920</v>
+        <v>4400</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>42200</v>
+        <v>42051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1720002011/RS/22012034497479 — SBM-  सामुदायिक  स्वच्छता  परिसर ग्राम  कुमारिय बनवीर</t>
+          <t>1720002011/RS/22012034209129 — शौचालय निर्माण बद्रीलाल मागिलाल</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>44000</v>
+        <v>5400</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>41990</v>
+        <v>2920</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44103</v>
+        <v>41693</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>44291</v>
+        <v>42200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/2018 — सार्वजनिक कुप निर्मान,पटाडिया रास्ते के नाले पर(देहरियापेड)</t>
+          <t>1720002011/RS/22012034497479 — SBM-  सामुदायिक  स्वच्छता  परिसर ग्राम  कुमारिय बनवीर</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>358000</v>
+        <v>44000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>203404</v>
+        <v>41990</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>40521</v>
+        <v>44103</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>41326</v>
+        <v>44291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/2019 — सार्वजनिक कुप निर्मान,शमशानघाट्(कुमारियाबनवीर)</t>
+          <t>1720002011/WC/2018 — सार्वजनिक कुप निर्मान,पटाडिया रास्ते के नाले पर(देहरियापेड)</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>358000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>248201</v>
+        <v>203404</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>40521</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>41015</v>
+        <v>41326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034330143 — Kantur trench dehariya baldi(kumariya banavir)</t>
+          <t>1720002011/WC/2019 — सार्वजनिक कुप निर्मान,शमशानघाट्(कुमारियाबनवीर)</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>361000</v>
+        <v>358000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>52632</v>
+        <v>248201</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>42907</v>
+        <v>40521</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>43511</v>
+        <v>41015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034382216 — loose boulder</t>
+          <t>1720002011/WC/22012034330143 — Kantur trench dehariya baldi(kumariya banavir)</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0</v>
+        <v>361000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>52632</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>43034</v>
-[...1 lines deleted...]
-      <c r="K222" s="3"/>
+        <v>42907</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>43511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034382217 — gabian</t>
+          <t>1720002011/WC/22012034382216 — loose boulder</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034382218 — check dam</t>
+          <t>1720002011/WC/22012034382217 — gabian</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034382219 — check dam</t>
+          <t>1720002011/WC/22012034382218 — check dam</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034382220 — farm pond</t>
+          <t>1720002011/WC/22012034382219 — check dam</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034382221 — farm pond</t>
+          <t>1720002011/WC/22012034382220 — farm pond</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034385994 — check dam(mankuwar baai ke khet ke paas)</t>
+          <t>1720002011/WC/22012034382221 — farm pond</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>43010</v>
+        <v>43034</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034437958 — chekdam niraman</t>
+          <t>1720002011/WC/22012034385994 — check dam(mankuwar baai ke khet ke paas)</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43609</v>
+        <v>43010</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034448177 — parcoletion tank roj baldi ke pass</t>
+          <t>1720002011/WC/22012034437958 — chekdam niraman</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43491</v>
+        <v>43609</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034477328 — recharge pit (manglik bhawan)</t>
+          <t>1720002011/WC/22012034448177 — parcoletion tank roj baldi ke pass</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43579</v>
+        <v>43491</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034477329 — recharge pit (kanjar dayra)</t>
+          <t>1720002011/WC/22012034477328 — recharge pit (manglik bhawan)</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>43579</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034484318 — Sokhata gadda nirman primary school parisar kumariya banveer</t>
+          <t>1720002011/WC/22012034477329 — recharge pit (kanjar dayra)</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>8960</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43704</v>
-[...3 lines deleted...]
-      </c>
+        <v>43579</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034484319 — Sokhata gadda nirman p.s school parisar</t>
+          <t>1720002011/WC/22012034484318 — Sokhata gadda nirman primary school parisar kumariya banveer</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>8960</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>43704</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>44320</v>
+        <v>44291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034484320 — Sokhata gadda nirman Akesingh ke ghar ke pass hemdpump</t>
+          <t>1720002011/WC/22012034484319 — Sokhata gadda nirman p.s school parisar</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>8960</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>43704</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>44291</v>
+        <v>44320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034592016 — तलाई निर्माण - गो शाळा के पास</t>
+          <t>1720002011/WC/22012034484320 — Sokhata gadda nirman Akesingh ke ghar ke pass hemdpump</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>0</v>
+        <v>13427.22</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>8960</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44132</v>
-[...1 lines deleted...]
-      <c r="K236" s="3"/>
+        <v>43704</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>44291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034770339 — रूफ वाटर हार्वेस्टिंग आंगनबाड़ी भवन देहरिया बल्डीरूफ वाटर हार्वेस्टिंग आंगनबाड़ी भवन देहरिया बल्डी</t>
+          <t>1720002011/WC/22012034592016 — तलाई निर्माण - गो शाळा के पास</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>23418.16</v>
+        <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44312</v>
+        <v>44132</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034934890 — डायिक निर्माण  - गंगाबाई के खेत के पास</t>
+          <t>1720002011/WC/22012034770339 — रूफ वाटर हार्वेस्टिंग आंगनबाड़ी भवन देहरिया बल्डीरूफ वाटर हार्वेस्टिंग आंगनबाड़ी भवन देहरिया बल्डी</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>58964.66</v>
+        <v>23418.16</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44652</v>
+        <v>44312</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034935336 — डायिक निर्माण -  कल्याणसिंह के खेत के पास</t>
+          <t>1720002011/WC/22012034934890 — डायिक निर्माण  - गंगाबाई के खेत के पास</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>57643.4</v>
+        <v>58964.66</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>44657</v>
+        <v>44652</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034935349 — डायिक निर्माण - इंदरसिंह के खेत के पास</t>
+          <t>1720002011/WC/22012034935336 — डायिक निर्माण -  कल्याणसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>73436.43</v>
+        <v>57643.4</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44652</v>
+        <v>44657</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034935358 — डायिक निर्माण - देवकरण के खेत के पास</t>
+          <t>1720002011/WC/22012034935349 — डायिक निर्माण - इंदरसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>68172.08</v>
+        <v>73436.43</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034935381 — डायिक निर्माण  -  नरेन्द्र जोशी के खेत के पास</t>
+          <t>1720002011/WC/22012034935358 — डायिक निर्माण - देवकरण के खेत के पास</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>68172.08</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034940949 — नवीन तालाब शांति धाम के पास</t>
+          <t>1720002011/WC/22012034935381 — डायिक निर्माण  -  नरेन्द्र जोशी के खेत के पास</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>1470828.2</v>
+        <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>1293262.1</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44671</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012034968608 — नाला डायवर्सन परकोलेशन टैंक से नवीन तालाब तक</t>
+          <t>1720002011/WC/22012034940949 — नवीन तालाब शांति धाम के पास</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>89654.04</v>
+        <v>1470828.2</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>56304</v>
+        <v>1293262.1</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44706</v>
+        <v>44671</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>45157</v>
+        <v>45253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012035114266 — पर्कॉयलेशन टैंक गौशाला के पास कुमारिया बनवीर</t>
+          <t>1720002011/WC/22012034968608 — नाला डायवर्सन परकोलेशन टैंक से नवीन तालाब तक</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>622177.54</v>
+        <v>89654.04</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>400573</v>
+        <v>56304</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45202</v>
+        <v>44706</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>46111</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/22012035241389 — पर्कोंलेशन टैंक पहाड़ी पर  कुमारिया बनवीर</t>
+          <t>1720002011/WC/22012035114266 — पर्कॉयलेशन टैंक गौशाला के पास कुमारिया बनवीर</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>198727.19</v>
+        <v>622177.54</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>162756</v>
+        <v>400573</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>45678</v>
+        <v>45202</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>45804</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/82 — तलाई निर्माण , श्‍मशानघाट के पास</t>
+          <t>1720002011/WC/22012035241389 — पर्कोंलेशन टैंक पहाड़ी पर  कुमारिया बनवीर</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>500000</v>
+        <v>198727.19</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>352304</v>
+        <v>162756</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>40332</v>
+        <v>45678</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>41326</v>
+        <v>45804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/9993637080 — सी,पी,टी नाला खुदाई वक्ष्रा रोपण नर्सरी</t>
+          <t>1720002011/WC/82 — तलाई निर्माण , श्‍मशानघाट के पास</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>404000</v>
+        <v>500000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>113880</v>
+        <v>352304</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>41547</v>
+        <v>40332</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>41654</v>
+        <v>41326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया देवामाती लालसीह — कपलिधारा कुमारीया देवामाती लालसीह</t>
+          <t>1720002011/WC/9993637080 — सी,पी,टी नाला खुदाई वक्ष्रा रोपण नर्सरी</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>67400</v>
+        <v>404000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>135191.5</v>
+        <v>113880</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>39437</v>
+        <v>41547</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>41017</v>
+        <v>41654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर छोगु भेरासीह — कपलिधारा कुमारीया बनवीर छोगु भेरासीह</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया देवामाती लालसीह — कपलिधारा कुमारीया देवामाती लालसीह</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>112349</v>
+        <v>135191.5</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>39420</v>
+        <v>39437</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर धासीराम — कपलिधारा कुमारीया बनवीर धासीराम</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर छोगु भेरासीह — कपलिधारा कुमारीया बनवीर छोगु भेरासीह</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>41381</v>
+        <v>112349</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>39419</v>
+        <v>39420</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>39880</v>
+        <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर बदीलाल व परी — कपलिधारा कुमारीया बनवीर बदीलाल व परीवार</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर धासीराम — कपलिधारा कुमारीया बनवीर धासीराम</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>134000</v>
+        <v>41381</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>39436</v>
+        <v>39419</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>40141</v>
+        <v>39880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर राजलबाइ — कपलिधारा कुमारीया बनवीर राजलबाइ</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर बदीलाल व परी — कपलिधारा कुमारीया बनवीर बदीलाल व परीवार</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>53094</v>
+        <v>134000</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>39418</v>
+        <v>39436</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>40174</v>
+        <v>40141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर लालसीह — कपलिधारा कुमारीया बनवीर लालसीह</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर राजलबाइ — कपलिधारा कुमारीया बनवीर राजलबाइ</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>66495</v>
+        <v>53094</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>39436</v>
+        <v>39418</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>41017</v>
+        <v>40174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर ि‍जतेन्‍द — कपलिधारा कुमारीया बनवीर ि‍जतेन्‍द</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर लालसीह — कपलिधारा कुमारीया बनवीर लालसीह</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>43376</v>
+        <v>66495</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>39448</v>
+        <v>39436</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/कुमारिया बनवीर, नवीन तालाब निर्माण, — ग्राम पंचायत कुमारिया बनवीर, नवीन तालाब निर्माण, बीसूखेड्ी मार्ग</t>
+          <t>1720002011/WC/कपलिधारा कुमारीया बनवीर ि‍जतेन्‍द — कपलिधारा कुमारीया बनवीर ि‍जतेन्‍द</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>419000</v>
+        <v>67400</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>828</v>
+        <v>43376</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>39536</v>
+        <v>39448</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>39511</v>
+        <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/तलाइ नि‍मान टुगनी माग पर अनोप सीह के — तलाइ नि‍मान टुगनी माग पर अनोप सीह के खेत के पास  कुमा(रीया बानवीर</t>
+          <t>1720002011/WC/कुमारिया बनवीर, नवीन तालाब निर्माण, — ग्राम पंचायत कुमारिया बनवीर, नवीन तालाब निर्माण, बीसूखेड्ी मार्ग</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>220500</v>
+        <v>419000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>4586</v>
+        <v>828</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>39468</v>
+        <v>39536</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>41015</v>
+        <v>39511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/मेहरबान कलेजा  कुमा(रीया बानवीर कुप — कुप नि‍मान मेहरबान कलेजा  कुमारीया बानवीर</t>
+          <t>1720002011/WC/तलाइ नि‍मान टुगनी माग पर अनोप सीह के — तलाइ नि‍मान टुगनी माग पर अनोप सीह के खेत के पास  कुमा(रीया बानवीर</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>67400</v>
+        <v>220500</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>100557</v>
+        <v>4586</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>39475</v>
+        <v>39468</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>41017</v>
+        <v>41015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WC/सीलो बाइ जासमत कुमा(रीया बानवीर कुप — कुपनि‍मान सीलो बाइ जासमत कुमारीया बानवीर</t>
+          <t>1720002011/WC/मेहरबान कलेजा  कुमा(रीया बानवीर कुप — कुप नि‍मान मेहरबान कलेजा  कुमारीया बानवीर</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>122142</v>
+        <v>100557</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>39464</v>
+        <v>39475</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>40155</v>
+        <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1720002011/WH/19960619 — तालाब जीर्णोद्धार निर्माण कुमारिया बनवीर</t>
+          <t>1720002011/WC/सीलो बाइ जासमत कुमा(रीया बानवीर कुप — कुपनि‍मान सीलो बाइ जासमत कुमारीया बानवीर</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>164000</v>
+        <v>67400</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>133464</v>
+        <v>122142</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42876</v>
+        <v>39464</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>43643</v>
+        <v>40155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>1720002011/WH/19960619 — तालाब जीर्णोद्धार निर्माण कुमारिया बनवीर</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>164000</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>133464</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>42876</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>43643</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / SONKATCH</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C261" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D261" s="1" t="inlineStr">
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="E261" s="1" t="inlineStr">
+      <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="F261" s="1" t="inlineStr">
+      <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1720002011/WH/कुप नि‍मान लाला धन्‍ना  कुमारीयाबनवी — कुप नि‍मान लाला धन्‍ना  कुमारीयाबनवीर</t>
         </is>
       </c>
-      <c r="G261" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H261" s="2" t="n">
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I261" s="2" t="n">
+      <c r="I262" s="2" t="n">
         <v>29251</v>
       </c>
-      <c r="J261" s="3" t="n">
+      <c r="J262" s="3" t="n">
         <v>39450</v>
       </c>
-      <c r="K261" s="3" t="n">
+      <c r="K262" s="3" t="n">
         <v>39871</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>