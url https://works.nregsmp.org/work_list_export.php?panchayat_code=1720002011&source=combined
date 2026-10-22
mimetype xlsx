--- v1 (2026-10-21)
+++ v2 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K262"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 23:11:54</t>
+          <t>Exported on: 2026-10-22 03:21:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">