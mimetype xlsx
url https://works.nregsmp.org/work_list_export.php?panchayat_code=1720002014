--- v0 (2026-07-20)
+++ v1 (2026-07-21)
@@ -3348,51 +3348,51 @@
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/22012035588610 — Ek Bagiya Maa Ke Naam Radha bai MP20002014001 61-A</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="G75" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="H75" s="2" t="n">
-        <v>35259</v>
+        <v>38652</v>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t>2025-08-26 - </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / PATADIYATAJ</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>