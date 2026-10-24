--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K303"/>
+  <dimension ref="A1:K304"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 14:57:52</t>
+          <t>Exported on: 2026-10-24 22:02:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3038,51 +3038,51 @@
       <c r="J68" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>45478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/22012035218878 — खेत तालाब पप्पू पिता हरनाथ सिंह</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>295992.37</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45366</v>
@@ -3791,98 +3791,98 @@
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/22012035588576 — Ek Bagiya Maa Ke Naam kala bai MP-20-002-014-001/40</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>83603</v>
+        <v>92603</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/22012035588610 — Ek Bagiya Maa Ke Naam Radha bai MP20002014001 61-A</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>38652</v>
+        <v>45852</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -6281,51 +6281,51 @@
       <c r="J135" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/IAY/4552834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113739387</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>22689</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45587</v>
@@ -7604,78 +7604,80 @@
       <c r="J162" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/IAY/5264297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102949195</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>20331</v>
+        <v>23631</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45756</v>
       </c>
-      <c r="K163" s="3"/>
+      <c r="K163" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8435,51 +8437,51 @@
       <c r="J179" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1720002014/IF/IAY/5838714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113750652</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45710</v>
@@ -8717,5759 +8719,5808 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/688643 — Construction of IAY House -IAY REG. NO. MP1084308</t>
+          <t>1720002014/IF/IAY/6295673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114825516</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/705236 — Construction of IAY House -IAY REG. NO. MP1503744</t>
+          <t>1720002014/IF/IAY/688643 — Construction of IAY House -IAY REG. NO. MP1084308</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>43184</v>
+        <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/729269 — Construction of IAY House -IAY REG. NO. MP1944930</t>
+          <t>1720002014/IF/IAY/705236 — Construction of IAY House -IAY REG. NO. MP1503744</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>18792</v>
+        <v>15480</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>46183</v>
-[...1 lines deleted...]
-      <c r="K188" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>43184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/729275 — Construction of IAY House -IAY REG. NO. MP1945069</t>
+          <t>1720002014/IF/IAY/729269 — Construction of IAY House -IAY REG. NO. MP1944930</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>15480</v>
+        <v>18792</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>42872</v>
+        <v>46183</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>43068</v>
+        <v>46303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/74791 — Construction of IAY House -IAY REG. NO. MP-20-002-014-002/3</t>
+          <t>1720002014/IF/IAY/729275 — Construction of IAY House -IAY REG. NO. MP1945069</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>13861</v>
+        <v>15480</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>42479</v>
+        <v>42872</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>42791</v>
+        <v>43068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/772388 — Construction of IAY House -IAY REG. NO. MP3543520</t>
+          <t>1720002014/IF/IAY/74791 — Construction of IAY House -IAY REG. NO. MP-20-002-014-002/3</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>15480</v>
+        <v>13861</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>42872</v>
+        <v>42479</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>43068</v>
+        <v>42791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/773115 — Construction of IAY House -IAY REG. NO. MP3576489</t>
+          <t>1720002014/IF/IAY/772388 — Construction of IAY House -IAY REG. NO. MP3543520</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42906</v>
+        <v>42872</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>43078</v>
+        <v>43068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/773187 — Construction of IAY House -IAY REG. NO. MP3579555</t>
+          <t>1720002014/IF/IAY/773115 — Construction of IAY House -IAY REG. NO. MP3576489</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>42870</v>
+        <v>42906</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/774158 — Construction of IAY House -IAY REG. NO. MP3625592</t>
+          <t>1720002014/IF/IAY/773187 — Construction of IAY House -IAY REG. NO. MP3579555</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42874</v>
+        <v>42870</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>43059</v>
+        <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/774451 — Construction of IAY House -IAY REG. NO. MP3640008</t>
+          <t>1720002014/IF/IAY/774158 — Construction of IAY House -IAY REG. NO. MP3625592</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42870</v>
+        <v>42874</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>43078</v>
+        <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1720002014/IF/IAY/969928 — Construction of IAY House -IAY REG. NO. MP3548264</t>
+          <t>1720002014/IF/IAY/774451 — Construction of IAY House -IAY REG. NO. MP3640008</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42872</v>
+        <v>42870</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>43005</v>
+        <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/2017 — मेड बन्धान,मुन्नीबाई केलाश्</t>
+          <t>1720002014/IF/IAY/969928 — Construction of IAY House -IAY REG. NO. MP3548264</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>20000</v>
+        <v>15480</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>3800</v>
+        <v>15480</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>40368</v>
+        <v>42872</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>41007</v>
+        <v>43005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034230652 — मेड बंधान - हिम्‍मतसिंह दर्यावसिंह</t>
+          <t>1720002014/LD/2017 — मेड बन्धान,मुन्नीबाई केलाश्</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>0</v>
+        <v>3800</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K198" s="3"/>
+        <v>40368</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>41007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034230679 — मेड बंधान - हिम्‍मतसिंह दरियावसिंह</t>
+          <t>1720002014/LD/22012034230652 — मेड बंधान - हिम्‍मतसिंह दर्यावसिंह</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>27984</v>
+        <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42280</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034230680 — मेड बंधान - केशरसिंह मन्‍दरूपसिंह</t>
+          <t>1720002014/LD/22012034230679 — मेड बंधान - हिम्‍मतसिंह दरियावसिंह</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>159</v>
+        <v>27984</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>42353</v>
+        <v>42553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034230681 — मेड बंधान - रमेश गिरवर</t>
+          <t>1720002014/LD/22012034230680 — मेड बंधान - केशरसिंह मन्‍दरूपसिंह</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>7314</v>
+        <v>159</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>42553</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034267100 — शांतिधाम निर्माण कलीसिन्ध नदी के किनारे surakheda kala</t>
+          <t>1720002014/LD/22012034230681 — मेड बंधान - रमेश गिरवर</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>459000</v>
+        <v>36000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>236240.9</v>
+        <v>7314</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>42478</v>
+        <v>42280</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43987</v>
+        <v>42553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034267104 — शानीधाम निर्माण नदी के किनारे patadiya taj</t>
+          <t>1720002014/LD/22012034267100 — शांतिधाम निर्माण कलीसिन्ध नदी के किनारे surakheda kala</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>300000</v>
+        <v>459000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>236240.9</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>42500</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>42478</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>43987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/22012034267109 — शानीधाम निर्माण नदी के किनारे malakpur</t>
+          <t>1720002014/LD/22012034267104 — शानीधाम निर्माण नदी के किनारे patadiya taj</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>229000</v>
+        <v>300000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>162429</v>
+        <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>42827</v>
-[...3 lines deleted...]
-      </c>
+        <v>42500</v>
+      </c>
+      <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799394016 — मेढ बंधान, मानसिंह रूगगाजी</t>
+          <t>1720002014/LD/22012034267109 — शानीधाम निर्माण नदी के किनारे malakpur</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>33000</v>
+        <v>229000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>162429</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>41432</v>
-[...1 lines deleted...]
-      <c r="K205" s="3"/>
+        <v>42827</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>43941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799394018 — मेढ बंधान, सिताराम देविलाल</t>
+          <t>1720002014/LD/3799394016 — मेढ बंधान, मानसिंह रूगगाजी</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>41432</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799403641 — क्रिडान्‍गन,प्रा.वि सुराखेडा</t>
+          <t>1720002014/LD/3799394018 — मेढ बंधान, सिताराम देविलाल</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>45000</v>
+        <v>33000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>38659.78</v>
+        <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>41524</v>
-[...3 lines deleted...]
-      </c>
+        <v>41432</v>
+      </c>
+      <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799403645 — क्रिडान्‍गन,ई,जी,एस स्‍कुल पटाडिया ताज</t>
+          <t>1720002014/LD/3799403641 — क्रिडान्‍गन,प्रा.वि सुराखेडा</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>104000</v>
+        <v>45000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>43135.21</v>
+        <v>38659.78</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>41524</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>42160</v>
+        <v>41835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799405829 — भुमी समतलीकरण भागीरथ जगन्‍नाथ</t>
+          <t>1720002014/LD/3799403645 — क्रिडान्‍गन,ई,जी,एस स्‍कुल पटाडिया ताज</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>105000</v>
+        <v>104000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>22319</v>
+        <v>43135.21</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>41538</v>
+        <v>41524</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>42048</v>
+        <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799405927 — भुमी समतलीकरण,कमल भागीरथ</t>
+          <t>1720002014/LD/3799405829 — भुमी समतलीकरण भागीरथ जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>142000</v>
+        <v>105000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>1752</v>
+        <v>22319</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>42048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799405929 — भुमी समतलीकरण,डुगरसिंह मुन्‍नाजी</t>
+          <t>1720002014/LD/3799405927 — भुमी समतलीकरण,कमल भागीरथ</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>142000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>94608</v>
+        <v>1752</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>41695</v>
+        <v>42048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799405931 — भुमी समतलीकरण,नारायण घिसाजी</t>
+          <t>1720002014/LD/3799405929 — भुमी समतलीकरण,डुगरसिंह मुन्‍नाजी</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>105000</v>
+        <v>142000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>88476</v>
+        <v>94608</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1720002014/LD/3799405933 — भुमी समतलीकरण,मानसिंह लालु</t>
+          <t>1720002014/LD/3799405931 — भुमी समतलीकरण,नारायण घिसाजी</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>134000</v>
+        <v>105000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>86724</v>
+        <v>88476</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1720002014/PG/22012034312586 — खेल मैदान निर्माण नई आबादी मलक पुर</t>
+          <t>1720002014/LD/3799405933 — भुमी समतलीकरण,मानसिंह लालु</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>153000</v>
+        <v>134000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>24940</v>
+        <v>86724</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42892</v>
+        <v>41538</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>43692</v>
+        <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034186439 — पंच परमेश्‍वर,हनुमान मन्दिर से विक्रमसिंह की दुकान</t>
+          <t>1720002014/PG/22012034312586 — खेल मैदान निर्माण नई आबादी मलक पुर</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>174000</v>
+        <v>153000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>22020</v>
+        <v>24940</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>41545</v>
+        <v>42892</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>43378</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034287991 — पंच परमेश्‍वर,मोहनसिंह के घर से स्‍कुल तक</t>
+          <t>1720002014/RC/22012034186439 — पंच परमेश्‍वर,हनुमान मन्दिर से विक्रमसिंह की दुकान</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>54000</v>
+        <v>174000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>53424</v>
+        <v>22020</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42309</v>
+        <v>41545</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>42411</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034325852 — cc road चन्दर सिह के मकान से भारत सिह के मकान तक</t>
+          <t>1720002014/RC/22012034287991 — पंच परमेश्‍वर,मोहनसिंह के घर से स्‍कुल तक</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>134000</v>
+        <v>54000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>70950</v>
+        <v>53424</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42781</v>
+        <v>42309</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43378</v>
+        <v>42411</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034339257 — सी. सी. रोड निर्माण करन सिर के मकान से लाल सेह के मकान तक</t>
+          <t>1720002014/RC/22012034325852 — cc road चन्दर सिह के मकान से भारत सिह के मकान तक</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>24075</v>
+        <v>134000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>14276</v>
+        <v>70950</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42885</v>
+        <v>42781</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034342300 — सी सी रोड़ देवीसिंह के मकान से सजन के मकान तक मलकपुर</t>
+          <t>1720002014/RC/22012034339257 — सी. सी. रोड निर्माण करन सिर के मकान से लाल सेह के मकान तक</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>23000</v>
+        <v>24075</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>26832</v>
+        <v>14276</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42916</v>
+        <v>42885</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034344440 — सी सी रोड मांगीलाल के मकान से अम्बाराम के मकान तक मलकपुर</t>
+          <t>1720002014/RC/22012034342300 — सी सी रोड़ देवीसिंह के मकान से सजन के मकान तक मलकपुर</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>201000</v>
+        <v>23000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>28896</v>
+        <v>26832</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>42944</v>
+        <v>42916</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034344441 — सी सी रोड माताजी मंदिर चौक मलकपुर</t>
+          <t>1720002014/RC/22012034344440 — सी सी रोड मांगीलाल के मकान से अम्बाराम के मकान तक मलकपुर</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>27000</v>
+        <v>201000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>14448</v>
+        <v>28896</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>42944</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>43855</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034382220 — sudur gram sadak</t>
+          <t>1720002014/RC/22012034344441 — सी सी रोड माताजी मंदिर चौक मलकपुर</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>43085</v>
-[...1 lines deleted...]
-      <c r="K222" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>43855</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034382221 — sudur gram sadak</t>
+          <t>1720002014/RC/22012034382220 — sudur gram sadak</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>43034</v>
+        <v>43085</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034382222 — sudur gram sadak</t>
+          <t>1720002014/RC/22012034382221 — sudur gram sadak</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>43025</v>
+        <v>43034</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034503196 — cc road modsingh ke makan chok tak</t>
+          <t>1720002014/RC/22012034382222 — sudur gram sadak</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>112000</v>
+        <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>70752</v>
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>43774</v>
-[...3 lines deleted...]
-      </c>
+        <v>43025</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034530279 — सीसी रोड निर्माण -जसवंत सिंह के मकान से विक्रम सिंह के मकान तक</t>
+          <t>1720002014/RC/22012034503196 — cc road modsingh ke makan chok tak</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>11000</v>
+        <v>112000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>10830</v>
+        <v>70752</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44040</v>
+        <v>43774</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>44217</v>
+        <v>44186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034530280 — सीसी रोड निर्माण-दिनेश के मकान से पूनमचंद के मकान तक</t>
+          <t>1720002014/RC/22012034530279 — सीसी रोड निर्माण -जसवंत सिंह के मकान से विक्रम सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>30000</v>
+        <v>11000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>29640</v>
+        <v>10830</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>44040</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>44217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034552041 — सी सी रोड निर्माण - अम्बाराम के मकान से रमेश के मकान तक</t>
+          <t>1720002014/RC/22012034530280 — सीसी रोड निर्माण-दिनेश के मकान से पूनमचंद के मकान तक</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>26000</v>
+        <v>30000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>25476</v>
+        <v>29640</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44444</v>
+        <v>44040</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>44656</v>
+        <v>44217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034576586 — सी सी रोड निर्माण - चोक से ज्वाल सिंह के मकान की और</t>
+          <t>1720002014/RC/22012034552041 — सी सी रोड निर्माण - अम्बाराम के मकान से रमेश के मकान तक</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>34000</v>
+        <v>26000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>33582</v>
+        <v>25476</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>44433</v>
+        <v>44444</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>44656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034601933 — CC Road Nirman - Men raod se devisngh ke makaan tak</t>
+          <t>1720002014/RC/22012034576586 — सी सी रोड निर्माण - चोक से ज्वाल सिंह के मकान की और</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>42000</v>
+        <v>34000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>41688</v>
+        <v>33582</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>44564</v>
+        <v>44433</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>44656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034601938 — CC Road Nirman -Kamal ke makan se mehrwan ke makan tak</t>
+          <t>1720002014/RC/22012034601933 — CC Road Nirman - Men raod se devisngh ke makaan tak</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>21000</v>
+        <v>42000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>20844</v>
+        <v>41688</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>44572</v>
+        <v>44564</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>44656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034603220 — cc road nirman - devilal ke makan se rajendra ke makaan tak</t>
+          <t>1720002014/RC/22012034601938 — CC Road Nirman -Kamal ke makan se mehrwan ke makan tak</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>70000</v>
+        <v>21000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>68952</v>
+        <v>20844</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>45151</v>
+        <v>44572</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>45322</v>
+        <v>44656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/22012034653594 — सीसी रोड निर्माण जितेंद्र के मकान से गंगाराम के मकान की ओर</t>
+          <t>1720002014/RC/22012034603220 — cc road nirman - devilal ke makan se rajendra ke makaan tak</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>110000</v>
+        <v>70000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>68952</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45080</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>45151</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>45322</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/371 — पंचप्रमेश्वर,सी.सी.रोड अम्‍बेमाता चोक से हिरालाल के मकान तक</t>
+          <t>1720002014/RC/22012034653594 — सीसी रोड निर्माण जितेंद्र के मकान से गंगाराम के मकान की ओर</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>145000</v>
+        <v>110000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>55908</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>41039</v>
-[...3 lines deleted...]
-      </c>
+        <v>45080</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/गेवल सडक गंगाराम के मकान से नीम चोक — गेवल सडक गंगाराम के मकान से नीम चोक तक मलकपुर  मार्ग तक</t>
+          <t>1720002014/RC/371 — पंचप्रमेश्वर,सी.सी.रोड अम्‍बेमाता चोक से हिरालाल के मकान तक</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>462000</v>
+        <v>145000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>211596</v>
+        <v>55908</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>39502</v>
+        <v>41039</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>39976</v>
+        <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/गेवल सडक गुठान से मलकपुर शाला भवन तक — गेवल सडक गुठान से मलकपुर शाला भवन तक मार्ग तक</t>
+          <t>1720002014/RC/गेवल सडक गंगाराम के मकान से नीम चोक — गेवल सडक गंगाराम के मकान से नीम चोक तक मलकपुर  मार्ग तक</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>484000</v>
+        <v>462000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>232382</v>
+        <v>211596</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>39983</v>
+        <v>39976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/गेवलसडक जागनाथ के मकान से मुख्‍य माग — गेवलसडक जागनाथ के मकान से मुख्‍य माग</t>
+          <t>1720002014/RC/गेवल सडक गुठान से मलकपुर शाला भवन तक — गेवल सडक गुठान से मलकपुर शाला भवन तक मार्ग तक</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>489000</v>
+        <v>484000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>289348</v>
+        <v>232382</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>39526</v>
+        <v>39502</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>39958</v>
+        <v>39983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/गेवल सडक नर्बद के मकान से अनि‍या मार — गेवल सडक नर्बद के मकान से अनि‍या मार्ग तक</t>
+          <t>1720002014/RC/गेवलसडक जागनाथ के मकान से मुख्‍य माग — गेवलसडक जागनाथ के मकान से मुख्‍य माग</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>486000</v>
+        <v>489000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>300638</v>
+        <v>289348</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>39494</v>
+        <v>39526</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>39953</v>
+        <v>39958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/गेवल सडक मलकपुर से अरनीया तक — गेवल सडक मलकपुर से अरनीया तक</t>
+          <t>1720002014/RC/गेवल सडक नर्बद के मकान से अनि‍या मार — गेवल सडक नर्बद के मकान से अनि‍या मार्ग तक</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>1140000</v>
+        <v>486000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>49712</v>
+        <v>300638</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>39697</v>
+        <v>39494</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>42072</v>
+        <v>39953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/ग्रेवल सडक डेरी से अर्निया मार्ग तक — ग्रेवल सडक डेरी से अर्निया मार्ग तक (पटाडि‍या ताज)</t>
+          <t>1720002014/RC/गेवल सडक मलकपुर से अरनीया तक — गेवल सडक मलकपुर से अरनीया तक</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>388000</v>
+        <v>1140000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>183203</v>
+        <v>49712</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>39526</v>
+        <v>39697</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>39962</v>
+        <v>42072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/ग्रेवल सड्क, हिम्‍मतसिंह — ग्राम पंचायत पटाड्यिाताज ग्रेवल सड्क, हिम्‍मतसिंह के खेत से भागीरथ के कुए तक</t>
+          <t>1720002014/RC/ग्रेवल सडक डेरी से अर्निया मार्ग तक — ग्रेवल सडक डेरी से अर्निया मार्ग तक (पटाडि‍या ताज)</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>497000</v>
+        <v>388000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>429091</v>
+        <v>183203</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>39649</v>
+        <v>39526</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>41007</v>
+        <v>39962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/सड्क, आम ेक बाग से — ग्राम पंचायत पटाड्यिाताज ग्रेवल सड्क, आम ेक बाग से पटाड्यिाकाकड् तक</t>
+          <t>1720002014/RC/ग्रेवल सड्क, हिम्‍मतसिंह — ग्राम पंचायत पटाड्यिाताज ग्रेवल सड्क, हिम्‍मतसिंह के खेत से भागीरथ के कुए तक</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>495000</v>
+        <v>497000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>390958</v>
+        <v>429091</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>39717</v>
+        <v>39649</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>41007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/सड्क, मलकपुर से खेरियाजागीर काकड् तक — ग्राम पंचायत पटाड्यिाताज सड्क, मलकपुर से खेरियाजागीर काकड् तक</t>
+          <t>1720002014/RC/सड्क, आम ेक बाग से — ग्राम पंचायत पटाड्यिाताज ग्रेवल सड्क, आम ेक बाग से पटाड्यिाकाकड् तक</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>961000</v>
+        <v>495000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>768655</v>
+        <v>390958</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>39649</v>
+        <v>39717</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>42072</v>
+        <v>41007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/सड्क, सागीवाले नाले से नरबत के खेत त — ग्राम पंचायत पटाड्यिाताज सड्क, सागीवाले नाले से नरबत के खेत तक</t>
+          <t>1720002014/RC/सड्क, मलकपुर से खेरियाजागीर काकड् तक — ग्राम पंचायत पटाड्यिाताज सड्क, मलकपुर से खेरियाजागीर काकड् तक</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>499000</v>
+        <v>961000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>426838</v>
+        <v>768655</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>39716</v>
+        <v>39649</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>42050</v>
+        <v>42072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RC/सड्क, सुराखेड्ा से लालसिंह के खेत तक — ग्राम पंचायत पटाड्यिाताज ग्रेवल सड्क, सुराखेड्ा से लालसिंह के खेत तक</t>
+          <t>1720002014/RC/सड्क, सागीवाले नाले से नरबत के खेत त — ग्राम पंचायत पटाड्यिाताज सड्क, सागीवाले नाले से नरबत के खेत तक</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>495000</v>
+        <v>499000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>358421</v>
+        <v>426838</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>39680</v>
+        <v>39716</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>42074</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034285936 — शौचालय निर्माण - डुन्‍गरसिंह मुन्‍नाजी</t>
+          <t>1720002014/RC/सड्क, सुराखेड्ा से लालसिंह के खेत तक — ग्राम पंचायत पटाड्यिाताज ग्रेवल सड्क, सुराखेड्ा से लालसिंह के खेत तक</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>3180</v>
+        <v>495000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>3180</v>
+        <v>358421</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42276</v>
+        <v>39680</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>42553</v>
+        <v>42074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034475686 — recharge pit (ratan  ke ghar ke paas handpump)</t>
+          <t>1720002014/RS/22012034285936 — शौचालय निर्माण - डुन्‍गरसिंह मुन्‍नाजी</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>13427.22</v>
+        <v>3180</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>9504</v>
+        <v>3180</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43728</v>
+        <v>42276</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43935</v>
+        <v>42553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034475687 — recharge pit (aganwadi bhawan ke paas handpump)</t>
+          <t>1720002014/RS/22012034475686 — recharge pit (ratan  ke ghar ke paas handpump)</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>9504</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>43728</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034475688 — recharge pit (himmat  ke ghar ke paas handpump)</t>
+          <t>1720002014/RS/22012034475687 — recharge pit (aganwadi bhawan ke paas handpump)</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>9504</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>43728</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034475689 — recharge pit (priamary school ke paas handpump)</t>
+          <t>1720002014/RS/22012034475688 — recharge pit (himmat  ke ghar ke paas handpump)</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>9504</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>43728</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034540091 — नाडेप निर्माण - पुलिया के पास  सुराखेडा</t>
+          <t>1720002014/RS/22012034475689 — recharge pit (priamary school ke paas handpump)</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>14534.18</v>
+        <v>13427.22</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>10409</v>
+        <v>9504</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44461</v>
+        <v>43728</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>44825</v>
+        <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034540093 — नाडेप निर्माण -  मुख्य मार्ग पर  सुराखेड़ा</t>
+          <t>1720002014/RS/22012034540091 — नाडेप निर्माण - पुलिया के पास  सुराखेडा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>14506.67</v>
+        <v>14534.18</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>12569</v>
+        <v>10409</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44460</v>
+        <v>44461</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>44825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034546905 — slwm sokhta gadda samudayik puliya ke pass surakheda</t>
+          <t>1720002014/RS/22012034540093 — नाडेप निर्माण -  मुख्य मार्ग पर  सुराखेड़ा</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>17650.48</v>
+        <v>14506.67</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>16883</v>
+        <v>12569</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44486</v>
+        <v>44460</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>44825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034546908 — slwm sokhta gadda samudayik main road ke pass surakheda</t>
+          <t>1720002014/RS/22012034546905 — slwm sokhta gadda samudayik puliya ke pass surakheda</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>17633.21</v>
+        <v>17650.48</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>16887</v>
+        <v>16883</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44514</v>
+        <v>44486</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>44825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034643111 — सामुदायिक स्वछता परिसर E G S स्कूल के पास पटाडिया ताज</t>
+          <t>1720002014/RS/22012034546908 — slwm sokhta gadda samudayik main road ke pass surakheda</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>17633.21</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>16887</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44574</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>44825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034643112 — सामुदायिक स्वछता परिसर E G S स्कूल के पास पटाडिया ताज</t>
+          <t>1720002014/RS/22012034643111 — सामुदायिक स्वछता परिसर E G S स्कूल के पास पटाडिया ताज</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>44574</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034643113 — सामुदायिक स्वछता परिसर E G S स्कूल के पास पटाडिया ताज</t>
+          <t>1720002014/RS/22012034643112 — सामुदायिक स्वछता परिसर E G S स्कूल के पास पटाडिया ताज</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>44574</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034646642 — सामुदायिक स्वछता परिसर सुगनाबाई के घर के पास पटाडिया ताज</t>
+          <t>1720002014/RS/22012034643113 — सामुदायिक स्वछता परिसर E G S स्कूल के पास पटाडिया ताज</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>43860</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44652</v>
-[...3 lines deleted...]
-      </c>
+        <v>44574</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034646643 — सामुदायिक स्वछता परिसर सुगनाबाई के घर के पास पटाडिया ताज</t>
+          <t>1720002014/RS/22012034646642 — सामुदायिक स्वछता परिसर सुगनाबाई के घर के पास पटाडिया ताज</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>43860</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44563</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>44652</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>44958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1720002014/RS/22012034650304 — नाली निर्माण - कमलसिंह के मकान से पुलिया तक</t>
+          <t>1720002014/RS/22012034646643 — सामुदायिक स्वछता परिसर सुगनाबाई के घर के पास पटाडिया ताज</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44655</v>
+        <v>44563</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/19 — सार्वजनिक कुप निर्माण, श्‍मशानघाट के पास</t>
+          <t>1720002014/RS/22012034650304 — नाली निर्माण - कमलसिंह के मकान से पुलिया तक</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>358000</v>
+        <v>48000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>224334</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>40121</v>
-[...3 lines deleted...]
-      </c>
+        <v>44655</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034434104 — chekdam nirman surakheda</t>
+          <t>1720002014/WC/19 — सार्वजनिक कुप निर्माण, श्‍मशानघाट के पास</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>358000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>224334</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43575</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>40121</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>41007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034475009 — Rain water harwesting systam  EGS school bhawan</t>
+          <t>1720002014/WC/22012034434104 — chekdam nirman surakheda</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43610</v>
+        <v>43575</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034475010 — Rain water harwesting systam panchaayt bhawan</t>
+          <t>1720002014/WC/22012034475009 — Rain water harwesting systam  EGS school bhawan</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>43610</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034477335 — recharge pit (primary school)</t>
+          <t>1720002014/WC/22012034475010 — Rain water harwesting systam panchaayt bhawan</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43579</v>
+        <v>43610</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034477336 — recharge pit (kitchen shed ke pas)</t>
+          <t>1720002014/WC/22012034477335 — recharge pit (primary school)</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>43579</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034484323 — Sokhata gadda nirman Ramesh sarpanch ke ghar ke pass hendpump</t>
+          <t>1720002014/WC/22012034477336 — recharge pit (kitchen shed ke pas)</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>9504</v>
+        <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43703</v>
-[...3 lines deleted...]
-      </c>
+        <v>43579</v>
+      </c>
+      <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034485166 — recharge pit patadiyataj (roopsingh handpump)</t>
+          <t>1720002014/WC/22012034484323 — Sokhata gadda nirman Ramesh sarpanch ke ghar ke pass hendpump</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>9504</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43704</v>
+        <v>43703</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034490019 — सोख्ता गड्डा प्राथमिक विधालय सुरखेडा हेंडपंप</t>
+          <t>1720002014/WC/22012034485166 — recharge pit patadiyataj (roopsingh handpump)</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>13427.22</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>9504</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>43704</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>43935</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034490020 — सोख्ता गड्डा आगनवाड़ी भवन पटाडीया ताज हेण्डपंप</t>
+          <t>1720002014/WC/22012034490019 — सोख्ता गड्डा प्राथमिक विधालय सुरखेडा हेंडपंप</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034490023 — सोख्ता गड्डा आगनवाड़ी भवन पटाडीया ताज हेण्डपंप</t>
+          <t>1720002014/WC/22012034490020 — सोख्ता गड्डा आगनवाड़ी भवन पटाडीया ताज हेण्डपंप</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034490637 — सोख्ता गड्डा रतन के घर के पास पटाडीया ताज</t>
+          <t>1720002014/WC/22012034490023 — सोख्ता गड्डा आगनवाड़ी भवन पटाडीया ताज हेण्डपंप</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034490638 — सोख्ता गड्डा हिम्मत  के घर के पास पटाडीया ताज</t>
+          <t>1720002014/WC/22012034490637 — सोख्ता गड्डा रतन के घर के पास पटाडीया ताज</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034517326 — तलाई निर्माण सुखलिया के खेत के पास सुराखेड़ा</t>
+          <t>1720002014/WC/22012034490638 — सोख्ता गड्डा हिम्मत  के घर के पास पटाडीया ताज</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>432526.62</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>322992</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43843</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034527472 — Talai nirman surakheda me moli  shamshanghat ke pass</t>
+          <t>1720002014/WC/22012034517326 — तलाई निर्माण सुखलिया के खेत के पास सुराखेड़ा</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>423455.16</v>
+        <v>432526.62</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>176</v>
+        <v>322992</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43902</v>
+        <v>43843</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>44463</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034621916 — तलाई निर्माण - अम्बाराम के खेत के पास   सुराखेडा कला</t>
+          <t>1720002014/WC/22012034527472 — Talai nirman surakheda me moli  shamshanghat ke pass</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>581093.25</v>
+        <v>423455.16</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>356664</v>
+        <v>176</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44368</v>
+        <v>43902</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>44656</v>
+        <v>44463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034621917 — तलाई निर्माण -  विक्रम सिंह के खेत के पास</t>
+          <t>1720002014/WC/22012034621916 — तलाई निर्माण - अम्बाराम के खेत के पास   सुराखेडा कला</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>581093.25</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>343926</v>
+        <v>356664</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44287</v>
+        <v>44368</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>44463</v>
+        <v>44656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012034768806 — CTR- रूफ वाटर हार्वेस्टिंग प्राथमिक विद्यालय सुराखेड़ा कलां</t>
+          <t>1720002014/WC/22012034621917 — तलाई निर्माण -  विक्रम सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>24271.14</v>
+        <v>581093.25</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>19673</v>
+        <v>343926</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44502</v>
+        <v>44287</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>45133</v>
+        <v>44463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012035021266 — परकोलेसन टैंक  निर्माण -  राजाराम के खेत के पास</t>
+          <t>1720002014/WC/22012034768806 — CTR- रूफ वाटर हार्वेस्टिंग प्राथमिक विद्यालय सुराखेड़ा कलां</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>650390.69</v>
+        <v>24271.14</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>420359</v>
+        <v>19673</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44914</v>
+        <v>44502</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>45320</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012035158061 — स्टॉप डेम कम पुलिया निर्माण - मोहनसिंह के घर के पास ग्राम सुरखेडाकला</t>
+          <t>1720002014/WC/22012035021266 — परकोलेसन टैंक  निर्माण -  राजाराम के खेत के पास</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>145000</v>
+        <v>650390.69</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>420359</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45292</v>
-[...1 lines deleted...]
-      <c r="K280" s="3"/>
+        <v>44914</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>45320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/22012035239828 — dugout pond  Rajendra ke khet ke pass Malkapur</t>
+          <t>1720002014/WC/22012035158061 — स्टॉप डेम कम पुलिया निर्माण - मोहनसिंह के घर के पास ग्राम सुरखेडाकला</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>487600.64</v>
+        <v>145000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>409416.64</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45674</v>
-[...3 lines deleted...]
-      </c>
+        <v>45292</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/9993662788 — गेवियन संरचना,उमरावसिंह नारायणसिंह के खेत के पास</t>
+          <t>1720002014/WC/22012035239828 — dugout pond  Rajendra ke khet ke pass Malkapur</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>79900</v>
+        <v>487600.64</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>409416.64</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42357</v>
-[...1 lines deleted...]
-      <c r="K282" s="3"/>
+        <v>45674</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>45815</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/9993662790 — गेवियन संरचना,रमेशचन्‍द्र के खेत के पास</t>
+          <t>1720002014/WC/9993662788 — गेवियन संरचना,उमरावसिंह नारायणसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>79900</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>42357</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/कपिलधार शविनारायण्‍ा जी पटाडीया ताज — कपिलधार शविनारायण्‍ा जी पटाडीया ताज</t>
+          <t>1720002014/WC/9993662790 — गेवियन संरचना,रमेशचन्‍द्र के खेत के पास</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>65000</v>
+        <v>79900</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>87290</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>39421</v>
-[...3 lines deleted...]
-      </c>
+        <v>42357</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/कपिलधारा मानसीह रुगा जी पटाडीया ताज — कपिलधारा मानसीह रुगा जी पटाडीया ताज</t>
+          <t>1720002014/WC/कपिलधार शविनारायण्‍ा जी पटाडीया ताज — कपिलधार शविनारायण्‍ा जी पटाडीया ताज</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>175446</v>
+        <v>87290</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>39421</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>39796</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WC/तालब नि‍मान मलकपुर गुठान के पास — तालब नि‍मान मलकपुर गुठान के पास</t>
+          <t>1720002014/WC/कपिलधारा मानसीह रुगा जी पटाडीया ताज — कपिलधारा मानसीह रुगा जी पटाडीया ताज</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>358000</v>
+        <v>65000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>175446</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>39526</v>
-[...1 lines deleted...]
-      <c r="K286" s="3"/>
+        <v>39421</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>39796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कपलि धारा पटाडीया ताज कंचन हरी सीह — कपलि धारा पटाडीया ताज कंचन हरी सीह</t>
+          <t>1720002014/WC/तालब नि‍मान मलकपुर गुठान के पास — तालब नि‍मान मलकपुर गुठान के पास</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>65000</v>
+        <v>358000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>160314</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>39432</v>
-[...3 lines deleted...]
-      </c>
+        <v>39526</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कपिल हारी सीह पटाडीया ताज  पिलधार जी — ग्राम पंचायत पटाड्यिा ताज कपिलधारा कूप निर्माण हरीसिंह भेराजी</t>
+          <t>1720002014/WH/कपलि धारा पटाडीया ताज कंचन हरी सीह — कपलि धारा पटाडीया ताज कंचन हरी सीह</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>104259</v>
+        <v>160314</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>39451</v>
+        <v>39432</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>39796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कपील ध्ारा केसरसीह मुन्‍नाजी  पटाउीय — कपील ध्ारा केसरसीह मुन्‍नाजी  पटाउीया ताज</t>
+          <t>1720002014/WH/कपिल हारी सीह पटाडीया ताज  पिलधार जी — ग्राम पंचायत पटाड्यिा ताज कपिलधारा कूप निर्माण हरीसिंह भेराजी</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>133000</v>
+        <v>65000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>139992</v>
+        <v>104259</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>39493</v>
+        <v>39451</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>39990</v>
+        <v>39796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कपील ध्ारा कोदा अमरा    पटाउीया ताज — कपील ध्ारा कोदा अमरा    पटाउीया ताज</t>
+          <t>1720002014/WH/कपील ध्ारा केसरसीह मुन्‍नाजी  पटाउीय — कपील ध्ारा केसरसीह मुन्‍नाजी  पटाउीया ताज</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>65000</v>
+        <v>133000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>139992</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>39500</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>39493</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>39990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कपील ध्ारा मन्‍दरुप भेरा  पटाउीया ता — कपील ध्ारा मन्‍दरुप भेरा  पटाउीया ताज</t>
+          <t>1720002014/WH/कपील ध्ारा कोदा अमरा    पटाउीया ताज — कपील ध्ारा कोदा अमरा    पटाउीया ताज</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>133000</v>
+        <v>65000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>39469</v>
+        <v>39500</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कपील ध्ारा मोहनलााल सेवा   पटाउीया त — कपील ध्ारा मोहनलााल सेवा   पटाउीया ताज</t>
+          <t>1720002014/WH/कपील ध्ारा मन्‍दरुप भेरा  पटाउीया ता — कपील ध्ारा मन्‍दरुप भेरा  पटाउीया ताज</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>65000</v>
+        <v>133000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>127789</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39493</v>
-[...3 lines deleted...]
-      </c>
+        <v>39469</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कमल भगीरथ कपील ध्ारा  पटाउीया ताज — कमल भगीरथ कपील ध्ारा  पटाउीया ताज</t>
+          <t>1720002014/WH/कपील ध्ारा मोहनलााल सेवा   पटाउीया त — कपील ध्ारा मोहनलााल सेवा   पटाउीया ताज</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>121355</v>
+        <v>127789</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>39486</v>
+        <v>39493</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/ कुपनि‍मान  पटाडीया ताज कमलबापु — कुपनि‍मान  पटाडीया ताज कमलबापु</t>
+          <t>1720002014/WH/कमल भगीरथ कपील ध्ारा  पटाउीया ताज — कमल भगीरथ कपील ध्ारा  पटाउीया ताज</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>129440</v>
+        <v>121355</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>39451</v>
+        <v>39486</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/ कुपनि‍मान  पटाडीया ताज धुलजी काना — कुपनि‍मान  पटाडीया ताज धुलजी काना</t>
+          <t>1720002014/WH/ कुपनि‍मान  पटाडीया ताज कमलबापु — कुपनि‍मान  पटाडीया ताज कमलबापु</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>80510</v>
+        <v>129440</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>39432</v>
+        <v>39451</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>39796</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/ कुपनि‍मान  पटाडीया ताज मोती पुना — कुपनि‍मान  पटाडीया ताज मोती पुना</t>
+          <t>1720002014/WH/ कुपनि‍मान  पटाडीया ताज धुलजी काना — कुपनि‍मान  पटाडीया ताज धुलजी काना</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>100277</v>
+        <v>80510</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>39432</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>41003</v>
+        <v>39796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/कुप नि‍मान  मागीलाल पाटाडीया ताज — कुप नि‍मान  मागीलाल पाटाडीया ताज</t>
+          <t>1720002014/WH/ कुपनि‍मान  पटाडीया ताज मोती पुना — कुपनि‍मान  पटाडीया ताज मोती पुना</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>100277</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39444</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>39432</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>41003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/पिलधार ि‍कसन पुना जी 2पटाडीया ताज — कपिलधार ि‍कसन पुना जी 2पटाडीया ताज</t>
+          <t>1720002014/WH/कुप नि‍मान  मागीलाल पाटाडीया ताज — कुप नि‍मान  मागीलाल पाटाडीया ताज</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>34462</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39432</v>
-[...3 lines deleted...]
-      </c>
+        <v>39444</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/पील ध्ारा बनेसीह बाबुलाल  पटाउीया ता — कपि‍लधारा बनेसीह बाबुलाल  पटाउीया ताज</t>
+          <t>1720002014/WH/पिलधार ि‍कसन पुना जी 2पटाडीया ताज — कपिलधार ि‍कसन पुना जी 2पटाडीया ताज</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>113400</v>
+        <v>34462</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>39480</v>
+        <v>39432</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>41003</v>
+        <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/पील ध्ारा बसाताबाइ गोवधन  पटाउीया ता — कुप नि‍मान  बसाताबाइ गोवधन  पटाउीया ताज</t>
+          <t>1720002014/WH/पील ध्ारा बनेसीह बाबुलाल  पटाउीया ता — कपि‍लधारा बनेसीह बाबुलाल  पटाउीया ताज</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>148845</v>
+        <v>113400</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>39486</v>
+        <v>39480</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>39796</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/पील ध्ारा मागीलाल अमरा  पटाउीया ताज — कुपनि‍मान  मागीलाल अमरा  पटाउीया ताज</t>
+          <t>1720002014/WH/पील ध्ारा बसाताबाइ गोवधन  पटाउीया ता — कुप नि‍मान  बसाताबाइ गोवधन  पटाउीया ताज</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>94078</v>
+        <v>148845</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>39436</v>
+        <v>39486</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>39796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/पील ध्ारा रामरतन हरीसीह   पटाउीया ता — ग्राम पंचायत पटाड्यिा ताजा, कपिलधारा कूप निर्माण रामरतन हरीसिंह</t>
+          <t>1720002014/WH/पील ध्ारा मागीलाल अमरा  पटाउीया ताज — कुपनि‍मान  मागीलाल अमरा  पटाउीया ताज</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>145052</v>
+        <v>94078</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>39436</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>39796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1720002014/WH/पील ध्ारा सीताराम देवीलााल   पटाउीया — कुपनि‍माना सीताराम देवीलााल पटाउीया ताज</t>
+          <t>1720002014/WH/पील ध्ारा रामरतन हरीसीह   पटाउीया ता — ग्राम पंचायत पटाड्यिा ताजा, कपिलधारा कूप निर्माण रामरतन हरीसिंह</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>113613</v>
+        <v>145052</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>39436</v>
       </c>
       <c r="K303" s="3" t="n">
+        <v>39796</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / SONKATCH</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1720002014/WH/पील ध्ारा सीताराम देवीलााल   पटाउीया — कुपनि‍माना सीताराम देवीलााल पटाउीया ताज</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>65000</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>113613</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>39436</v>
+      </c>
+      <c r="K304" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>