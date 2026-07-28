--- v0 (2026-07-21)
+++ v1 (2026-07-28)
@@ -510,51 +510,51 @@
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1720002015/DP/22012034604160 — वसुंधा वंदन अमृत वाटिका अमृत सरोवर Gardkhajuriya</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="G9" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>30270.46</v>
+        <v>31053.46</v>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>2023-11-02 - 2026-05-31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
@@ -3176,51 +3176,51 @@
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>1720002015/IF/22012035617100 — Ek Bagiya Maa Ke Naam Hemlata 179</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="G71" s="2" t="n">
         <v>271810.4</v>
       </c>
       <c r="H71" s="2" t="n">
-        <v>24795</v>
+        <v>25839</v>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t>2025-09-19 - </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
@@ -5498,51 +5498,51 @@
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>1720002015/IF/IAY/5544379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113502143</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="G125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="H125" s="2" t="n">
-        <v>20358</v>
+        <v>21924</v>
       </c>
       <c r="I125" s="1" t="inlineStr">
         <is>
           <t>2025-07-11 - 2026-01-07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
@@ -5835,62 +5835,62 @@
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>1720002015/IF/IAY/5841982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115812453</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="G133" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="H133" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I133" s="1" t="inlineStr">
         <is>
-          <t>2025-11-11 - 2026-01-23</t>
+          <t>2025-11-11 - 2026-07-21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
@@ -5921,62 +5921,62 @@
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>1720002015/IF/IAY/5842042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116140907</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="G135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="H135" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="I135" s="1" t="inlineStr">
         <is>
-          <t>2025-11-15 - 2026-05-20</t>
+          <t>2025-11-15 - 2026-07-21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
@@ -6222,62 +6222,62 @@
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>1720002015/IF/IAY/5842232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113641455</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="G142" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="H142" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="I142" s="1" t="inlineStr">
         <is>
-          <t>2025-11-08 - 2026-03-29</t>
+          <t>2025-11-08 - 2026-07-21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
@@ -6308,62 +6308,62 @@
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>1720002015/IF/IAY/5842336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772090</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="G144" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="H144" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="I144" s="1" t="inlineStr">
         <is>
-          <t>2025-12-03 - 2026-05-03</t>
+          <t>2025-12-03 - 2026-07-21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
@@ -11647,51 +11647,51 @@
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>1720002015/WC/22012035130797 — पर्कॉयलेशन टैंक गड़ के पास गढ़ खजुरिया</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="G268" s="2" t="n">
         <v>498501.25</v>
       </c>
       <c r="H268" s="2" t="n">
-        <v>285888.74</v>
+        <v>286410.74</v>
       </c>
       <c r="I268" s="1" t="inlineStr">
         <is>
           <t>2023-12-17 - 2026-04-07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH / GARHKHAJURIYA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>