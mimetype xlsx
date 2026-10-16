--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K178"/>
+  <dimension ref="A1:K179"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 22:33:59</t>
+          <t>Exported on: 2026-10-16 19:21:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -847,51 +847,51 @@
       <c r="J23" s="3" t="n">
         <v>42707</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/22012034342127 — वर्क्षारोपण - देव महाराज के सामने बेराखेड़ी</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>44740</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42879</v>
@@ -1764,51 +1764,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44364</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/22012034813031 — निजी खेत में फलौउद्यान-  भारत सिंह तकत सिंह</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>32261</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44386</v>
@@ -2338,51 +2338,51 @@
       <c r="J54" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/22012035395411 — JGSA2025 Recharge structure kapildhara kup Rajendra singh</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45775</v>
@@ -2648,51 +2648,51 @@
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/22012035593899 — Ek Bagiya Maa Ke Naam pavitra bai</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>55617</v>
+        <v>63717</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -3653,70 +3653,70 @@
       <c r="J81" s="3" t="n">
         <v>44765</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>45141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/39242 — Construction of IAY House -IAY REG. NO. MP-20-002-027-001/74</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>42331</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -3847,315 +3847,325 @@
       <c r="J85" s="3" t="n">
         <v>45083</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/4532215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100690594</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45573</v>
       </c>
-      <c r="K86" s="3"/>
+      <c r="K86" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/4532231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100692487</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>20754</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45725</v>
       </c>
-      <c r="K87" s="3"/>
+      <c r="K87" s="3" t="n">
+        <v>46253</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/4555830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114769221</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>18801</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45573</v>
       </c>
-      <c r="K88" s="3"/>
+      <c r="K88" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/4583878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119088891</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>21780</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/4745661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114077673</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45604</v>
       </c>
-      <c r="K90" s="3"/>
+      <c r="K90" s="3" t="n">
+        <v>46253</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/5150532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124467258</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>16965</v>
+        <v>19965</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45750</v>
       </c>
-      <c r="K91" s="3"/>
+      <c r="K91" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -4327,78 +4337,80 @@
       <c r="J95" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/5210502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120237427</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>13833</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45750</v>
       </c>
-      <c r="K96" s="3"/>
+      <c r="K96" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -4423,117 +4435,119 @@
       <c r="J97" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/5841648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113896078</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45947</v>
       </c>
-      <c r="K98" s="3"/>
+      <c r="K98" s="3" t="n">
+        <v>46253</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/5841713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120262747</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4664,117 +4678,117 @@
       <c r="J102" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/68200 — Construction of IAY House -IAY REG. NO. MP-20-002-027-001/37</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1720002027/IF/IAY/68201 — Construction of IAY House -IAY REG. NO. MP-20-002-027-001/68</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6925,1432 +6939,1479 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>19500</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>18528</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>44582</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1720002027/SK/2260 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BERAKHEDI</t>
+          <t>1720002027/RS/VB/YD/22012035140123 — Construction of Soak Pit for 1 choudhary mohalla</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>1285000</v>
+        <v>24127.29</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>715682.5</v>
+        <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034329576 — नवीन तालाब निर्माण ग्राम बैराखेडी</t>
+          <t>1720002027/SK/2260 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BERAKHEDI</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>200000</v>
+        <v>1285000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>52596</v>
+        <v>715682.5</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>42908</v>
+        <v>41691</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>43967</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034382210 — check dam</t>
+          <t>1720002027/WC/22012034329576 — नवीन तालाब निर्माण ग्राम बैराखेडी</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>0</v>
+        <v>52596</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>43034</v>
-[...1 lines deleted...]
-      <c r="K152" s="3"/>
+        <v>42908</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>43967</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034382211 — loose boulder</t>
+          <t>1720002027/WC/22012034382210 — check dam</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034385271 — check dam( roji ghat)</t>
+          <t>1720002027/WC/22012034382211 — loose boulder</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>588000</v>
+        <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>563616</v>
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>43168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43034</v>
+      </c>
+      <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034474925 — Bori bandhan niraman</t>
+          <t>1720002027/WC/22012034385271 — check dam( roji ghat)</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>0</v>
+        <v>588000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>0</v>
+        <v>563616</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>43610</v>
-[...1 lines deleted...]
-      <c r="K155" s="3"/>
+        <v>43168</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>43695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034474976 — Sokhata Pit</t>
+          <t>1720002027/WC/22012034474925 — Bori bandhan niraman</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>6125.07</v>
+        <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>43610</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034474977 — Sokhata Pit</t>
+          <t>1720002027/WC/22012034474976 — Sokhata Pit</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>0</v>
+        <v>6125.07</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>43610</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034474978 — Sokhata Pit</t>
+          <t>1720002027/WC/22012034474977 — Sokhata Pit</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>43610</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034475004 — Rain water harwesting systam</t>
+          <t>1720002027/WC/22012034474978 — Sokhata Pit</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>43610</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034475005 — Rain water harwesting systam school bhawan</t>
+          <t>1720002027/WC/22012034475004 — Rain water harwesting systam</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>43611</v>
+        <v>43610</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034477324 — recharge pit (primary school)</t>
+          <t>1720002027/WC/22012034475005 — Rain water harwesting systam school bhawan</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>43579</v>
+        <v>43611</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034477325 — recharge pit (midile school)</t>
+          <t>1720002027/WC/22012034477324 — recharge pit (primary school)</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>43579</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034484321 — Sokhata gadda nirman Devilala ke ghar ke pass hendpump ke pass</t>
+          <t>1720002027/WC/22012034477325 — recharge pit (midile school)</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>6336</v>
+        <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>43707</v>
-[...3 lines deleted...]
-      </c>
+        <v>43579</v>
+      </c>
+      <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034484322 — Sokhata gadda nirman EGS school ke pass hendpump</t>
+          <t>1720002027/WC/22012034484321 — Sokhata gadda nirman Devilala ke ghar ke pass hendpump ke pass</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>12672</v>
+        <v>6336</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>43707</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>44096</v>
+        <v>44007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034485159 — recharge pit (middile school handpump)</t>
+          <t>1720002027/WC/22012034484322 — Sokhata gadda nirman EGS school ke pass hendpump</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>12672</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>43720</v>
+        <v>43707</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>44007</v>
+        <v>44096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034502319 — Talai nirman Dabra dabari rakhaya ke pass berakhedi</t>
+          <t>1720002027/WC/22012034485159 — recharge pit (middile school handpump)</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>432525.56</v>
+        <v>13427.22</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>358867.85</v>
+        <v>12672</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>43804</v>
+        <v>43720</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>44068</v>
+        <v>44007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034527273 — Talab nirman Bawdi par</t>
+          <t>1720002027/WC/22012034502319 — Talai nirman Dabra dabari rakhaya ke pass berakhedi</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>435562.35</v>
+        <v>432525.56</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>342592</v>
+        <v>358867.85</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43896</v>
+        <v>43804</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>44280</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034541931 — Talai nirman Balramsingh ke khet ke pass</t>
+          <t>1720002027/WC/22012034527273 — Talab nirman Bawdi par</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>386188.5</v>
+        <v>435562.35</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>0</v>
+        <v>342592</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K168" s="3"/>
+        <v>43896</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>44280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034551386 — Talai nirman Balram ke khet ke pass</t>
+          <t>1720002027/WC/22012034541931 — Talai nirman Balramsingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>374187.65</v>
+        <v>386188.5</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>356798</v>
+        <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>43988</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034616269 — परकोलेशन टैंक- सोबल सिंग के खेत के पास</t>
+          <t>1720002027/WC/22012034551386 — Talai nirman Balram ke khet ke pass</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>492531.79</v>
+        <v>374187.65</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>355944</v>
+        <v>356798</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>44254</v>
+        <v>43988</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>44896</v>
+        <v>44643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034767652 — रूफ वाटर हार्वेस्टिंग - प्राथमिक  विद्यालय बेरखेडी</t>
+          <t>1720002027/WC/22012034616269 — परकोलेशन टैंक- सोबल सिंग के खेत के पास</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>24755.28</v>
+        <v>492531.79</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>0</v>
+        <v>355944</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>44298</v>
-[...1 lines deleted...]
-      <c r="K171" s="3"/>
+        <v>44254</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034868951 — percolation tank amar singh ke khet ke paas</t>
+          <t>1720002027/WC/22012034767652 — रूफ वाटर हार्वेस्टिंग - प्राथमिक  विद्यालय बेरखेडी</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>450794.83</v>
+        <v>24755.28</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>170688</v>
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>44596</v>
-[...3 lines deleted...]
-      </c>
+        <v>44298</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012034897280 — parcotaion Tank - Amarsingh ke khet ke pass</t>
+          <t>1720002027/WC/22012034868951 — percolation tank amar singh ke khet ke paas</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>0</v>
+        <v>450794.83</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0</v>
+        <v>170688</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>44479</v>
-[...1 lines deleted...]
-      <c r="K173" s="3"/>
+        <v>44596</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>45372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012035000880 — parkolation Tank Et Bhatte ke pass</t>
+          <t>1720002027/WC/22012034897280 — parcotaion Tank - Amarsingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>622665.98</v>
+        <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>325420.5</v>
+        <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>44836</v>
-[...3 lines deleted...]
-      </c>
+        <v>44479</v>
+      </c>
+      <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012035011630 — पर्कोलेसन टैंक - रघुवीर सिंह के घर के पास</t>
+          <t>1720002027/WC/22012035000880 — parkolation Tank Et Bhatte ke pass</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>615507.23</v>
+        <v>622665.98</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>464449</v>
+        <v>325420.5</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>44883</v>
+        <v>44836</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>46111</v>
+        <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WC/22012035260079 — नवीन तालाब  निर्माण कार्य ग्राम बेराखेडी</t>
+          <t>1720002027/WC/22012035011630 — पर्कोलेसन टैंक - रघुवीर सिंह के घर के पास</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>2173000</v>
+        <v>615507.23</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>117450</v>
+        <v>464449</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>45770</v>
-[...1 lines deleted...]
-      <c r="K176" s="3"/>
+        <v>44883</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>46111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1720002027/WH/22012034454805 — Check dam repair</t>
+          <t>1720002027/WC/22012035260079 — नवीन तालाब  निर्माण कार्य ग्राम बेराखेडी</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>523783.18</v>
+        <v>2173000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>449172.18</v>
+        <v>117450</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>44603</v>
-[...3 lines deleted...]
-      </c>
+        <v>45770</v>
+      </c>
+      <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
+          <t>1720002027/WH/22012034454805 — Check dam repair</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>523783.18</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>449172.18</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>44603</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>45113</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / SONKATCH</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
           <t>1720002027/WH/22012034454818 — तालाब जीर्णोद्धार बैराखेड़ी</t>
         </is>
       </c>
-      <c r="G178" s="1" t="inlineStr">
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H178" s="2" t="n">
+      <c r="H179" s="2" t="n">
         <v>912048.93</v>
       </c>
-      <c r="I178" s="2" t="n">
+      <c r="I179" s="2" t="n">
         <v>789945.73</v>
       </c>
-      <c r="J178" s="3" t="n">
+      <c r="J179" s="3" t="n">
         <v>44596</v>
       </c>
-      <c r="K178" s="3" t="n">
+      <c r="K179" s="3" t="n">
         <v>45141</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>