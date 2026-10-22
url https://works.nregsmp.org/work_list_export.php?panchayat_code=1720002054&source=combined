--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K333"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:55:08</t>
+          <t>Exported on: 2026-10-22 10:44:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3855,51 +3855,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/22012035421140 — JGSA 2025 Recharge Structure Kapildhara Kup जितेन्द्र सिंह पिता मेहरबानसिंह ग्राम जगदीशपुर</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45773</v>
@@ -4241,98 +4241,98 @@
         <v>171.62</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/22012035446957 — JGSA 2025 Recharge Structure Kapildhara Kup रितेश सिंह पिता दौलतसिंह ग्राम जगदीशपुर</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/22012035459396 — JGSA 2025 Recharge Structure Kapildhara Kup उमराव सिंह पिता हीराजी ग्राम पिपलियाभाचौड़</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45779</v>
@@ -7051,73 +7051,73 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/4539793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105265411</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>261</v>
+        <v>2061</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7441,51 +7441,51 @@
       <c r="J159" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>45742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/51410 — Construction of IAY House -IAY REG. NO. MP-20-002-054-003/6</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>42347</v>
@@ -7586,51 +7586,51 @@
       <c r="J162" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5151833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106937804</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45891</v>
@@ -8221,51 +8221,51 @@
       <c r="J175" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5214371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113738746</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45891</v>
@@ -8366,51 +8366,51 @@
       <c r="J178" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5241026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118028232</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45925</v>
@@ -8464,145 +8464,145 @@
       <c r="J180" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5524166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147733300</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/55259 — Construction of IAY House -IAY REG. NO. MP-20-002-054-002/27</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>42355</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/55260 — Construction of IAY House -IAY REG. NO. MP-20-002-054-003/31</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>42355</v>
@@ -8654,145 +8654,147 @@
       <c r="J184" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5642331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114098907</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5702794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116057385</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>12789</v>
+        <v>21189</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45891</v>
       </c>
-      <c r="K186" s="3"/>
+      <c r="K186" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5743312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118115669</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45898</v>
@@ -8895,78 +8897,80 @@
       <c r="J189" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/5867680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105429724</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>14094</v>
+        <v>22494</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46133</v>
       </c>
-      <c r="K190" s="3"/>
+      <c r="K190" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9432,51 +9436,51 @@
       <c r="J200" s="3" t="n">
         <v>43224</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>43407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1720002054/IF/IAY/678138 — Construction of IAY House -IAY REG. NO. MP3128887</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>42809</v>
@@ -14147,51 +14151,51 @@
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>44351</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>DEWAS / SONKATCH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1720002054/RS/22012034540773 — SLWM सार्वजनिक नाडेप शंकर सिंह के मकान के पास ग्राम एलचपुर</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>16130.75</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>44435</v>