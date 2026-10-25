--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K720"/>
+  <dimension ref="A1:K722"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 19:50:51</t>
+          <t>Exported on: 2026-10-25 00:53:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2601,51 +2601,51 @@
       <c r="J59" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>43738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012034352728 — NB VARKCCHA ROPAN KARY GRAM SINGODI  SARVE NO151 PURANE TALAB KE PAS</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>122292</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43215</v>
@@ -4280,51 +4280,51 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012034471502 — KAPILDHARA KUP NIRMAN GOPAL JAMSINGH</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>73820</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>43588</v>
@@ -4987,51 +4987,51 @@
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012034619573 — khet talab nirman devlal hiralal godna</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>82371.94</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44123</v>
@@ -5504,51 +5504,51 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>44515</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035306816 — KAPIL DHARA NIRMAN SANTOSH POONAMCHAND GODNA</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>323462.11</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>115483.6</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45784</v>
@@ -5747,98 +5747,98 @@
       <c r="J125" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035389427 — DUGWELL RECHARGE  PIT BHAJAN PRABHU SINGODI GODNA</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>25449.95</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>18460.73</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035469723 — Dugwell recharge pit shadilal s/o shivlal godna</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45757</v>
@@ -5890,51 +5890,51 @@
       <c r="J128" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035469745 — DUGWELL RECHARGE PIT KISHORE SHIKDAR GODNA</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45748</v>
@@ -6133,51 +6133,51 @@
       <c r="J133" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035469800 — Dugwell recharge pit raghunath s/o kishor godna</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45757</v>
@@ -6523,51 +6523,51 @@
       <c r="J141" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035488003 — KAPIL DHARA NIRMAN SHIVRAM BHAGIRATH GODNA</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>91746.2</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45835</v>
@@ -6619,98 +6619,98 @@
       <c r="J143" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035531056 — KHET TALAB NIRMAN KARAN HARSUD GODNA</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>456789.64</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>70956.88</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/22012035531072 — KHET TALAB NIRMAN KARAN HARSUD GODNA</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45748</v>
@@ -22570,78 +22570,80 @@
       <c r="J470" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>45821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/4741000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106792177</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>19809</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45605</v>
       </c>
-      <c r="K471" s="3"/>
+      <c r="K471" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22862,78 +22864,80 @@
       <c r="J476" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/4747311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115719768</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45605</v>
       </c>
-      <c r="K477" s="3"/>
+      <c r="K477" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23105,78 +23109,80 @@
       <c r="J481" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/4883612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793111</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>18963</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45673</v>
       </c>
-      <c r="K482" s="3"/>
+      <c r="K482" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23593,78 +23599,80 @@
       <c r="J491" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5374610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106101044</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45839</v>
       </c>
-      <c r="K492" s="3"/>
+      <c r="K492" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23787,51 +23795,51 @@
       <c r="J495" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5554947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106792209</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>12267</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45845</v>
@@ -24030,51 +24038,51 @@
       <c r="J500" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5582232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116219445</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45845</v>
@@ -24273,147 +24281,149 @@
       <c r="J505" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5660352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121554578</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45854</v>
       </c>
-      <c r="K506" s="3"/>
+      <c r="K506" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5673033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793637</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>46243</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5673162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106791149</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45890</v>
@@ -24465,78 +24475,80 @@
       <c r="J509" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5749897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121972898</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>22992</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45892</v>
       </c>
-      <c r="K510" s="3"/>
+      <c r="K510" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24561,10110 +24573,10206 @@
       <c r="J511" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5870801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793817</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>12054</v>
+        <v>24654</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5870841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025273</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5870870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117331366</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5870896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116216309</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1720004040/IF/IAY/5936527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114008110</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>16989</v>
+        <v>21189</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K516" s="3"/>
+      <c r="K516" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/638237 — Construction of IAY House -IAY REG. NO. MP2252031</t>
+          <t>1720004040/IF/IAY/6352370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796083</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>14704</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/63895 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/34</t>
+          <t>1720004040/IF/IAY/638237 — Construction of IAY House -IAY REG. NO. MP2252031</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>14704</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42368</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>43550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/63896 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/36</t>
+          <t>1720004040/IF/IAY/63895 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/34</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/63898 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/37</t>
+          <t>1720004040/IF/IAY/63896 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/36</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/63899 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/39</t>
+          <t>1720004040/IF/IAY/63898 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/37</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/63900 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/45</t>
+          <t>1720004040/IF/IAY/63899 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/39</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/63901 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/48</t>
+          <t>1720004040/IF/IAY/63900 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/45</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720004040/IF/IAY/645933 — Construction of IAY House -IAY REG. NO. MP1524951</t>
+          <t>1720004040/IF/IAY/63901 — Construction of IAY House -IAY REG. NO. MP-20-004-040-001/48</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>15652</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42862</v>
-[...3 lines deleted...]
-      </c>
+        <v>42368</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1102 — मेडबंधान सरवण भजन - प्रभु गोदना</t>
+          <t>1720004040/IF/IAY/6398471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106792918</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>32000</v>
+        <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>30606</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41317</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1103 — मेडबंधान राजेश - जयराम गोदना</t>
+          <t>1720004040/IF/IAY/645933 — Construction of IAY House -IAY REG. NO. MP1524951</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>32000</v>
+        <v>15030</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>30769</v>
+        <v>15652</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41311</v>
+        <v>42862</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41751</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1104 — मेडबंधान जगन्‍नाथ - गणेशराम गोदना</t>
+          <t>1720004040/LD/1102 — मेडबंधान सरवण भजन - प्रभु गोदना</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>46022</v>
+        <v>30606</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41315</v>
+        <v>41317</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>42733</v>
+        <v>41779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1105 — मेडबंधान हितेश - गंगाविशन गोदना</t>
+          <t>1720004040/LD/1103 — मेडबंधान राजेश - जयराम गोदना</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>20460</v>
+        <v>30769</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41254</v>
+        <v>41311</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>42733</v>
+        <v>41751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1106 — मेडबंधान हिरालाल - गलसिंह गोदना</t>
+          <t>1720004040/LD/1104 — मेडबंधान जगन्‍नाथ - गणेशराम गोदना</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>20002</v>
+        <v>46022</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41261</v>
+        <v>41315</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41757</v>
+        <v>42733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1107 — मेडबंधान मंगीबाई - गोपाल गोदना</t>
+          <t>1720004040/LD/1105 — मेडबंधान हितेश - गंगाविशन गोदना</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>23178</v>
+        <v>20460</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41318</v>
+        <v>41254</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41633</v>
+        <v>42733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/1110 — मेडबंधान किशोर - सिकदार गोदना</t>
+          <t>1720004040/LD/1106 — मेडबंधान हिरालाल - गलसिंह गोदना</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>33000</v>
+        <v>32000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>14124</v>
+        <v>20002</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41254</v>
+        <v>41261</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41631</v>
+        <v>41757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/22012034310147 — shanti dham godna</t>
+          <t>1720004040/LD/1107 — मेडबंधान मंगीबाई - गोपाल गोदना</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>180000</v>
+        <v>32000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>170832</v>
+        <v>23178</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42838</v>
+        <v>41318</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>43895</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/22012034310441 — shanti dham gular ghat singodi</t>
+          <t>1720004040/LD/1110 — मेडबंधान किशोर - सिकदार गोदना</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>14124</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>41254</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>41631</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/22012034311929 — KHETSADAK- GANESH KE KHET SE MUVDI MOHALAA GODNA</t>
+          <t>1720004040/LD/22012034310147 — shanti dham godna</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>1320000</v>
+        <v>180000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>170832</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>42838</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>43895</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/22012034314448 — ग्रामीण क्रीड़ांगन - सिंगोड़ी</t>
+          <t>1720004040/LD/22012034310441 — shanti dham gular ghat singodi</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>10980000000</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>688</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/3799401939 — ग्रामीण क्रीडांगन शा मा वि गोदना</t>
+          <t>1720004040/LD/22012034311929 — KHETSADAK- GANESH KE KHET SE MUVDI MOHALAA GODNA</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>270000</v>
+        <v>1320000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>229486</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41500</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/3799401940 — ग्रामीण क्रीडांगन शा हाई स्‍कूल गोदना</t>
+          <t>1720004040/LD/22012034314448 — ग्रामीण क्रीड़ांगन - सिंगोड़ी</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>464000</v>
+        <v>10980000000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>329802.49</v>
+        <v>688</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41500</v>
+        <v>42880</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>42139</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/971 — medbandhan mahendra s/o arjun godna</t>
+          <t>1720004040/LD/3799401939 — ग्रामीण क्रीडांगन शा मा वि गोदना</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>33000</v>
+        <v>270000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>14256</v>
+        <v>229486</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41069</v>
+        <v>41500</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41636</v>
+        <v>41737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720004040/LD/9926713975 — medbandhan rughanath /kishor</t>
+          <t>1720004040/LD/3799401940 — ग्रामीण क्रीडांगन शा हाई स्‍कूल गोदना</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>464000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>329802.49</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41500</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>42139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/2103 — गेवल मार्ग निर्माण कार्य गोदना से भायली गोदना</t>
+          <t>1720004040/LD/971 — medbandhan mahendra s/o arjun godna</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>500000</v>
+        <v>33000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>821424</v>
+        <v>14256</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40278</v>
+        <v>41069</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>42094</v>
+        <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034183324 — C.C.ROAD PP GANGARAM KE GHAR SE PAHLAD KE GHAR TAK</t>
+          <t>1720004040/LD/9926713975 — medbandhan rughanath /kishor</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>118108</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034186854 — cc road p.p. gangaram ke ghar se prahlad ke ghar t</t>
+          <t>1720004040/RC/2103 — गेवल मार्ग निर्माण कार्य गोदना से भायली गोदना</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>10512</v>
+        <v>821424</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41633</v>
+        <v>40278</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43071</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034205304 — SUDUR GRAM KHET SADAK GODNA PATHAR MARG SE BAIRAGA</t>
+          <t>1720004040/RC/22012034183324 — C.C.ROAD PP GANGARAM KE GHAR SE PAHLAD KE GHAR TAK</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>1326000</v>
+        <v>150000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>431321.25</v>
+        <v>118108</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41689</v>
+        <v>41535</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41787</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034226694 — Panchparmesvacrcc roadMen oad se Rjairam ke ghar t</t>
+          <t>1720004040/RC/22012034186854 — cc road p.p. gangaram ke ghar se prahlad ke ghar t</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>116300</v>
+        <v>150000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>34383</v>
+        <v>10512</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41864</v>
+        <v>41633</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>42339</v>
+        <v>43071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034227459 — CC Road Pholsingh ke ghar se hanpanp tak</t>
+          <t>1720004040/RC/22012034205304 — SUDUR GRAM KHET SADAK GODNA PATHAR MARG SE BAIRAGA</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>1326000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>431321.25</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>41787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034292642 — सीसी रोड १४ वां वित्‍त मेन रोड से दशरथ के घर तक</t>
+          <t>1720004040/RC/22012034226694 — Panchparmesvacrcc roadMen oad se Rjairam ke ghar t</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>78000</v>
+        <v>116300</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>57318.08</v>
+        <v>34383</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42400</v>
+        <v>41864</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>43069</v>
+        <v>42339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034305951 — CC ROAD MEN ROAD SE JAGAN KE GHAR TAK</t>
+          <t>1720004040/RC/22012034227459 — CC Road Pholsingh ke ghar se hanpanp tak</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42461</v>
+        <v>41743</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034305952 — CC ROAD SHYAMLAL KE GHAR SE ASHOK KE GHAR TAK</t>
+          <t>1720004040/RC/22012034292642 — सीसी रोड १४ वां वित्‍त मेन रोड से दशरथ के घर तक</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>0</v>
+        <v>78000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>57318.08</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>42400</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>43069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034305953 — SUDUR GRAM KHST SADAK MEN ROAD MITHU KE KHET TAK</t>
+          <t>1720004040/RC/22012034305951 — CC ROAD MEN ROAD SE JAGAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034328366 — सी सी रोड बली बाबा चोक से डी पी तक १४ वा वित्त ग्राम गोदना</t>
+          <t>1720004040/RC/22012034305952 — CC ROAD SHYAMLAL KE GHAR SE ASHOK KE GHAR TAK</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>67500</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>55936</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42797</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034338269 — sudur gram sampark sadk nirman godna mavdi mhorla</t>
+          <t>1720004040/RC/22012034305953 — SUDUR GRAM KHST SADAK MEN ROAD MITHU KE KHET TAK</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1320000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>1124550.56</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034347528 — CC ROOD Men Rood se kisor ke ghar tak</t>
+          <t>1720004040/RC/22012034328366 — सी सी रोड बली बाबा चोक से डी पी तक १४ वा वित्त ग्राम गोदना</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>49000</v>
+        <v>67500</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>29928</v>
+        <v>55936</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42967</v>
+        <v>42797</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43398</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034347531 — CC ROOD Dasrat ke ghar se aganvadi bhavan tak</t>
+          <t>1720004040/RC/22012034338269 — sudur gram sampark sadk nirman godna mavdi mhorla</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>57600</v>
+        <v>1320000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>15884</v>
+        <v>1124550.56</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43008</v>
+        <v>42873</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43340</v>
+        <v>44655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034347534 — CC ROOD Ganesh ke ghar se revaram ke ghar tak</t>
+          <t>1720004040/RC/22012034347528 — CC ROOD Men Rood se kisor ke ghar tak</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>62000</v>
+        <v>49000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>8256</v>
+        <v>29928</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43030</v>
+        <v>42967</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43678</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034347547 — CC ROOD Men Rood se panchayat bhavan tak</t>
+          <t>1720004040/RC/22012034347531 — CC ROOD Dasrat ke ghar se aganvadi bhavan tak</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>44300</v>
+        <v>57600</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>15884</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42931</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034350264 — c.c.rod</t>
+          <t>1720004040/RC/22012034347534 — CC ROOD Ganesh ke ghar se revaram ke ghar tak</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>88500</v>
+        <v>62000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>48848</v>
+        <v>8256</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42968</v>
+        <v>43030</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43378</v>
+        <v>43678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034366440 — c.c.road(dhannalal ke  ghar se jagdish ke ghar tak)</t>
+          <t>1720004040/RC/22012034347547 — CC ROOD Men Rood se panchayat bhavan tak</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>8850000000</v>
+        <v>44300</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43010</v>
+        <v>42931</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034366441 — c.c.road(jagdish goswal ke ghar se ghanshyam ke ghar tak</t>
+          <t>1720004040/RC/22012034350264 — c.c.rod</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>1770000000</v>
+        <v>88500</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>48848</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>42968</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>43378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034372341 — CC ROAD</t>
+          <t>1720004040/RC/22012034366440 — c.c.road(dhannalal ke  ghar se jagdish ke ghar tak)</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>0</v>
+        <v>8850000000</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42826</v>
+        <v>43010</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034444898 — CCROAD JITENDAR KE GHAR SE ANGANVADI TAK GODNA</t>
+          <t>1720004040/RC/22012034366441 — c.c.road(jagdish goswal ke ghar se ghanshyam ke ghar tak</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>1770000000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034532842 — cc road nale se ranchhod ke ghar tak godna</t>
+          <t>1720004040/RC/22012034372341 — CC ROAD</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>45900</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>52970</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44054</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034542470 — cc road panchayat bhawan ke samne</t>
+          <t>1720004040/RC/22012034444898 — CCROAD JITENDAR KE GHAR SE ANGANVADI TAK GODNA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>34530</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/22012034573756 — sudur sadak/khet sadak sugansingh ke khet se datar ke khet tak godna</t>
+          <t>1720004040/RC/22012034532842 — cc road nale se ranchhod ke ghar tak godna</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>1322149.65</v>
+        <v>45900</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>1222919.94</v>
+        <v>52970</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44359</v>
+        <v>44054</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45036</v>
+        <v>44329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/2234 — CC रोड (पंचपरमेश्‍वर) गोदना</t>
+          <t>1720004040/RC/22012034542470 — cc road panchayat bhawan ke samne</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>140000</v>
+        <v>18000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>133430</v>
+        <v>34530</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41009</v>
+        <v>44102</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>42717</v>
+        <v>44446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/2365 — CCरोड(PP)जयसिंह के घर से दशरथ के घर गोदना</t>
+          <t>1720004040/RC/22012034573756 — sudur sadak/khet sadak sugansingh ke khet se datar ke khet tak godna</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>166000</v>
+        <v>1322149.65</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>197922</v>
+        <v>1222919.94</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41305</v>
+        <v>44359</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>42179</v>
+        <v>45036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RC/ग्रेवल मार्ग निर्माण पुलिया से बड तक — ग्रेवल मार्ग निर्माण पुलिया से बड तक गोदना</t>
+          <t>1720004040/RC/2234 — CC रोड (पंचपरमेश्‍वर) गोदना</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>492000</v>
+        <v>140000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>600290</v>
+        <v>133430</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>39366</v>
+        <v>41009</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>42161</v>
+        <v>42717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034187513 — NBA SHOCHALAY NIRMAN-  AASARAM S/O BHAGIRATH -GODN</t>
+          <t>1720004040/RC/2365 — CCरोड(PP)जयसिंह के घर से दशरथ के घर गोदना</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>4400</v>
+        <v>166000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>1760</v>
+        <v>197922</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41661</v>
+        <v>41305</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>42109</v>
+        <v>42179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034187525 — NBA SHOCHALAY NIRMAL BHARAT -SHIVRAM S/O BHAGIRATH</t>
+          <t>1720004040/RC/ग्रेवल मार्ग निर्माण पुलिया से बड तक — ग्रेवल मार्ग निर्माण पुलिया से बड तक गोदना</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>4400</v>
+        <v>492000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>2628</v>
+        <v>600290</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41661</v>
+        <v>39366</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41784</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189067 — NBA SHOCHAYAL NIRMAN - MAKUND S/O AMRU GODNA</t>
+          <t>1720004040/RS/22012034187513 — NBA SHOCHALAY NIRMAN-  AASARAM S/O BHAGIRATH -GODN</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>4388</v>
+        <v>1760</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>41750</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189074 — NBA SHOCHAYAL NIRMAN - GANGARAM S/O BHAGIRATH GODNA</t>
+          <t>1720004040/RS/22012034187525 — NBA SHOCHALAY NIRMAL BHARAT -SHIVRAM S/O BHAGIRATH</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>4388</v>
+        <v>2628</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>42475</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189077 — NBA SHOCHAYAL NIRMAN - RAMSING S/O MANNU GODNA</t>
+          <t>1720004040/RS/22012034189067 — NBA SHOCHAYAL NIRMAN - MAKUND S/O AMRU GODNA</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>41750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189081 — NBA SHOCHAYAL NIRMAN - SEJUMAL S/O BADRI GODNA</t>
+          <t>1720004040/RS/22012034189074 — NBA SHOCHAYAL NIRMAN - GANGARAM S/O BHAGIRATH GODNA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>41750</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189084 — NBA SHOCHAYAL NIRMAN - SARWAN S/O BIRJA GODNA</t>
+          <t>1720004040/RS/22012034189077 — NBA SHOCHAYAL NIRMAN - RAMSING S/O MANNU GODNA</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189103 — NBA SHOCHAYAL NIRMAN - MUKESH S/O KAMAL GODNA</t>
+          <t>1720004040/RS/22012034189081 — NBA SHOCHAYAL NIRMAN - SEJUMAL S/O BADRI GODNA</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189106 — NBA SHOCHAYAL NIRMAN - RAMOTAR S/O DEVJI GODNA</t>
+          <t>1720004040/RS/22012034189084 — NBA SHOCHAYAL NIRMAN - SARWAN S/O BIRJA GODNA</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>41750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034189107 — NBA SHOCHAYAL NIRMAN - BIHARI S/O CHHITER GODNA</t>
+          <t>1720004040/RS/22012034189103 — NBA SHOCHAYAL NIRMAN - MUKESH S/O KAMAL GODNA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>41661</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>42164</v>
+        <v>41750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206574 — NBA Sochhalaiy Ramnivash%Harkisan</t>
+          <t>1720004040/RS/22012034189106 — NBA SHOCHAYAL NIRMAN - RAMOTAR S/O DEVJI GODNA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41822</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>41661</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>41750</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206593 — NBA Sochhalaiy Hemraj%Baldev</t>
+          <t>1720004040/RS/22012034189107 — NBA SHOCHAYAL NIRMAN - BIHARI S/O CHHITER GODNA</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41688</v>
+        <v>41661</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>42475</v>
+        <v>42164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206608 — NBA Sochhalaiy Seetaram%Rajaram</t>
+          <t>1720004040/RS/22012034206574 — NBA Sochhalaiy Ramnivash%Harkisan</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>4388</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>41822</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206615 — NBA Sochhalai Chhandar%Birja</t>
+          <t>1720004040/RS/22012034206593 — NBA Sochhalaiy Hemraj%Baldev</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>4586</v>
+        <v>4388</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41731</v>
+        <v>41688</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41810</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206621 — NBA Sochhalai Mangilal%Chhanu</t>
+          <t>1720004040/RS/22012034206608 — NBA Sochhalaiy Seetaram%Rajaram</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41689</v>
+        <v>41688</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41750</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206628 — NBA Sochhalai Parhalad %Ranglal</t>
+          <t>1720004040/RS/22012034206615 — NBA Sochhalai Chhandar%Birja</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>4586</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41731</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>42109</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206631 — NBA Sochhali Prembai%Gabgi</t>
+          <t>1720004040/RS/22012034206621 — NBA Sochhalai Mangilal%Chhanu</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41688</v>
+        <v>41689</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42475</v>
+        <v>41750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206636 — NBA Sochhalai Gultabai%Kanaheya</t>
+          <t>1720004040/RS/22012034206628 — NBA Sochhalai Parhalad %Ranglal</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>3512</v>
+        <v>4586</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41688</v>
+        <v>41731</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>42084</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206639 — NBA Sochhalai Teelu%Ranglal</t>
+          <t>1720004040/RS/22012034206631 — NBA Sochhali Prembai%Gabgi</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41688</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034206644 — NBA Sochhalai Rambhav%Suppa</t>
+          <t>1720004040/RS/22012034206636 — NBA Sochhalai Gultabai%Kanaheya</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>4586</v>
+        <v>3512</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41731</v>
+        <v>41688</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>42116</v>
+        <v>42084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207380 — NBA Sochhalai Santosh Punam</t>
+          <t>1720004040/RS/22012034206639 — NBA Sochhalai Teelu%Ranglal</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41668</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>42475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207384 — NBA Sochhalai Bhagvansingh%Shivlal</t>
+          <t>1720004040/RS/22012034206644 — NBA Sochhalai Rambhav%Suppa</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>4586</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41731</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41810</v>
+        <v>42116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207388 — NBA Sochhali Santosh%Dhanpat</t>
+          <t>1720004040/RS/22012034207380 — NBA Sochhalai Santosh Punam</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41668</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207390 — NBA Sochhali Santosh%Dhanpat</t>
+          <t>1720004040/RS/22012034207384 — NBA Sochhalai Bhagvansingh%Shivlal</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>3644</v>
+        <v>4586</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41731</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>42901</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207393 — NBA Sochhalai Mishribai%Dhanpat</t>
+          <t>1720004040/RS/22012034207388 — NBA Sochhali Santosh%Dhanpat</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41668</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207395 — NBA Sochhalai Saitan%chhanvar</t>
+          <t>1720004040/RS/22012034207390 — NBA Sochhali Santosh%Dhanpat</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>4586</v>
+        <v>3644</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41731</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>42475</v>
+        <v>42901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207397 — NBA Sochhalai Sambu%Ballu</t>
+          <t>1720004040/RS/22012034207393 — NBA Sochhalai Mishribai%Dhanpat</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>4586</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41731</v>
-[...3 lines deleted...]
-      </c>
+        <v>41668</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207399 — NBA Sochhalai Devisingh%Parasram</t>
+          <t>1720004040/RS/22012034207395 — NBA Sochhalai Saitan%chhanvar</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>4586</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>41731</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>41810</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034207677 — NBA Sochhalai Takat%lallu</t>
+          <t>1720004040/RS/22012034207397 — NBA Sochhalai Sambu%Ballu</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>0</v>
+        <v>4586</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41668</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>41731</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>42475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034234548 — NBA shochalay Dhasrat -Mangilal</t>
+          <t>1720004040/RS/22012034207399 — NBA Sochhalai Devisingh%Parasram</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>4586</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>41731</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>41810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034238750 — nba shochalay radheshayam/sikdar</t>
+          <t>1720004040/RS/22012034207677 — NBA Sochhalai Takat%lallu</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41730</v>
+        <v>41668</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034238758 — nba shochalay ramlal/mangilal</t>
+          <t>1720004040/RS/22012034234548 — NBA shochalay Dhasrat -Mangilal</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034238763 — nba shochalay rupabai/jalal</t>
+          <t>1720004040/RS/22012034238750 — nba shochalay radheshayam/sikdar</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034238770 — NBA-SHOCHALAY dtar parhlad</t>
+          <t>1720004040/RS/22012034238758 — nba shochalay ramlal/mangilal</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034238775 — NBA SHOCHALAY BADAM PARHLAD</t>
+          <t>1720004040/RS/22012034238763 — nba shochalay rupabai/jalal</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034238786 — NBA-SHOCHALAY CHOGALAL-MANGILAL</t>
+          <t>1720004040/RS/22012034238770 — NBA-SHOCHALAY dtar parhlad</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034245109 — Nba chipara bai harsud</t>
+          <t>1720004040/RS/22012034238775 — NBA SHOCHALAY BADAM PARHLAD</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034246578 — NBA- Shochalay kelash rang lal</t>
+          <t>1720004040/RS/22012034238786 — NBA-SHOCHALAY CHOGALAL-MANGILAL</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034246587 — NBA shochalay -dinesh -babulal</t>
+          <t>1720004040/RS/22012034245109 — Nba chipara bai harsud</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034246641 — NBA Sochhalai(Gopal%Bhuriya)singodi</t>
+          <t>1720004040/RS/22012034246578 — NBA- Shochalay kelash rang lal</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034247922 — NBA SHOCHALAY KANHAY AMARU</t>
+          <t>1720004040/RS/22012034246587 — NBA shochalay -dinesh -babulal</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034396569 — toilet(imrat gopal)</t>
+          <t>1720004040/RS/22012034246641 — NBA Sochhalai(Gopal%Bhuriya)singodi</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>12976</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43197</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034401785 — toilet nirman rameswar- nannu</t>
+          <t>1720004040/RS/22012034247922 — NBA SHOCHALAY KANHAY AMARU</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>13058</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43197</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034401789 — TOILET NIRMAN PREMNARAYAN - NATHURAM</t>
+          <t>1720004040/RS/22012034396569 — toilet(imrat gopal)</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>13720</v>
+        <v>12976</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>43197</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>44224</v>
+        <v>43587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034401793 — TOILET JAGDESH - RAMCHARAN</t>
+          <t>1720004040/RS/22012034401785 — toilet nirman rameswar- nannu</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>12106</v>
+        <v>13058</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>43197</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>43587</v>
+        <v>44224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034403222 — TOILET NIRMAN SBM</t>
+          <t>1720004040/RS/22012034401789 — TOILET NIRMAN PREMNARAYAN - NATHURAM</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>10888</v>
+        <v>13720</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>43197</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>43651</v>
+        <v>44224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034426259 — toilet nirman ramesh ramsing sigodi</t>
+          <t>1720004040/RS/22012034401793 — TOILET JAGDESH - RAMCHARAN</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>12106</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>43197</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>43587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034490306 — nali nirman pani ki tanki se nale tak godna</t>
+          <t>1720004040/RS/22012034403222 — TOILET NIRMAN SBM</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>31200</v>
+        <v>12000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>31920</v>
+        <v>10888</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44095</v>
+        <v>43197</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>44329</v>
+        <v>43651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524286 — SLWM Sokhta gadda nirman hanuman mandir ke pas godna</t>
+          <t>1720004040/RS/22012034426259 — toilet nirman ramesh ramsing sigodi</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>14467.3</v>
+        <v>12000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44287</v>
+        <v>43327</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524305 — SLWM Sokta gadda nirman Singaji mandir ke pas godna</t>
+          <t>1720004040/RS/22012034490306 — nali nirman pani ki tanki se nale tak godna</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>14467.3</v>
+        <v>31200</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>31920</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>44095</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>44329</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524311 — SLWM sokta gadda nirman Singaji mandir ke pas godna</t>
+          <t>1720004040/RS/22012034524286 — SLWM Sokhta gadda nirman hanuman mandir ke pas godna</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524446 — SLWM sokta gadda nirman pani ki tanki ke pas godna</t>
+          <t>1720004040/RS/22012034524305 — SLWM Sokta gadda nirman Singaji mandir ke pas godna</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524467 — SLWM sokata gadda nirman mithun ke ghar ke pas godna</t>
+          <t>1720004040/RS/22012034524311 — SLWM sokta gadda nirman Singaji mandir ke pas godna</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524479 — SLWM sokta gadda nirman bali baba chok ke pas</t>
+          <t>1720004040/RS/22012034524446 — SLWM sokta gadda nirman pani ki tanki ke pas godna</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524489 — SLWM sokta gadda nirman umendra sing ke ghar ke pas godna</t>
+          <t>1720004040/RS/22012034524467 — SLWM sokata gadda nirman mithun ke ghar ke pas godna</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524492 — SLWM sokta gadda nirman mohan karma ke ghar ke pas godna</t>
+          <t>1720004040/RS/22012034524479 — SLWM sokta gadda nirman bali baba chok ke pas</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524494 — SLWM sokta gadda nirman sosayti ke pas godna</t>
+          <t>1720004040/RS/22012034524489 — SLWM sokta gadda nirman umendra sing ke ghar ke pas godna</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524501 — SLWM sokta gadda nirman tulsiram ke ghar ke pas godna</t>
+          <t>1720004040/RS/22012034524492 — SLWM sokta gadda nirman mohan karma ke ghar ke pas godna</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034524509 — SLWM sokta gadda nirman jugdish ke ghar ke pas godna</t>
+          <t>1720004040/RS/22012034524494 — SLWM sokta gadda nirman sosayti ke pas godna</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1720004040/RS/22012034620606 — Swachhta Parisar Nirman Gram Godna</t>
+          <t>1720004040/RS/22012034524501 — SLWM sokta gadda nirman tulsiram ke ghar ke pas godna</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>44000</v>
+        <v>14467.3</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>24412</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44535</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1720004040/SK/9993626425 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GODNA</t>
+          <t>1720004040/RS/22012034524509 — SLWM sokta gadda nirman jugdish ke ghar ke pas godna</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>1285000</v>
+        <v>14467.3</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>966236.1</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41871</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012034324939 — naveen talab pond godna</t>
+          <t>1720004040/RS/22012034620606 — Swachhta Parisar Nirman Gram Godna</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>32000</v>
+        <v>44000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>10736</v>
+        <v>24412</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>42873</v>
+        <v>44535</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>43396</v>
+        <v>45338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012034656168 — CTR Nala vistarikaran dayaram ke khet se shivprasad ke khet tak godna</t>
+          <t>1720004040/SK/9993626425 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GODNA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>711846</v>
+        <v>1285000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>654977</v>
+        <v>966236.1</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44361</v>
+        <v>41871</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>44910</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012034656173 — CTR Nala vistarikaran anandram ke khet se gaghat tak godna</t>
+          <t>1720004040/WC/22012034324939 — naveen talab pond godna</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>664389.6</v>
+        <v>32000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>609383</v>
+        <v>10736</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44325</v>
+        <v>42873</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>44910</v>
+        <v>43396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012034965858 — cpt nirman godna pathar se nale tak pathar godna</t>
+          <t>1720004040/WC/22012034656168 — CTR Nala vistarikaran dayaram ke khet se shivprasad ke khet tak godna</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>711846</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>654977</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>44910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012034965859 — cpt nirman godna pathar se nale tak pathar godna</t>
+          <t>1720004040/WC/22012034656173 — CTR Nala vistarikaran anandram ke khet se gaghat tak godna</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>338074.3</v>
+        <v>664389.6</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>609383</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>44325</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>44910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012034981671 — drenaige chenal nirman Godna pthar se nale tak godna</t>
+          <t>1720004040/WC/22012034965858 — cpt nirman godna pathar se nale tak pathar godna</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>452787.1</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44665</v>
+        <v>44652</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012035043964 — nala vistarikaran dolatram ke khet se gulsingh ke khet tak godna</t>
+          <t>1720004040/WC/22012034965859 — cpt nirman godna pathar se nale tak pathar godna</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>498597.36</v>
+        <v>338074.3</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>430391</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45113</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012035131784 — nala vistarikaran shankar ke khet se talab tak singodi godna</t>
+          <t>1720004040/WC/22012034981671 — drenaige chenal nirman Godna pthar se nale tak godna</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>459937.5</v>
+        <v>452787.1</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>333894</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/22012035131790 — nala vistarikaran puliya se gulsingh ke khet tak singodi godna</t>
+          <t>1720004040/WC/22012035043964 — nala vistarikaran dolatram ke khet se gulsingh ke khet tak godna</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>485207.26</v>
+        <v>498597.36</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>277829.86</v>
+        <v>430391</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45203</v>
+        <v>45113</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>46128</v>
+        <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/341 — निर्मलनीर सिंगाजी म‍ंदिर के पास गोदना</t>
+          <t>1720004040/WC/22012035131784 — nala vistarikaran shankar ke khet se talab tak singodi godna</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>296000</v>
+        <v>459937.5</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>8330</v>
+        <v>333894</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>39872</v>
+        <v>45203</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>43378</v>
+        <v>45817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/428 — चैक डेम निर्माण  जलाल खेत के पास गोदना</t>
+          <t>1720004040/WC/22012035131790 — nala vistarikaran puliya se gulsingh ke khet tak singodi godna</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>310800</v>
+        <v>485207.26</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>406258</v>
+        <v>277829.86</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>40334</v>
+        <v>45203</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>40867</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/440 — तालाब निर्माण दाना बाब के पास सिगोडा</t>
+          <t>1720004040/WC/341 — निर्मलनीर सिंगाजी म‍ंदिर के पास गोदना</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>482000</v>
+        <v>296000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>263034</v>
+        <v>8330</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40308</v>
+        <v>39872</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41685</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/441 — चेक डेम निर्माण लालसिंह के खेत के पास गोदना</t>
+          <t>1720004040/WC/428 — चैक डेम निर्माण  जलाल खेत के पास गोदना</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>306600</v>
+        <v>310800</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>387458</v>
+        <v>406258</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>40341</v>
+        <v>40334</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>41000</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/495 — कंटूर खाडी नदी चौरवा मार्ग गोदना</t>
+          <t>1720004040/WC/440 — तालाब निर्माण दाना बाब के पास सिगोडा</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>64000</v>
+        <v>482000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>14308</v>
+        <v>263034</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>40405</v>
+        <v>40308</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>40867</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/496 — कंटूर निर्माण गलसिंह के खेत के पास गोदना</t>
+          <t>1720004040/WC/441 — चेक डेम निर्माण लालसिंह के खेत के पास गोदना</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>64000</v>
+        <v>306600</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>15328</v>
+        <v>387458</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>40402</v>
+        <v>40341</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>40867</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/497 — कंटूर निर्माण मडीबाई के खेत के पास गोदना</t>
+          <t>1720004040/WC/495 — कंटूर खाडी नदी चौरवा मार्ग गोदना</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>64000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>13388</v>
+        <v>14308</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>40402</v>
+        <v>40405</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/PARKOLESHANTANK GODNA M1 — PARKOLESHANTANK GODNA M1</t>
+          <t>1720004040/WC/496 — कंटूर निर्माण गलसिंह के खेत के पास गोदना</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>24000</v>
+        <v>64000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>15328</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39221</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>40402</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>40867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्मण दतारसि-प्रहलाद गोदना K4 — कुप निर्मण दतारसि-प्रहलाद गोदना K4</t>
+          <t>1720004040/WC/497 — कंटूर निर्माण मडीबाई के खेत के पास गोदना</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>60000</v>
+        <v>64000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>74689.96</v>
+        <v>13388</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39221</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>40402</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>40867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्माण कार्य इमरताबाई पति श्रवण — कुप निर्माण कार्य इमरताबाई पति श्रवण गोदना</t>
+          <t>1720004040/WC/PARKOLESHANTANK GODNA M1 — PARKOLESHANTANK GODNA M1</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>74000</v>
+        <v>24000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>68512</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39417</v>
-[...3 lines deleted...]
-      </c>
+        <v>39221</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्माण कार्य गंगाबाई पति मांगिल — कुप निर्माण कार्य गंगाबाई पति मांगिलाल गोदना</t>
+          <t>1720004040/WC/कुप निर्मण दतारसि-प्रहलाद गोदना K4 — कुप निर्मण दतारसि-प्रहलाद गोदना K4</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>95000</v>
+        <v>60000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>90457</v>
+        <v>74689.96</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39424</v>
-[...3 lines deleted...]
-      </c>
+        <v>39221</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्माण कार्य गेंदालाल पिता टुटल — कुप निर्माण कार्य गेंदालाल पिता टुटलिया गोदना</t>
+          <t>1720004040/WC/कुप निर्माण कार्य इमरताबाई पति श्रवण — कुप निर्माण कार्य इमरताबाई पति श्रवण गोदना</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>133698.56</v>
+        <v>68512</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39452</v>
+        <v>39417</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>42161</v>
+        <v>42159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्माण कार्य नाथुराम पिता करणसि — कुप निर्माण कार्य नाथुराम पिता करणसिंह गोदना</t>
+          <t>1720004040/WC/कुप निर्माण कार्य गंगाबाई पति मांगिल — कुप निर्माण कार्य गंगाबाई पति मांगिलाल गोदना</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>52385</v>
+        <v>90457</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39426</v>
+        <v>39424</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्माण कार्य मालसिंह पिता रूमाल — कुप निर्माण कार्य मालसिंह पिता रूमाल गोदना</t>
+          <t>1720004040/WC/कुप निर्माण कार्य गेंदालाल पिता टुटल — कुप निर्माण कार्य गेंदालाल पिता टुटलिया गोदना</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>77667</v>
+        <v>133698.56</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39425</v>
+        <v>39452</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप निर्माण कार्य मिश्रीबाई पति धनपत — कुप निर्माण कार्य मिश्रीबाई पति धनपत गोदना</t>
+          <t>1720004040/WC/कुप निर्माण कार्य नाथुराम पिता करणसि — कुप निर्माण कार्य नाथुराम पिता करणसिंह गोदना</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>39862</v>
+        <v>52385</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39433</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>39426</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुपनिर्माण जयसिह-गोदना Kup — कुपनिर्माण जयसिह-गोदना Kup</t>
+          <t>1720004040/WC/कुप निर्माण कार्य मालसिंह पिता रूमाल — कुप निर्माण कार्य मालसिंह पिता रूमाल गोदना</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>60000</v>
+        <v>95000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>1152</v>
+        <v>77667</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>39425</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कुप‍ निर्माण रघुविरसिह गोदना K1111 — कुप‍ निर्माण रघुविरसिह गोदना K1111</t>
+          <t>1720004040/WC/कुप निर्माण कार्य मिश्रीबाई पति धनपत — कुप निर्माण कार्य मिश्रीबाई पति धनपत गोदना</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>24000</v>
+        <v>95000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>39862</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39256</v>
+        <v>39433</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिमाण अम़त‍सिह गोदना K12 — कूपनिमाण अम़त‍सिह गोदना K12</t>
+          <t>1720004040/WC/कुपनिर्माण जयसिह-गोदना Kup — कुपनिर्माण जयसिह-गोदना Kup</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>18250</v>
+        <v>1152</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39228</v>
+        <v>39245</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण अनारसिह गोदना K13 — कूपनिर्माण अनारसिह गोदना K13</t>
+          <t>1720004040/WC/कुप‍ निर्माण रघुविरसिह गोदना K1111 — कुप‍ निर्माण रघुविरसिह गोदना K1111</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>60000</v>
+        <v>24000</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39227</v>
+        <v>39256</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण अम़तसिह-धीरज गोदनाK6 — कूपनिर्माण अम़तसिह-धीरज गोदनाK6</t>
+          <t>1720004040/WC/कूपनिमाण अम़त‍सिह गोदना K12 — कूपनिमाण अम़त‍सिह गोदना K12</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>79587.88</v>
+        <v>18250</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39221</v>
-[...3 lines deleted...]
-      </c>
+        <v>39228</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण अम्रतसिहध‍िरजसिह गोदनाMV1 — कूपनिर्माण अम्रतसिह-ध‍िरजसिह गोदना MK1</t>
+          <t>1720004040/WC/कूपनिर्माण अनारसिह गोदना K13 — कूपनिर्माण अनारसिह गोदना K13</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39257</v>
+        <v>39227</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण आंनद-चैनसिह गोदना K15 — कूपनिर्माण आंनद-चैनसिह गोदना K15</t>
+          <t>1720004040/WC/कूपनिर्माण अम़तसिह-धीरज गोदनाK6 — कूपनिर्माण अम़तसिह-धीरज गोदनाK6</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>155212.98</v>
+        <v>79587.88</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>39227</v>
+        <v>39221</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण गंगाविसन गोदना MK2 — कूपनिर्माण गंगाविसन गोदना MK2</t>
+          <t>1720004040/WC/कूपनिर्माण अम्रतसिहध‍िरजसिह गोदनाMV1 — कूपनिर्माण अम्रतसिह-ध‍िरजसिह गोदना MK1</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>46019.96</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39221</v>
+        <v>39257</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण जयसिंह-झबरसिंह D2 गोदना — कूपनिर्माण जयसिंह-झबरसिंह D2 गोदना</t>
+          <t>1720004040/WC/कूपनिर्माण आंनद-चैनसिह गोदना K15 — कूपनिर्माण आंनद-चैनसिह गोदना K15</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>156156</v>
+        <v>155212.98</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39228</v>
+        <v>39227</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिंर्माणबल्‍लू-मिठया गोदना K17 — कूपनिंर्माणबल्‍लू-मिठया गोदना K17</t>
+          <t>1720004040/WC/कूपनिर्माण गंगाविसन गोदना MK2 — कूपनिर्माण गंगाविसन गोदना MK2</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>267466</v>
+        <v>46019.96</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>39226</v>
-[...3 lines deleted...]
-      </c>
+        <v>39221</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण बल्‍लू सिगोडी गोदना K2 — कूपनिर्माण बल्‍लू सिगोडी गोदना K2</t>
+          <t>1720004040/WC/कूपनिर्माण जयसिंह-झबरसिंह D2 गोदना — कूपनिर्माण जयसिंह-झबरसिंह D2 गोदना</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>143611</v>
+        <v>156156</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>39233</v>
+        <v>39228</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण बालू-दशरत गोदनाK7 — कूपनिर्माण बालू-दशरत गोदनाK7</t>
+          <t>1720004040/WC/कूपनिंर्माणबल्‍लू-मिठया गोदना K17 — कूपनिंर्माणबल्‍लू-मिठया गोदना K17</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>157899.96</v>
+        <v>267466</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39221</v>
+        <v>39226</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण मिठ्र्ठूसिह-बन्‍ठूसिहK5 — कूपनिर्माण मिठ्र्ठूसिह-बन्‍ठूसिह गोदनाK5</t>
+          <t>1720004040/WC/कूपनिर्माण बल्‍लू सिगोडी गोदना K2 — कूपनिर्माण बल्‍लू सिगोडी गोदना K2</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>180549.92</v>
+        <v>143611</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>39223</v>
+        <v>39233</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपनिर्माण रघुवीरसिह गोदना K8 — कूपनिर्माण रघुवीरसिह गोदना K8</t>
+          <t>1720004040/WC/कूपनिर्माण बालू-दशरत गोदनाK7 — कूपनिर्माण बालू-दशरत गोदनाK7</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>183622.96</v>
+        <v>157899.96</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>39221</v>
       </c>
-      <c r="K665" s="3"/>
+      <c r="K665" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपर्नि‍माण (गंगावि‍शन) गोदना — कूपर्नि‍माण (गंगावि‍शन) गोदना</t>
+          <t>1720004040/WC/कूपनिर्माण मिठ्र्ठूसिह-बन्‍ठूसिहK5 — कूपनिर्माण मिठ्र्ठूसिह-बन्‍ठूसिह गोदनाK5</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>180549.92</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39228</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>39223</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूप र्नि‍माण (बालू-दशरत) गोदना — कूप र्नि‍माण (बालू-दशरत) गोदना</t>
+          <t>1720004040/WC/कूपनिर्माण रघुवीरसिह गोदना K8 — कूपनिर्माण रघुवीरसिह गोदना K8</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>183622.96</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>39221</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/कूपर्नि‍माण मि‍ठुसि‍ह- बन्‍डूसि‍ह (ग — कूपर्नि‍माण मि‍ठुसि‍ह- बन्‍डूसि‍ह (गोदना)</t>
+          <t>1720004040/WC/कूपर्नि‍माण (गंगावि‍शन) गोदना — कूपर्नि‍माण (गंगावि‍शन) गोदना</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>39193</v>
+        <v>39228</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/नविन कूपनिर्माण  जयसिह गोदना MY — नविन कूपनिर्माण  जयसिह गोदना MY</t>
+          <t>1720004040/WC/कूप र्नि‍माण (बालू-दशरत) गोदना — कूप र्नि‍माण (बालू-दशरत) गोदना</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>25640</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>39221</v>
       </c>
-      <c r="K669" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/नवीनकूपनिर्माण बाबूलाल-दशरथ D1 गोदना — नवीनकूपनिर्माण बाबूलाल-दशरथ D1 गोदना</t>
+          <t>1720004040/WC/कूपर्नि‍माण मि‍ठुसि‍ह- बन्‍डूसि‍ह (ग — कूपर्नि‍माण मि‍ठुसि‍ह- बन्‍डूसि‍ह (गोदना)</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>21560</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>39569</v>
+        <v>39193</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/नवीनकूपनिर्माण मायाबाई-ओकार गोदना K1 — नवीनकूपनिर्माण मायाबाई-ओकार गोदना K14</t>
+          <t>1720004040/WC/नविन कूपनिर्माण  जयसिह गोदना MY — नविन कूपनिर्माण  जयसिह गोदना MY</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>25640</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39231</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>39221</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/नवीनकूपनिर्माण मायाबाई-ओकार गोदनाK14 — नवीनकूपनिर्माण मायाबाई-ओकार गोदनाK14</t>
+          <t>1720004040/WC/नवीनकूपनिर्माण बाबूलाल-दशरथ D1 गोदना — नवीनकूपनिर्माण बाबूलाल-दशरथ D1 गोदना</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>62089.94</v>
+        <v>21560</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39231</v>
-[...3 lines deleted...]
-      </c>
+        <v>39569</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WC/परकोलेशन टैंक सिगोडी पठार गोदना — परकोलेशन टैंक सिगोडी पठार गोदना</t>
+          <t>1720004040/WC/नवीनकूपनिर्माण मायाबाई-ओकार गोदना K1 — नवीनकूपनिर्माण मायाबाई-ओकार गोदना K14</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>156000</v>
+        <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>39221</v>
+        <v>39231</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/19961427 — चैक डेम जीर्णोध्दार गोदना</t>
+          <t>1720004040/WC/नवीनकूपनिर्माण मायाबाई-ओकार गोदनाK14 — नवीनकूपनिर्माण मायाबाई-ओकार गोदनाK14</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>1200000000</v>
+        <v>60000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>13572</v>
+        <v>62089.94</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42896</v>
+        <v>39231</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>43329</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/19961430 — तालाब जीर्णोध्दार सिंगोड़ी</t>
+          <t>1720004040/WC/परकोलेशन टैंक सिगोडी पठार गोदना — परकोलेशन टैंक सिगोडी पठार गोदना</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>3600000000</v>
+        <v>156000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>36480</v>
+        <v>4000</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>39221</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/19961719 — नवीन लघु तालाब (pond) गोदना</t>
+          <t>1720004040/WH/19961427 — चैक डेम जीर्णोध्दार गोदना</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>32000</v>
+        <v>1200000000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>13572</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42882</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>42896</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>43329</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य उदयसिह-लालसिह गोदन — कुप निर्माण कार्य उदयसिह-लालसिह गोदना</t>
+          <t>1720004040/WH/19961430 — तालाब जीर्णोध्दार सिंगोड़ी</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>60000</v>
+        <v>3600000000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>150154</v>
+        <v>36480</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>39418</v>
+        <v>42880</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>42161</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य ओंकार-भीमसिह गोदना — कुप निर्माण कार्य ओंकार-भीमसिह गोदना</t>
+          <t>1720004040/WH/19961719 — नवीन लघु तालाब (pond) गोदना</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>60000</v>
+        <v>32000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>127587</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>39417</v>
-[...3 lines deleted...]
-      </c>
+        <v>42882</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य कमल-मन्‍नु गोदना — कुप निर्माण कार्य कमल-मन्‍नु गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य उदयसिह-लालसिह गोदन — कुप निर्माण कार्य उदयसिह-लालसिह गोदना</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>0</v>
+        <v>150154</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>39220</v>
-[...1 lines deleted...]
-      <c r="K679" s="3"/>
+        <v>39418</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य करतार-अमरसिह सिगोड — कुप निर्माण कार्य करतार-अमरसिह सिगोडी गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य ओंकार-भीमसिह गोदना — कुप निर्माण कार्य ओंकार-भीमसिह गोदना</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>207299</v>
+        <v>127587</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>39424</v>
+        <v>39417</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य कैलाश-प्रेमसिह गोद — कुप निर्माण कार्य कैलाश-प्रेमसिह गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य कमल-मन्‍नु गोदना — कुप निर्माण कार्य कमल-मन्‍नु गोदना</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>187888</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39419</v>
-[...3 lines deleted...]
-      </c>
+        <v>39220</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/ कुप निर्माण कार्य गंगाराम-मंगु सिगो — कुप निर्माण कार्य गंगाराम-मंगु सिगोडी गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य करतार-अमरसिह सिगोड — कुप निर्माण कार्य करतार-अमरसिह सिगोडी गोदना</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>87315</v>
+        <v>207299</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39438</v>
+        <v>39424</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/ कुप निर्माण कार्य गणेश-रामप्रसाद गो — कुप निर्माण कार्य गणेश-रामप्रसाद गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य कैलाश-प्रेमसिह गोद — कुप निर्माण कार्य कैलाश-प्रेमसिह गोदना</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>12037</v>
+        <v>187888</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39433</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>39419</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य गेदालाल-कल्‍ल्‍ु ग — कुप निर्माण कार्य गेदालाल-कल्‍ल्‍ु गोदना</t>
+          <t>1720004040/WH/ कुप निर्माण कार्य गंगाराम-मंगु सिगो — कुप निर्माण कार्य गंगाराम-मंगु सिगोडी गोदना</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>54571</v>
+        <v>87315</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39508</v>
+        <v>39438</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य जगन-बुद्वीया सिगोड — कुप निर्माण कार्य जगन-बुद्वीया सिगोडी गोदना</t>
+          <t>1720004040/WH/ कुप निर्माण कार्य गणेश-रामप्रसाद गो — कुप निर्माण कार्य गणेश-रामप्रसाद गोदना</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>183688</v>
+        <v>12037</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39475</v>
-[...3 lines deleted...]
-      </c>
+        <v>39433</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य दिनेश-रेवाराम गोदन — कुप निर्माण कार्य दिनेश-रेवाराम गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य गेदालाल-कल्‍ल्‍ु ग — कुप निर्माण कार्य गेदालाल-कल्‍ल्‍ु गोदना</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>15017</v>
+        <v>54571</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39445</v>
+        <v>39508</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/ कुप निर्माण कार्य दुर्गाबाई-हरनाथ ग — कुप निर्माण कार्य दुर्गाबाई-हरनाथ गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य जगन-बुद्वीया सिगोड — कुप निर्माण कार्य जगन-बुद्वीया सिगोडी गोदना</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>27991.98</v>
+        <v>183688</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>39452</v>
-[...1 lines deleted...]
-      <c r="K687" s="3"/>
+        <v>39475</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य देवचंद-हिरालाल सिग — कुप निर्माण कार्य देवचंद-हिरालाल सिगोडी गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य दिनेश-रेवाराम गोदन — कुप निर्माण कार्य दिनेश-रेवाराम गोदना</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>76218.98</v>
+        <v>15017</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>39459</v>
+        <v>39445</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य देवलाल-मानसिह गोदन — कुप निर्माण कार्य देवलाल-मानसिह गोदना</t>
+          <t>1720004040/WH/ कुप निर्माण कार्य दुर्गाबाई-हरनाथ ग — कुप निर्माण कार्य दुर्गाबाई-हरनाथ गोदना</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>66227</v>
+        <v>27991.98</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39422</v>
+        <v>39452</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य पुनम-गोपिया गोदना — कुप निर्माण कार्य पुनम-गोपिया गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य देवचंद-हिरालाल सिग — कुप निर्माण कार्य देवचंद-हिरालाल सिगोडी गोदना</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>73457</v>
+        <v>76218.98</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>39426</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>39459</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य भिमसिह-बब्‍बु गोदन — कुप निर्माण कार्य भिमसिह-बब्‍बु गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य देवलाल-मानसिह गोदन — कुप निर्माण कार्य देवलाल-मानसिह गोदना</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>54225</v>
+        <v>66227</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>39438</v>
-[...3 lines deleted...]
-      </c>
+        <v>39422</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य महेश-भागिरथ गोदना — कुप निर्माण कार्य महेश-भागिरथ गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य पुनम-गोपिया गोदना — कुप निर्माण कार्य पुनम-गोपिया गोदना</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>131599</v>
+        <v>73457</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>39452</v>
-[...3 lines deleted...]
-      </c>
+        <v>39426</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य मांगीलाल-कल्‍लु गो — कुप निर्माण कार्य मांगीलाल-कल्‍लु गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य भिमसिह-बब्‍बु गोदन — कुप निर्माण कार्य भिमसिह-बब्‍बु गोदना</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>67717</v>
+        <v>54225</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>39417</v>
+        <v>39438</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य मांगीलाल-छन्‍नु गो — कुप निर्माण कार्य मांगीलाल-छन्‍नु गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य महेश-भागिरथ गोदना — कुप निर्माण कार्य महेश-भागिरथ गोदना</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>47625</v>
+        <v>131599</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39501</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>39452</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य रघुविर-हरसूद गोदना — कुप निर्माण कार्य रघुविर-हरसूद गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य मांगीलाल-कल्‍लु गो — कुप निर्माण कार्य मांगीलाल-कल्‍लु गोदना</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>198536</v>
+        <v>67717</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>39417</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य रामदेव-धन्‍नालाल स — कुप निर्माण कार्य रामदेव-धन्‍नालाल सिगोडी गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य मांगीलाल-छन्‍नु गो — कुप निर्माण कार्य मांगीलाल-छन्‍नु गोदना</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>35437</v>
+        <v>47625</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39425</v>
+        <v>39501</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य रामसिह-मन्‍नु गोदन — कुप निर्माण कार्य रामसिह-मन्‍नु गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य रघुविर-हरसूद गोदना — कुप निर्माण कार्य रघुविर-हरसूद गोदना</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>92581</v>
+        <v>198536</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>39433</v>
+        <v>39417</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/ कुप निर्माण कार्य रेवाबाई-फुलिया गो — कुप निर्माण कार्य रेवाबाई-फुलिया गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य रामदेव-धन्‍नालाल स — कुप निर्माण कार्य रामदेव-धन्‍नालाल सिगोडी गोदना</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>52755</v>
+        <v>35437</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39417</v>
-[...3 lines deleted...]
-      </c>
+        <v>39425</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य लक्ष्‍मण-सुखलाल गो — कुप निर्माण कार्य लक्ष्‍मण-सुखलाल गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य रामसिह-मन्‍नु गोदन — कुप निर्माण कार्य रामसिह-मन्‍नु गोदना</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>112917</v>
+        <v>92581</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39426</v>
+        <v>39433</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य शिवराम-भागीरथ गोदन — कुप निर्माण कार्य शिवराम-भागीरथ गोदना</t>
+          <t>1720004040/WH/ कुप निर्माण कार्य रेवाबाई-फुलिया गो — कुप निर्माण कार्य रेवाबाई-फुलिया गोदना</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>87047</v>
+        <v>52755</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>39438</v>
+        <v>39417</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य सूखलाल-अबलिया गोदन — कुप निर्माण कार्य सूखलाल-अबलिया गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य लक्ष्‍मण-सुखलाल गो — कुप निर्माण कार्य लक्ष्‍मण-सुखलाल गोदना</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>160843.96</v>
+        <v>112917</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39438</v>
+        <v>39426</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/ कुप निर्माण कार्य हरिसिह-रूगनाथ गोद — कुप निर्माण कार्य हरिसिह-रूगनाथ गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य शिवराम-भागीरथ गोदन — कुप निर्माण कार्य शिवराम-भागीरथ गोदना</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>24622</v>
+        <v>87047</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>39438</v>
       </c>
-      <c r="K702" s="3"/>
+      <c r="K702" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1720004040/WH/कुप निर्माण कार्य हिरालाल-नादान गोदन — कुप निर्माण कार्य हिरालाल-नादान गोदना</t>
+          <t>1720004040/WH/कुप निर्माण कार्य सूखलाल-अबलिया गोदन — कुप निर्माण कार्य सूखलाल-अबलिया गोदना</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>216213</v>
+        <v>160843.96</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39481</v>
+        <v>39438</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/121 — कुप क्रंमाक 451 पठार 7th RDF गोदना परिकांटाफोड</t>
+          <t>1720004040/WH/ कुप निर्माण कार्य हरिसिह-रूगनाथ गोद — कुप निर्माण कार्य हरिसिह-रूगनाथ गोदना</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>15390</v>
+        <v>24622</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>40066</v>
-[...3 lines deleted...]
-      </c>
+        <v>39438</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/122 — कुप क्रंमाक 451 पठार 8th RDF गोदना परिकांटाफोड</t>
+          <t>1720004040/WH/कुप निर्माण कार्य हिरालाल-नादान गोदन — कुप निर्माण कार्य हिरालाल-नादान गोदना</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>14352</v>
+        <v>216213</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>40087</v>
+        <v>39481</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>41965</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 450 गोदना 1st IWC गोदना परि; — कुप क्रंमाक 450 गोदना 1st IWC गोदना परि कांटाफोड</t>
+          <t>1720004/DP/121 — कुप क्रंमाक 451 पठार 7th RDF गोदना परिकांटाफोड</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>51000</v>
+        <v>95000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>23389</v>
+        <v>15390</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39630</v>
+        <v>40066</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 450 गोदना 2nd IWC गोदना परि; — कुप क्रंमाक 450 गोदना 2nd IWC गोदना परि कांटाफोड</t>
+          <t>1720004/DP/122 — कुप क्रंमाक 451 पठार 8th RDF गोदना परिकांटाफोड</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>47000</v>
+        <v>95000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>23304</v>
+        <v>14352</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39630</v>
+        <v>40087</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 451 पठार 6th RDF गोदना परि;क — कुप क्रंमाक 451 पठार 6th RDF गोदना परिकांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 450 गोदना 1st IWC गोदना परि; — कुप क्रंमाक 450 गोदना 1st IWC गोदना परि कांटाफोड</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>42078</v>
+        <v>23389</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 452 पठार 3rd RDF गोदना परि;क — कुप क्रंमाक 452 पठार 3rd RDF गोदना परिकांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 450 गोदना 2nd IWC गोदना परि; — कुप क्रंमाक 450 गोदना 2nd IWC गोदना परि कांटाफोड</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>53000</v>
+        <v>47000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>21517</v>
+        <v>23304</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 452 पठार 4th RDF गोदना — कुप क्रंमाक 452 पठार 4th RDF गोदना परिकांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 451 पठार 6th RDF गोदना परि;क — कुप क्रंमाक 451 पठार 6th RDF गोदना परिकांटाफोड</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>47000</v>
+        <v>51000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>41718</v>
+        <v>42078</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 452 पठार 5th RDFगोदना परि;का — कुप क्रंमाक 452 पठार 5th RDFगोदना परिकांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 452 पठार 3rd RDF गोदना परि;क — कुप क्रंमाक 452 पठार 3rd RDF गोदना परिकांटाफोड</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>53000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>43608</v>
+        <v>21517</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 473 सिंगोडी‍ 1st IWC गोदना प — कुप क्रंमाक 473 सिंगोडी‍ 1st IWC गोदना परि कांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 452 पठार 4th RDF गोदना — कुप क्रंमाक 452 पठार 4th RDF गोदना परिकांटाफोड</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>40900</v>
+        <v>47000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>16659</v>
+        <v>41718</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K712" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 473 सिंगोडी 2nd IWC गोदना पर — कुप क्रंमाक 473 सिंगोडी 2nd IWC गोदना परि कांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 452 पठार 5th RDFगोदना परि;का — कुप क्रंमाक 452 पठार 5th RDFगोदना परिकांटाफोड</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>41900</v>
+        <v>53000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>23304</v>
+        <v>43608</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रमांक 450 गोदना () I.W.C — कुप निर्माण क्रमांक 450 गोदना () I.W.C. - 3 th परि. कांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 473 सिंगोडी‍ 1st IWC गोदना प — कुप क्रंमाक 473 सिंगोडी‍ 1st IWC गोदना परि कांटाफोड</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>54800</v>
+        <v>40900</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>23812</v>
+        <v>16659</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रमांक 450 गोदना () I.W.C. — कुप निर्माण क्रमांक 450 गोदना () I.W.C. - 4 th परि. कांटाफोड</t>
+          <t>1720004/DPकुप क्रंमाक 473 सिंगोडी 2nd IWC गोदना पर — कुप क्रंमाक 473 सिंगोडी 2nd IWC गोदना परि कांटाफोड</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>53200</v>
+        <v>41900</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>22794</v>
+        <v>23304</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K715" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रमांक 473 सिंगोडी‍ () I.W. — कुप निर्माण क्रमांक 473 सिंगोडी‍ () I.W.C. - 3 th परि. कांटाफोड</t>
+          <t>1720004/DPकुप निर्माण क्रमांक 450 गोदना () I.W.C — कुप निर्माण क्रमांक 450 गोदना () I.W.C. - 3 th परि. कांटाफोड</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>41000</v>
+        <v>54800</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>22758</v>
+        <v>23812</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रमांक 473 सिगोडी () I‍.W.C — कुप निर्माण क्रमांक 473 सिगोडी () I‍.W.C. - 4 th  परि. कांटाफोड</t>
+          <t>1720004/DPकुप निर्माण क्रमांक 450 गोदना () I.W.C. — कुप निर्माण क्रमांक 450 गोदना () I.W.C. - 4 th परि. कांटाफोड</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>50100</v>
+        <v>53200</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>11430</v>
+        <v>22794</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926690719 — IWC III to VII सुधार उपचार रखरखाव कार्य सिंगोडी रेंज कांटाफोड्</t>
+          <t>1720004/DPकुप निर्माण क्रमांक 473 सिंगोडी‍ () I.W. — कुप निर्माण क्रमांक 473 सिंगोडी‍ () I.W.C. - 3 th परि. कांटाफोड</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>66000</v>
+        <v>41000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>60756</v>
+        <v>22758</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40710</v>
+        <v>39630</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>40999</v>
+        <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926690720 — RDF V to IX रोपण सुधार उपचार रखरखाव कार्य पठार रें</t>
+          <t>1720004/DPकुप निर्माण क्रमांक 473 सिगोडी () I‍.W.C — कुप निर्माण क्रमांक 473 सिगोडी () I‍.W.C. - 4 th  परि. कांटाफोड</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>126000</v>
+        <v>50100</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>113262</v>
+        <v>11430</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>40710</v>
+        <v>39630</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>40999</v>
+        <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926690721 — IWC III to VII सुधार उपचार रखरखाव कार्य गोदना रेंज कांटाफोड्</t>
+          <t>1720/DP/9926690719 — IWC III to VII सुधार उपचार रखरखाव कार्य सिंगोडी रेंज कांटाफोड्</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>71000</v>
+        <v>66000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>60390</v>
+        <v>60756</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>40710</v>
       </c>
       <c r="K720" s="3" t="n">
+        <v>40999</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / KANNOD</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C721" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D721" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
+        <is>
+          <t>1720/DP/9926690720 — RDF V to IX रोपण सुधार उपचार रखरखाव कार्य पठार रें</t>
+        </is>
+      </c>
+      <c r="G721" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H721" s="2" t="n">
+        <v>126000</v>
+      </c>
+      <c r="I721" s="2" t="n">
+        <v>113262</v>
+      </c>
+      <c r="J721" s="3" t="n">
+        <v>40710</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>40999</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / KANNOD</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>1720/DP/9926690721 — IWC III to VII सुधार उपचार रखरखाव कार्य गोदना रेंज कांटाफोड्</t>
+        </is>
+      </c>
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I722" s="2" t="n">
+        <v>60390</v>
+      </c>
+      <c r="J722" s="3" t="n">
+        <v>40710</v>
+      </c>
+      <c r="K722" s="3" t="n">
         <v>40999</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>