--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K307"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 16:11:43</t>
+          <t>Exported on: 2026-10-01 14:33:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -9028,51 +9028,51 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/4542570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105905609</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9124,51 +9124,51 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/4557193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113810052</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>16470</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10249,51 +10249,51 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/5383323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122584532</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10684,63 +10684,65 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/5569082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115251226</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45898</v>
       </c>
-      <c r="K226" s="3"/>
+      <c r="K226" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10784,51 +10786,51 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/5775305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113809992</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10880,51 +10882,51 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/5787794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115239992</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11270,242 +11272,242 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/5791205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115271087</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>10962</v>
+        <v>18762</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46011</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/6111970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115240551</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/6112359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105906026</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0</v>
+        <v>12300</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/6112360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105906059</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1720004044/IF/IAY/6114500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115239853</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>12300</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>