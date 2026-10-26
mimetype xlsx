--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K1033"/>
+  <dimension ref="A1:K1034"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 14:54:05</t>
+          <t>Exported on: 2026-10-26 13:54:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -657,51 +657,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1720004065/AV/22012034659416 — BOUNDRYWALL NIRMAN SHANTIDHAM PARISAR BICHKUWA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45477</v>
@@ -800,51 +800,51 @@
       <c r="J22" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>45629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720004065/DP/22012034444358 — Nirmal nir Nirman santidham ke pas bichkuwa</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>294542</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43530</v>
@@ -943,51 +943,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45078</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1720004065/DP/22012034611031 — plantation road kinare pradhanmantri road bichkuwa</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>426242.09</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>171258.15</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45205</v>
@@ -1037,98 +1037,98 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1720004065/DP/22012034622821 — PLANTATION BOUNDRY PAR KAB KABRISTAN ME BICHKUWA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>182658.54</v>
+        <v>188058.54</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1720004065/DP/22012034627108 — BLOCK PLANTATION SHANTIDHAM PARISAR BICHKUWA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>473384.29</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>161897</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45539</v>
@@ -7969,51 +7969,51 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012034540415 — खेत तालाब सीताबाई - रंगलाल</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>156581.6</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>43966</v>
@@ -8925,145 +8925,145 @@
       <c r="J191" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035347107 — KAPIL DHARA VIKASH MANOHAR BICHKUWA</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035347133 — KAPIL DHARA NIRMAN HARUN PIRJI BICHKUWA</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035347145 — KAPIL DHARA NIRMAN RAHIS HABBU BICHKUWA</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>332887.22</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>131176.44</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45776</v>
@@ -9701,521 +9701,521 @@
         <v>71858.7</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035542264 — KHET TALAB Nirman kishanlal Partap bichkuwa</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035556354 — KAPIL DHARA NIRMAN JAKIR ABDUL BICHKUWA</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>234193.18</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035556361 — KAPIL DHARA NIRMAN SAIID FOOLKHA BICHKUWA</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>233346.95</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035556372 — KAPIL DHARA NIRMAN SHAITAN RAMKARAN BICHKUWA</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>234953.43</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573598 — DUGWELL RECHARGE  PIT VAHISH GABBU BICHKUWA</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573600 — DUGWELL RECHARGE  PIT SHITAN RAMKARAN BICHKUWA</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573603 — DUGWELL RECHARGE  PIT JAKIR ABDUL BICHKUWA</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573608 — DUGWELL RECHARGE  PIT SAHID FULKHA BICHKUWA</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573610 — DUGWELL RECHARGE  PIT RAMESH KUNJI BICHKUWA</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573613 — DUGWELL RECHARGE  PIT SAMAD GHISU BICHKUWA</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/22012035573615 — DUGWELL RECHARGE  PIT KAILASH JAGRAM BICHKUWA</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45748</v>
@@ -22541,51 +22541,51 @@
       <c r="J471" s="3" t="n">
         <v>44723</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/3803302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106380296</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>44683</v>
@@ -24597,78 +24597,80 @@
       <c r="J513" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/4532197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100689413</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>18018</v>
+        <v>24018</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45617</v>
       </c>
-      <c r="K514" s="3"/>
+      <c r="K514" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25918,51 +25920,51 @@
       <c r="J540" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>45817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/4686807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104024460</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>10971</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45617</v>
@@ -27141,78 +27143,80 @@
       <c r="J565" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>45908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5370114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101007529</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45766</v>
       </c>
-      <c r="K566" s="3"/>
+      <c r="K566" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27286,78 +27290,80 @@
       <c r="J568" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5374478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102101667</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45766</v>
       </c>
-      <c r="K569" s="3"/>
+      <c r="K569" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27480,51 +27486,51 @@
       <c r="J572" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5380378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101007883</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45766</v>
@@ -27676,173 +27682,175 @@
       <c r="J576" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5625773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101007479</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5627196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100689394</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>16389</v>
+        <v>19389</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45861</v>
       </c>
-      <c r="K578" s="3"/>
+      <c r="K578" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5660318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101007671</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>46239</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
@@ -28260,51 +28268,51 @@
       <c r="J588" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5743954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115418946</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45894</v>
@@ -28601,79 +28609,79 @@
       <c r="J595" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5748600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106380251</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>46252</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
@@ -28993,98 +29001,98 @@
       <c r="J603" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5838706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101008027</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5838734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106380217</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45962</v>
@@ -29528,120 +29536,120 @@
       <c r="J614" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5839262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102086246</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1720004065/IF/IAY/5839307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105091320</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -45721,51 +45729,51 @@
       <c r="J949" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K949" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
           <t>1720004065/WC/22012035243120 — PERCOLATION TANK SHANTIDHAM KE PAS BICHKUWA</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>190839.44</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>121493.6</v>
       </c>
       <c r="J950" s="3" t="n">
         <v>45844</v>
@@ -45817,51 +45825,51 @@
       <c r="J951" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K951" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
           <t>1720004065/WC/22012035243122 — PERCOLATION TANK RAMBILAS KE KHET PAS BICHKUWA</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>190839.44</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
         <v>45611</v>
@@ -46185,3655 +46193,3702 @@
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/कुप निर्माण कार्य अययुब पिता मंगल बि — कुप निर्माण कार्य अययुब पिता मंगल बिचकुआ</t>
+          <t>1720004065/WC/VB/YD/22012035336273 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>89050</v>
+        <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>39560</v>
-[...3 lines deleted...]
-      </c>
+        <v>46300</v>
+      </c>
+      <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/कुप निर्माण कार्य घोघा पिता बब्‍पु ब — कुप निर्माण कार्य घोघा पिता बब्‍पु बिचकुंआ</t>
+          <t>1720004065/WC/कुप निर्माण कार्य अययुब पिता मंगल बि — कुप निर्माण कार्य अययुब पिता मंगल बिचकुआ</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I961" s="2" t="n">
-        <v>105587</v>
+        <v>89050</v>
       </c>
       <c r="J961" s="3" t="n">
         <v>39560</v>
       </c>
       <c r="K961" s="3" t="n">
-        <v>39815</v>
+        <v>39813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/कुप निर्माण कार्य दिनेश पिता मनफुल ब — कुप निर्माण कार्य दिनेश पिता मनफुल बिचकुंआ</t>
+          <t>1720004065/WC/कुप निर्माण कार्य घोघा पिता बब्‍पु ब — कुप निर्माण कार्य घोघा पिता बब्‍पु बिचकुंआ</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
-        <v>38000</v>
+        <v>95000</v>
       </c>
       <c r="I962" s="2" t="n">
-        <v>117488</v>
+        <v>105587</v>
       </c>
       <c r="J962" s="3" t="n">
         <v>39560</v>
       </c>
       <c r="K962" s="3" t="n">
-        <v>39881</v>
+        <v>39815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/कुप निर्माण कार्य बंशी पिता मनफुल बि — कुप निर्माण कार्य बंशी पिता मनफुल बिचकुआ</t>
+          <t>1720004065/WC/कुप निर्माण कार्य दिनेश पिता मनफुल ब — कुप निर्माण कार्य दिनेश पिता मनफुल बिचकुंआ</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
-        <v>95000</v>
+        <v>38000</v>
       </c>
       <c r="I963" s="2" t="n">
-        <v>129778</v>
+        <v>117488</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>39553</v>
+        <v>39560</v>
       </c>
       <c r="K963" s="3" t="n">
-        <v>39879</v>
+        <v>39881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/कुप निर्माण कार्य बाबु-घिसु बिचकुआं — कुप निर्माण कार्य बाबु-घिसु बिचकुआं</t>
+          <t>1720004065/WC/कुप निर्माण कार्य बंशी पिता मनफुल बि — कुप निर्माण कार्य बंशी पिता मनफुल बिचकुआ</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I964" s="2" t="n">
-        <v>295228.7</v>
+        <v>129778</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>39605</v>
+        <v>39553</v>
       </c>
       <c r="K964" s="3" t="n">
-        <v>40640</v>
+        <v>39879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/कुप निर्माण कार्य मल्‍ला पिता प्रधान — कुप निर्माण कार्य मल्‍ला पिता प्रधान बिचकुआ</t>
+          <t>1720004065/WC/कुप निर्माण कार्य बाबु-घिसु बिचकुआं — कुप निर्माण कार्य बाबु-घिसु बिचकुआं</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I965" s="2" t="n">
-        <v>73407</v>
+        <v>295228.7</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>39529</v>
+        <v>39605</v>
       </c>
       <c r="K965" s="3" t="n">
-        <v>40037</v>
+        <v>40640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/स्‍टाप डेम निर्माण कार्य ओढी मजरा बि — स्‍टाप डेम निर्माण कार्य ओढी मजरा बिचकुआ</t>
+          <t>1720004065/WC/कुप निर्माण कार्य मल्‍ला पिता प्रधान — कुप निर्माण कार्य मल्‍ला पिता प्रधान बिचकुआ</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
-        <v>499000</v>
+        <v>95000</v>
       </c>
       <c r="I966" s="2" t="n">
-        <v>855453</v>
+        <v>73407</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>39906</v>
+        <v>39529</v>
       </c>
       <c r="K966" s="3" t="n">
-        <v>39994</v>
+        <v>40037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WC/स्‍टापडेम निर्माण कार्य कब्रस्‍तान न — स्‍टापडेम निर्माण कार्य कब्रस्‍तान नाला बिचकुंआ</t>
+          <t>1720004065/WC/स्‍टाप डेम निर्माण कार्य ओढी मजरा बि — स्‍टाप डेम निर्माण कार्य ओढी मजरा बिचकुआ</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I967" s="2" t="n">
-        <v>855244</v>
+        <v>855453</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>39949</v>
+        <v>39906</v>
       </c>
       <c r="K967" s="3" t="n">
         <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/19962433 — तालाब जीर्णोद्धार शांतिधाम के पास बिचकुडी(बिचकुआ)</t>
+          <t>1720004065/WC/स्‍टापडेम निर्माण कार्य कब्रस्‍तान न — स्‍टापडेम निर्माण कार्य कब्रस्‍तान नाला बिचकुंआ</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
-        <v>5200000000</v>
+        <v>500000</v>
       </c>
       <c r="I968" s="2" t="n">
-        <v>57768</v>
+        <v>855244</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>42887</v>
+        <v>39949</v>
       </c>
       <c r="K968" s="3" t="n">
-        <v>43742</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/22012034935931 — palntion amrtsarovar rast khet pas bichkuva</t>
+          <t>1720004065/WH/19962433 — तालाब जीर्णोद्धार शांतिधाम के पास बिचकुडी(बिचकुआ)</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
-        <v>0</v>
+        <v>5200000000</v>
       </c>
       <c r="I969" s="2" t="n">
-        <v>0</v>
+        <v>57768</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K969" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K969" s="3" t="n">
+        <v>43742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/22012034935932 — palntion amrtsarovar gafur khet pas</t>
+          <t>1720004065/WH/22012034935931 — palntion amrtsarovar rast khet pas bichkuva</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J970" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K970" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/763 — नाला गहरीकरण बिचकुंआ</t>
+          <t>1720004065/WH/22012034935932 — palntion amrtsarovar gafur khet pas</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
-        <v>232000</v>
+        <v>0</v>
       </c>
       <c r="I971" s="2" t="n">
-        <v>140184</v>
+        <v>0</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>41061</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K971" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण आइसा अरसखां बिचकुंआ — कुपनिर्माण आइसा अरसखां बिचकुंआ</t>
+          <t>1720004065/WH/763 — नाला गहरीकरण बिचकुंआ</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
-        <v>74000</v>
+        <v>232000</v>
       </c>
       <c r="I972" s="2" t="n">
-        <v>129108</v>
+        <v>140184</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>39465</v>
+        <v>41061</v>
       </c>
       <c r="K972" s="3" t="n">
-        <v>39819</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण कययुम अययुब खां बिचकुंआ — कुपनिर्माण कययुम अययुब खां बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण आइसा अरसखां बिचकुंआ — कुपनिर्माण आइसा अरसखां बिचकुंआ</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I973" s="2" t="n">
-        <v>146307.99</v>
+        <v>129108</v>
       </c>
       <c r="J973" s="3" t="n">
         <v>39465</v>
       </c>
       <c r="K973" s="3" t="n">
-        <v>39818</v>
+        <v>39819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य a रामेश्‍वर कुंजील — कुप निर्माण कार्य a रामेश्‍वर कुंजीलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण कययुम अययुब खां बिचकुंआ — कुपनिर्माण कययुम अययुब खां बिचकुंआ</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I974" s="2" t="n">
-        <v>144136</v>
+        <v>146307.99</v>
       </c>
       <c r="J974" s="3" t="n">
         <v>39465</v>
       </c>
       <c r="K974" s="3" t="n">
-        <v>39823</v>
+        <v>39818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण कार्य इस्‍राइल मुशी बिचकु — कुपनिर्माण कार्य इस्‍राइल मुशी बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य a रामेश्‍वर कुंजील — कुप निर्माण कार्य a रामेश्‍वर कुंजीलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I975" s="2" t="n">
-        <v>112847</v>
+        <v>144136</v>
       </c>
       <c r="J975" s="3" t="n">
         <v>39465</v>
       </c>
       <c r="K975" s="3" t="n">
-        <v>39821</v>
+        <v>39823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण कार्य छीतर पन्‍नालाल बिचक — कुपनिर्माण कार्य छीतर पन्‍नालाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण कार्य इस्‍राइल मुशी बिचकु — कुपनिर्माण कार्य इस्‍राइल मुशी बिचकुंआ</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I976" s="2" t="n">
-        <v>121204</v>
+        <v>112847</v>
       </c>
       <c r="J976" s="3" t="n">
         <v>39465</v>
       </c>
       <c r="K976" s="3" t="n">
-        <v>39815</v>
+        <v>39821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य तारिया पिता चुन्‍न — कुप निर्माण कार्य तारिया पिता चुन्‍नीलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण कार्य छीतर पन्‍नालाल बिचक — कुपनिर्माण कार्य छीतर पन्‍नालाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I977" s="2" t="n">
-        <v>283964</v>
+        <v>121204</v>
       </c>
       <c r="J977" s="3" t="n">
-        <v>40558</v>
+        <v>39465</v>
       </c>
       <c r="K977" s="3" t="n">
-        <v>41033</v>
+        <v>39815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य नवावखां पिता इदुखा — कुप निर्माण कार्य नवावखां पिता इदुखां बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य तारिया पिता चुन्‍न — कुप निर्माण कार्य तारिया पिता चुन्‍नीलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I978" s="2" t="n">
-        <v>119340</v>
+        <v>283964</v>
       </c>
       <c r="J978" s="3" t="n">
-        <v>39525</v>
+        <v>40558</v>
       </c>
       <c r="K978" s="3" t="n">
-        <v>40022</v>
+        <v>41033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य प्रहलाद पिता भउ बि — कुप निर्माण कार्य प्रहलाद पिता भउ बिचकुआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य नवावखां पिता इदुखा — कुप निर्माण कार्य नवावखां पिता इदुखां बिचकुंआ</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I979" s="2" t="n">
-        <v>131490</v>
+        <v>119340</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>39512</v>
+        <v>39525</v>
       </c>
       <c r="K979" s="3" t="n">
-        <v>39878</v>
+        <v>40022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य फुलवती पिता कैलाश — कुप निर्माण कार्य फुलवती पिता कैलाश बिचकुआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य प्रहलाद पिता भउ बि — कुप निर्माण कार्य प्रहलाद पिता भउ बिचकुआ</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I980" s="2" t="n">
-        <v>123957</v>
+        <v>131490</v>
       </c>
       <c r="J980" s="3" t="n">
         <v>39512</v>
       </c>
       <c r="K980" s="3" t="n">
-        <v>39877</v>
+        <v>39878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य बद्री पिता जग्‍गा — कुप निर्माण कार्य बद्री पिता जग्‍गा बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य फुलवती पिता कैलाश — कुप निर्माण कार्य फुलवती पिता कैलाश बिचकुआ</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I981" s="2" t="n">
-        <v>72212</v>
+        <v>123957</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>40661</v>
+        <v>39512</v>
       </c>
       <c r="K981" s="3" t="n">
-        <v>41360</v>
+        <v>39877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य मानखां मंगलखां बिच — कुप निर्माण कार्य मानखां मंगलखां बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य बद्री पिता जग्‍गा — कुप निर्माण कार्य बद्री पिता जग्‍गा बिचकुंआ</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I982" s="2" t="n">
-        <v>116104</v>
+        <v>72212</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>39469</v>
+        <v>40661</v>
       </c>
       <c r="K982" s="3" t="n">
-        <v>39815</v>
+        <v>41360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य मेहबुब पिता किशोर — कुप निर्माण कार्य मेहबुब पिता किशोर बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य मानखां मंगलखां बिच — कुप निर्माण कार्य मानखां मंगलखां बिचकुंआ</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
-        <v>95000</v>
+        <v>60000</v>
       </c>
       <c r="I983" s="2" t="n">
-        <v>142416</v>
+        <v>116104</v>
       </c>
       <c r="J983" s="3" t="n">
-        <v>39501</v>
+        <v>39469</v>
       </c>
       <c r="K983" s="3" t="n">
-        <v>40016</v>
+        <v>39815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य मोहन पिता प्रहलाद — कुप निर्माण कार्य मोहन पिता प्रहलाद बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य मेहबुब पिता किशोर — कुप निर्माण कार्य मेहबुब पिता किशोर बिचकुंआ</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I984" s="2" t="n">
-        <v>239404</v>
+        <v>142416</v>
       </c>
       <c r="J984" s="3" t="n">
-        <v>39536</v>
+        <v>39501</v>
       </c>
       <c r="K984" s="3" t="n">
-        <v>41412</v>
+        <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C985" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D985" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E985" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F985" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य रंगलाल पिता कन्‍‍ह — कुप निर्माण कार्य रंगलाल पिता कन्‍‍हैया बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य मोहन पिता प्रहलाद — कुप निर्माण कार्य मोहन पिता प्रहलाद बिचकुंआ</t>
         </is>
       </c>
       <c r="G985" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H985" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I985" s="2" t="n">
-        <v>266294</v>
+        <v>239404</v>
       </c>
       <c r="J985" s="3" t="n">
-        <v>40692</v>
+        <v>39536</v>
       </c>
       <c r="K985" s="3" t="n">
-        <v>41033</v>
+        <v>41412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C986" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D986" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E986" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F986" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य रामचरण पिता हरचंद — कुप निर्माण कार्य रामचरण पिता हरचंद बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य रंगलाल पिता कन्‍‍ह — कुप निर्माण कार्य रंगलाल पिता कन्‍‍हैया बिचकुंआ</t>
         </is>
       </c>
       <c r="G986" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H986" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I986" s="2" t="n">
-        <v>128593.5</v>
+        <v>266294</v>
       </c>
       <c r="J986" s="3" t="n">
-        <v>39529</v>
+        <v>40692</v>
       </c>
       <c r="K986" s="3" t="n">
-        <v>39856</v>
+        <v>41033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C987" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D987" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E987" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F987" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य रामभरोस-बोंदर बिचक — कुप निर्माण कार्य रामभरोस-बोंदर बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य रामचरण पिता हरचंद — कुप निर्माण कार्य रामचरण पिता हरचंद बिचकुंआ</t>
         </is>
       </c>
       <c r="G987" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H987" s="2" t="n">
-        <v>130000</v>
+        <v>74000</v>
       </c>
       <c r="I987" s="2" t="n">
-        <v>128140</v>
+        <v>128593.5</v>
       </c>
       <c r="J987" s="3" t="n">
-        <v>39920</v>
+        <v>39529</v>
       </c>
       <c r="K987" s="3" t="n">
-        <v>40017</v>
+        <v>39856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C988" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D988" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E988" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F988" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य रामस्‍वरूप पिता कै — कुप निर्माण कार्य रामस्‍वरूप पिता कैलाश बिचकुआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य रामभरोस-बोंदर बिचक — कुप निर्माण कार्य रामभरोस-बोंदर बिचकुंआ</t>
         </is>
       </c>
       <c r="G988" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H988" s="2" t="n">
-        <v>74000</v>
+        <v>130000</v>
       </c>
       <c r="I988" s="2" t="n">
-        <v>126246</v>
+        <v>128140</v>
       </c>
       <c r="J988" s="3" t="n">
-        <v>39473</v>
+        <v>39920</v>
       </c>
       <c r="K988" s="3" t="n">
-        <v>39815</v>
+        <v>40017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C989" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D989" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E989" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F989" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य शंकर पिता नंनु बिच — कुप निर्माण कार्य शंकर पिता नंनु बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य रामस्‍वरूप पिता कै — कुप निर्माण कार्य रामस्‍वरूप पिता कैलाश बिचकुआ</t>
         </is>
       </c>
       <c r="G989" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H989" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I989" s="2" t="n">
-        <v>338686</v>
+        <v>126246</v>
       </c>
       <c r="J989" s="3" t="n">
-        <v>39529</v>
+        <v>39473</v>
       </c>
       <c r="K989" s="3" t="n">
-        <v>41033</v>
+        <v>39815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C990" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D990" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E990" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F990" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण कार्य शंकरलाल अमल्‍या बिच — कुपनिर्माण कार्य शंकरलाल अमल्‍या बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य शंकर पिता नंनु बिच — कुप निर्माण कार्य शंकर पिता नंनु बिचकुंआ</t>
         </is>
       </c>
       <c r="G990" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H990" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I990" s="2" t="n">
-        <v>214193</v>
+        <v>338686</v>
       </c>
       <c r="J990" s="3" t="n">
-        <v>39469</v>
+        <v>39529</v>
       </c>
       <c r="K990" s="3" t="n">
-        <v>40897</v>
+        <v>41033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C991" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D991" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E991" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F991" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/  कुप निर्माण कार्य श्रवण पिता प्रहल — कुप निर्माण कार्य श्रवण पिता प्रहलाद बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण कार्य शंकरलाल अमल्‍या बिच — कुपनिर्माण कार्य शंकरलाल अमल्‍या बिचकुंआ</t>
         </is>
       </c>
       <c r="G991" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H991" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I991" s="2" t="n">
-        <v>276770.7</v>
+        <v>214193</v>
       </c>
       <c r="J991" s="3" t="n">
-        <v>39532</v>
+        <v>39469</v>
       </c>
       <c r="K991" s="3" t="n">
-        <v>40640</v>
+        <v>40897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C992" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D992" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E992" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F992" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/  कुप निर्माण कार्य समद पिता घिसु बि — कुप निर्माण कार्य समद पिता घिसु बिचकुंआ</t>
+          <t>1720004065/WH/  कुप निर्माण कार्य श्रवण पिता प्रहल — कुप निर्माण कार्य श्रवण पिता प्रहलाद बिचकुंआ</t>
         </is>
       </c>
       <c r="G992" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H992" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I992" s="2" t="n">
-        <v>290480.7</v>
+        <v>276770.7</v>
       </c>
       <c r="J992" s="3" t="n">
-        <v>39529</v>
+        <v>39532</v>
       </c>
       <c r="K992" s="3" t="n">
         <v>40640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C993" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D993" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E993" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F993" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप निर्माण कार्य हरि पिता विश्राम ब — कुप निर्माण कार्य हरि पिता विश्राम बिचकुंआ</t>
+          <t>1720004065/WH/  कुप निर्माण कार्य समद पिता घिसु बि — कुप निर्माण कार्य समद पिता घिसु बिचकुंआ</t>
         </is>
       </c>
       <c r="G993" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H993" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I993" s="2" t="n">
-        <v>111240</v>
+        <v>290480.7</v>
       </c>
       <c r="J993" s="3" t="n">
-        <v>39536</v>
+        <v>39529</v>
       </c>
       <c r="K993" s="3" t="n">
-        <v>40016</v>
+        <v>40640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C994" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D994" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E994" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F994" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुप‍ निर्माण कार्य हसन पिता मंगल बिच — कुप‍ निर्माण कार्य हसन पिता मंगल बिचकुंआ</t>
+          <t>1720004065/WH/कुप निर्माण कार्य हरि पिता विश्राम ब — कुप निर्माण कार्य हरि पिता विश्राम बिचकुंआ</t>
         </is>
       </c>
       <c r="G994" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H994" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I994" s="2" t="n">
-        <v>125285</v>
+        <v>111240</v>
       </c>
       <c r="J994" s="3" t="n">
-        <v>39584</v>
+        <v>39536</v>
       </c>
       <c r="K994" s="3" t="n">
-        <v>39820</v>
+        <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C995" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D995" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E995" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F995" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण जगदीश कचरूलाल बिचकुंआ — कुपनिर्माण जगदीश कचरूलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुप‍ निर्माण कार्य हसन पिता मंगल बिच — कुप‍ निर्माण कार्य हसन पिता मंगल बिचकुंआ</t>
         </is>
       </c>
       <c r="G995" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H995" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I995" s="2" t="n">
-        <v>150667</v>
+        <v>125285</v>
       </c>
       <c r="J995" s="3" t="n">
-        <v>39469</v>
+        <v>39584</v>
       </c>
       <c r="K995" s="3" t="n">
-        <v>40035</v>
+        <v>39820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C996" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D996" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E996" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F996" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण देवकरण रंगलाल बिचकुंआ — कुपनिर्माण देवकरण रंगलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण जगदीश कचरूलाल बिचकुंआ — कुपनिर्माण जगदीश कचरूलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G996" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H996" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I996" s="2" t="n">
-        <v>106008</v>
+        <v>150667</v>
       </c>
       <c r="J996" s="3" t="n">
-        <v>39414</v>
+        <v>39469</v>
       </c>
       <c r="K996" s="3" t="n">
-        <v>39823</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C997" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D997" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E997" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F997" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण मांगीलाल पन्‍नालाल बिचकुं — कुपनिर्माण मांगीलाल पन्‍नालाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण देवकरण रंगलाल बिचकुंआ — कुपनिर्माण देवकरण रंगलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G997" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H997" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I997" s="2" t="n">
-        <v>118982</v>
+        <v>106008</v>
       </c>
       <c r="J997" s="3" t="n">
-        <v>39465</v>
+        <v>39414</v>
       </c>
       <c r="K997" s="3" t="n">
-        <v>39824</v>
+        <v>39823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C998" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D998" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E998" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F998" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण रमेश कुंजीलाल बिचकुंआ — कुपनिर्माण रमेश कुंजीलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण मांगीलाल पन्‍नालाल बिचकुं — कुपनिर्माण मांगीलाल पन्‍नालाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G998" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H998" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I998" s="2" t="n">
-        <v>121818</v>
+        <v>118982</v>
       </c>
       <c r="J998" s="3" t="n">
-        <v>39414</v>
+        <v>39465</v>
       </c>
       <c r="K998" s="3" t="n">
-        <v>39823</v>
+        <v>39824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C999" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D999" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E999" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F999" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण रामगोपाल हजारी बिचकुंआ — कुपनिर्माण रामगोपाल हजारी बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण रमेश कुंजीलाल बिचकुंआ — कुपनिर्माण रमेश कुंजीलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G999" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H999" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I999" s="2" t="n">
-        <v>107289</v>
+        <v>121818</v>
       </c>
       <c r="J999" s="3" t="n">
-        <v>39465</v>
+        <v>39414</v>
       </c>
       <c r="K999" s="3" t="n">
-        <v>39818</v>
+        <v>39823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1000" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1000" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1000" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1000" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण रामबिलास शिवलाल बिचकुंआ — कुपनिर्माण रामबिलास शिवलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण रामगोपाल हजारी बिचकुंआ — कुपनिर्माण रामगोपाल हजारी बिचकुंआ</t>
         </is>
       </c>
       <c r="G1000" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1000" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I1000" s="2" t="n">
-        <v>112550</v>
+        <v>107289</v>
       </c>
       <c r="J1000" s="3" t="n">
-        <v>39469</v>
+        <v>39465</v>
       </c>
       <c r="K1000" s="3" t="n">
-        <v>39814</v>
+        <v>39818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1001" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1001" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1001" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1001" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण रामेश्‍वर कुंजीलाल बिचकुं — कुपनिर्माण रामेश्‍वर कुंजीलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण रामबिलास शिवलाल बिचकुंआ — कुपनिर्माण रामबिलास शिवलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G1001" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H1001" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I1001" s="2" t="n">
-        <v>0</v>
+        <v>112550</v>
       </c>
       <c r="J1001" s="3" t="n">
-        <v>39465</v>
-[...1 lines deleted...]
-      <c r="K1001" s="3"/>
+        <v>39469</v>
+      </c>
+      <c r="K1001" s="3" t="n">
+        <v>39814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1002" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1002" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E1002" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1002" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण रेवाराम मांगीलाल बिचकुंआ — कुपनिर्माण रेवाराम मांगीलाल बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण रामेश्‍वर कुंजीलाल बिचकुं — कुपनिर्माण रामेश्‍वर कुंजीलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G1002" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H1002" s="2" t="n">
-        <v>74000</v>
+        <v>0</v>
       </c>
       <c r="I1002" s="2" t="n">
-        <v>149722</v>
+        <v>0</v>
       </c>
       <c r="J1002" s="3" t="n">
         <v>39465</v>
       </c>
-      <c r="K1002" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K1002" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1003" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1003" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1003" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1003" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कुपनिर्माण शैतान पंचम बिचकुंआ — कुपनिर्माण शैतान पंचम बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण रेवाराम मांगीलाल बिचकुंआ — कुपनिर्माण रेवाराम मांगीलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G1003" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1003" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I1003" s="2" t="n">
-        <v>286623</v>
+        <v>149722</v>
       </c>
       <c r="J1003" s="3" t="n">
-        <v>39469</v>
+        <v>39465</v>
       </c>
       <c r="K1003" s="3" t="n">
-        <v>40640</v>
+        <v>39819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1004" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1004" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1004" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1004" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कूपनिर्माण गुडडु इब्राहिम बिचकुंआ — कूपनिर्माण गुडडु इब्राहिम बिचकुंआ</t>
+          <t>1720004065/WH/कुपनिर्माण शैतान पंचम बिचकुंआ — कुपनिर्माण शैतान पंचम बिचकुंआ</t>
         </is>
       </c>
       <c r="G1004" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1004" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I1004" s="2" t="n">
-        <v>97962</v>
+        <v>286623</v>
       </c>
       <c r="J1004" s="3" t="n">
-        <v>39414</v>
+        <v>39469</v>
       </c>
       <c r="K1004" s="3" t="n">
-        <v>39817</v>
+        <v>40640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1005" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1005" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1005" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1005" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कूपनिर्माण छोटा गब्‍बू बिचकूंआ — कूपनिर्माण छोटा गब्‍बू बिचकूंआ</t>
+          <t>1720004065/WH/कूपनिर्माण गुडडु इब्राहिम बिचकुंआ — कूपनिर्माण गुडडु इब्राहिम बिचकुंआ</t>
         </is>
       </c>
       <c r="G1005" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1005" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I1005" s="2" t="n">
-        <v>113057</v>
+        <v>97962</v>
       </c>
       <c r="J1005" s="3" t="n">
-        <v>39421</v>
+        <v>39414</v>
       </c>
       <c r="K1005" s="3" t="n">
-        <v>40017</v>
+        <v>39817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1006" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1006" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1006" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1006" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कूपनिर्माण दवीलाल हेमराज बिचकुंआ — कूपनिर्माण दवीलाल हेमराज बिचकुंआ</t>
+          <t>1720004065/WH/कूपनिर्माण छोटा गब्‍बू बिचकूंआ — कूपनिर्माण छोटा गब्‍बू बिचकूंआ</t>
         </is>
       </c>
       <c r="G1006" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1006" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I1006" s="2" t="n">
-        <v>156313</v>
+        <v>113057</v>
       </c>
       <c r="J1006" s="3" t="n">
-        <v>39280</v>
+        <v>39421</v>
       </c>
       <c r="K1006" s="3" t="n">
-        <v>39856</v>
+        <v>40017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1007" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1007" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1007" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1007" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कूपनिर्माण रासत गब्‍बु बिचकुंआ — कूपनिर्माण रासत गब्‍बु बिचकुंआ</t>
+          <t>1720004065/WH/कूपनिर्माण दवीलाल हेमराज बिचकुंआ — कूपनिर्माण दवीलाल हेमराज बिचकुंआ</t>
         </is>
       </c>
       <c r="G1007" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1007" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I1007" s="2" t="n">
-        <v>161013</v>
+        <v>156313</v>
       </c>
       <c r="J1007" s="3" t="n">
-        <v>39414</v>
+        <v>39280</v>
       </c>
       <c r="K1007" s="3" t="n">
-        <v>39819</v>
+        <v>39856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1008" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1008" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1008" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1008" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कूपनिर्माण हरि रंगलाल बिचकुंआ — कूपनिर्माण हरि रंगलाल बिचकुंआ</t>
+          <t>1720004065/WH/कूपनिर्माण रासत गब्‍बु बिचकुंआ — कूपनिर्माण रासत गब्‍बु बिचकुंआ</t>
         </is>
       </c>
       <c r="G1008" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1008" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I1008" s="2" t="n">
-        <v>112933</v>
+        <v>161013</v>
       </c>
       <c r="J1008" s="3" t="n">
         <v>39414</v>
       </c>
       <c r="K1008" s="3" t="n">
-        <v>39814</v>
+        <v>39819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1009" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1009" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1009" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1009" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/कूप‍िनिर्माण इसराईल इब्राहिम बिचकुंआ — कूप‍िनिर्माण इसराईल इब्राहिम बिचकुंआ</t>
+          <t>1720004065/WH/कूपनिर्माण हरि रंगलाल बिचकुंआ — कूपनिर्माण हरि रंगलाल बिचकुंआ</t>
         </is>
       </c>
       <c r="G1009" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1009" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I1009" s="2" t="n">
-        <v>157928</v>
+        <v>112933</v>
       </c>
       <c r="J1009" s="3" t="n">
         <v>39414</v>
       </c>
       <c r="K1009" s="3" t="n">
         <v>39814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1010" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1010" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1010" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1010" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/ तालाब गहरीकरण गाद निकाली बिचकुंआ — तालाब गहरीकरण गाद निकाली बिचकुंआ</t>
+          <t>1720004065/WH/कूप‍िनिर्माण इसराईल इब्राहिम बिचकुंआ — कूप‍िनिर्माण इसराईल इब्राहिम बिचकुंआ</t>
         </is>
       </c>
       <c r="G1010" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1010" s="2" t="n">
-        <v>95000</v>
+        <v>60000</v>
       </c>
       <c r="I1010" s="2" t="n">
-        <v>26010</v>
+        <v>157928</v>
       </c>
       <c r="J1010" s="3" t="n">
-        <v>39536</v>
+        <v>39414</v>
       </c>
       <c r="K1010" s="3" t="n">
-        <v>41000</v>
+        <v>39814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C1011" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1011" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E1011" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1011" s="1" t="inlineStr">
         <is>
-          <t>1720004065/WH/मेड बधान कार्य बिचकुआ — मेड 1th बधान कार्य बिचकुआ</t>
+          <t>1720004065/WH/ तालाब गहरीकरण गाद निकाली बिचकुंआ — तालाब गहरीकरण गाद निकाली बिचकुंआ</t>
         </is>
       </c>
       <c r="G1011" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1011" s="2" t="n">
-        <v>100000</v>
+        <v>95000</v>
       </c>
       <c r="I1011" s="2" t="n">
-        <v>178060</v>
+        <v>26010</v>
       </c>
       <c r="J1011" s="3" t="n">
-        <v>39563</v>
+        <v>39536</v>
       </c>
       <c r="K1011" s="3" t="n">
-        <v>39589</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C1012" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D1012" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E1012" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F1012" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/21 — चारागाह विकास कार्य बिचकुआं माइक्रोवाटर शेड</t>
+          <t>1720004065/WH/मेड बधान कार्य बिचकुआ — मेड 1th बधान कार्य बिचकुआ</t>
         </is>
       </c>
       <c r="G1012" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1012" s="2" t="n">
-        <v>26100</v>
+        <v>100000</v>
       </c>
       <c r="I1012" s="2" t="n">
-        <v>24250</v>
+        <v>178060</v>
       </c>
       <c r="J1012" s="3" t="n">
-        <v>39948</v>
+        <v>39563</v>
       </c>
       <c r="K1012" s="3" t="n">
-        <v>40001</v>
+        <v>39589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C1013" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1013" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E1013" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1013" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/213 — चारागाह विकास कार्य बिचकुआं || माइक्रोवाटर शेड</t>
+          <t>1720004/DP/21 — चारागाह विकास कार्य बिचकुआं माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1013" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H1013" s="2" t="n">
-        <v>116000</v>
+        <v>26100</v>
       </c>
       <c r="I1013" s="2" t="n">
-        <v>71670</v>
+        <v>24250</v>
       </c>
       <c r="J1013" s="3" t="n">
-        <v>39615</v>
-[...1 lines deleted...]
-      <c r="K1013" s="3"/>
+        <v>39948</v>
+      </c>
+      <c r="K1013" s="3" t="n">
+        <v>40001</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C1014" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1014" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E1014" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1014" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/223 — पौधा रोपण कार्य बिचकुंआ ||| माइक्रोवाटर शेड</t>
+          <t>1720004/DP/213 — चारागाह विकास कार्य बिचकुआं || माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1014" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H1014" s="2" t="n">
-        <v>160000</v>
+        <v>116000</v>
       </c>
       <c r="I1014" s="2" t="n">
-        <v>125770</v>
+        <v>71670</v>
       </c>
       <c r="J1014" s="3" t="n">
-        <v>40379</v>
-[...3 lines deleted...]
-      </c>
+        <v>39615</v>
+      </c>
+      <c r="K1014" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
       <c r="A1015" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C1015" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1015" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E1015" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1015" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/224 — चारागाह विकास कार्य बिचकुंआ ||| माइक्रोवाटर शेड</t>
+          <t>1720004/DP/223 — पौधा रोपण कार्य बिचकुंआ ||| माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1015" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1015" s="2" t="n">
-        <v>34000</v>
+        <v>160000</v>
       </c>
       <c r="I1015" s="2" t="n">
-        <v>44730</v>
+        <v>125770</v>
       </c>
       <c r="J1015" s="3" t="n">
-        <v>40367</v>
+        <v>40379</v>
       </c>
       <c r="K1015" s="3" t="n">
-        <v>40368</v>
+        <v>40420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C1016" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1016" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E1016" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1016" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/37 — पौधा रोपण कार्य बिचकुंआ माइक्रोवाटर शेड</t>
+          <t>1720004/DP/224 — चारागाह विकास कार्य बिचकुंआ ||| माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1016" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1016" s="2" t="n">
-        <v>334100</v>
+        <v>34000</v>
       </c>
       <c r="I1016" s="2" t="n">
-        <v>116775</v>
+        <v>44730</v>
       </c>
       <c r="J1016" s="3" t="n">
-        <v>39995</v>
+        <v>40367</v>
       </c>
       <c r="K1016" s="3" t="n">
-        <v>40057</v>
+        <v>40368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C1017" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1017" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E1017" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F1017" s="1" t="inlineStr">
         <is>
-          <t>1720004/LD/535 — मेड बंधान 4th कार्य बिचकुआं माइक्रोवाटर शेड गोलागुठान</t>
+          <t>1720004/DP/37 — पौधा रोपण कार्य बिचकुंआ माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1017" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1017" s="2" t="n">
-        <v>355000</v>
+        <v>334100</v>
       </c>
       <c r="I1017" s="2" t="n">
-        <v>142290</v>
+        <v>116775</v>
       </c>
       <c r="J1017" s="3" t="n">
-        <v>40163</v>
+        <v>39995</v>
       </c>
       <c r="K1017" s="3" t="n">
-        <v>42391</v>
+        <v>40057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C1018" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1018" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1018" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1018" s="1" t="inlineStr">
         <is>
-          <t>1720004/LD/645 — मेड बंधान 2th कार्य बिचकुंआ माइक्रोवाटर शेड</t>
+          <t>1720004/LD/535 — मेड बंधान 4th कार्य बिचकुआं माइक्रोवाटर शेड गोलागुठान</t>
         </is>
       </c>
       <c r="G1018" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H1018" s="2" t="n">
-        <v>200000</v>
+        <v>355000</v>
       </c>
       <c r="I1018" s="2" t="n">
-        <v>0</v>
+        <v>142290</v>
       </c>
       <c r="J1018" s="3" t="n">
-        <v>39541</v>
-[...1 lines deleted...]
-      <c r="K1018" s="3"/>
+        <v>40163</v>
+      </c>
+      <c r="K1018" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1019" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1019" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1019" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F1019" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/1720004/WC/स्‍टाप डेम कार्य बिचकुंआ II — 1720004/WC/स्‍टाप डेम कार्य बिचकुंआ II माइक्रोवाटर शे</t>
+          <t>1720004/LD/645 — मेड बंधान 2th कार्य बिचकुंआ माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1019" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H1019" s="2" t="n">
-        <v>336100</v>
+        <v>200000</v>
       </c>
       <c r="I1019" s="2" t="n">
-        <v>302982.5</v>
+        <v>0</v>
       </c>
       <c r="J1019" s="3" t="n">
-        <v>39889</v>
-[...3 lines deleted...]
-      </c>
+        <v>39541</v>
+      </c>
+      <c r="K1019" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1020" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1020" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E1020" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F1020" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/307 — गेबियन निर्माण कार्य I बिचकुआं माइक्रोवाटर शेड</t>
+          <t>1720004/WC/1720004/WC/स्‍टाप डेम कार्य बिचकुंआ II — 1720004/WC/स्‍टाप डेम कार्य बिचकुंआ II माइक्रोवाटर शे</t>
         </is>
       </c>
       <c r="G1020" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1020" s="2" t="n">
-        <v>70300</v>
+        <v>336100</v>
       </c>
       <c r="I1020" s="2" t="n">
-        <v>63170</v>
+        <v>302982.5</v>
       </c>
       <c r="J1020" s="3" t="n">
-        <v>39890</v>
+        <v>39889</v>
       </c>
       <c r="K1020" s="3" t="n">
-        <v>40002</v>
+        <v>40086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1021" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1021" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E1021" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F1021" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/327 — लुज बोल्‍डर कार्य बिचकुंआ माइक्रोवाटर शेड</t>
+          <t>1720004/WC/307 — गेबियन निर्माण कार्य I बिचकुआं माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1021" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1021" s="2" t="n">
-        <v>231100</v>
+        <v>70300</v>
       </c>
       <c r="I1021" s="2" t="n">
-        <v>145694</v>
+        <v>63170</v>
       </c>
       <c r="J1021" s="3" t="n">
-        <v>39803</v>
+        <v>39890</v>
       </c>
       <c r="K1021" s="3" t="n">
-        <v>39902</v>
+        <v>40002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C1022" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1022" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1022" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1022" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/386 — गेबियन निर्माण कार्य बिचकुंआ माइक्रोवाटर शेड गोलागुठान</t>
+          <t>1720004/WC/327 — लुज बोल्‍डर कार्य बिचकुंआ माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1022" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1022" s="2" t="n">
-        <v>431000</v>
+        <v>231100</v>
       </c>
       <c r="I1022" s="2" t="n">
-        <v>428290</v>
+        <v>145694</v>
       </c>
       <c r="J1022" s="3" t="n">
-        <v>40261</v>
+        <v>39803</v>
       </c>
       <c r="K1022" s="3" t="n">
-        <v>40301</v>
+        <v>39902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C1023" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1023" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E1023" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F1023" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/402 — स्‍टाप डेम उन्‍नयन कार्य बिचकुआ माइक्रोवाटर शेड गोलागुठान</t>
+          <t>1720004/WC/386 — गेबियन निर्माण कार्य बिचकुंआ माइक्रोवाटर शेड गोलागुठान</t>
         </is>
       </c>
       <c r="G1023" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1023" s="2" t="n">
-        <v>184000</v>
+        <v>431000</v>
       </c>
       <c r="I1023" s="2" t="n">
-        <v>352160</v>
+        <v>428290</v>
       </c>
       <c r="J1023" s="3" t="n">
-        <v>40313</v>
+        <v>40261</v>
       </c>
       <c r="K1023" s="3" t="n">
-        <v>40330</v>
+        <v>40301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C1024" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1024" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1024" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1024" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/461 — तलाव नि‍र्माण माइक्रो बाटर सेट बि‍चकुआ</t>
+          <t>1720004/WC/402 — स्‍टाप डेम उन्‍नयन कार्य बिचकुआ माइक्रोवाटर शेड गोलागुठान</t>
         </is>
       </c>
       <c r="G1024" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1024" s="2" t="n">
-        <v>244000</v>
+        <v>184000</v>
       </c>
       <c r="I1024" s="2" t="n">
-        <v>192800</v>
+        <v>352160</v>
       </c>
       <c r="J1024" s="3" t="n">
-        <v>40318</v>
+        <v>40313</v>
       </c>
       <c r="K1024" s="3" t="n">
-        <v>40338</v>
+        <v>40330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C1025" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1025" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E1025" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1025" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993621750 — बिचकुंआ तालाब नं 2 watershat</t>
+          <t>1720004/WC/461 — तलाव नि‍र्माण माइक्रो बाटर सेट बि‍चकुआ</t>
         </is>
       </c>
       <c r="G1025" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1025" s="2" t="n">
-        <v>289000</v>
+        <v>244000</v>
       </c>
       <c r="I1025" s="2" t="n">
-        <v>201705</v>
+        <v>192800</v>
       </c>
       <c r="J1025" s="3" t="n">
-        <v>40551</v>
+        <v>40318</v>
       </c>
       <c r="K1025" s="3" t="n">
-        <v>40269</v>
+        <v>40338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C1026" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1026" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E1026" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F1026" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993623584 — luj boldar t/s 173 nirman watershet</t>
+          <t>1720004/WC/9993621750 — बिचकुंआ तालाब नं 2 watershat</t>
         </is>
       </c>
       <c r="G1026" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1026" s="2" t="n">
-        <v>75000</v>
+        <v>289000</v>
       </c>
       <c r="I1026" s="2" t="n">
-        <v>4392</v>
+        <v>201705</v>
       </c>
       <c r="J1026" s="3" t="n">
-        <v>40675</v>
+        <v>40551</v>
       </c>
       <c r="K1026" s="3" t="n">
-        <v>40695</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C1027" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1027" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1027" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1027" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993623719 — talav nirman no-3 T/s 170  bichkua watershet</t>
+          <t>1720004/WC/9993623584 — luj boldar t/s 173 nirman watershet</t>
         </is>
       </c>
       <c r="G1027" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1027" s="2" t="n">
-        <v>275000</v>
+        <v>75000</v>
       </c>
       <c r="I1027" s="2" t="n">
-        <v>131028</v>
+        <v>4392</v>
       </c>
       <c r="J1027" s="3" t="n">
-        <v>40681</v>
+        <v>40675</v>
       </c>
       <c r="K1027" s="3" t="n">
-        <v>40697</v>
+        <v>40695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C1028" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1028" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E1028" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1028" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993624766 — Stop dem bhichkua Ts No=182 watershet</t>
+          <t>1720004/WC/9993623719 — talav nirman no-3 T/s 170  bichkua watershet</t>
         </is>
       </c>
       <c r="G1028" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1028" s="2" t="n">
-        <v>285000</v>
+        <v>275000</v>
       </c>
       <c r="I1028" s="2" t="n">
-        <v>277483</v>
+        <v>131028</v>
       </c>
       <c r="J1028" s="3" t="n">
-        <v>40916</v>
+        <v>40681</v>
       </c>
       <c r="K1028" s="3" t="n">
-        <v>40984</v>
+        <v>40697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C1029" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1029" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E1029" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F1029" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/गेबियन निर्माण कार्य बिचकुंआ माइक्रोवाट — गेबियन | निर्माण कार्य बिचकुंआ |माइक्रोवाटर शेड</t>
+          <t>1720004/WC/9993624766 — Stop dem bhichkua Ts No=182 watershet</t>
         </is>
       </c>
       <c r="G1029" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1029" s="2" t="n">
-        <v>34500</v>
+        <v>285000</v>
       </c>
       <c r="I1029" s="2" t="n">
-        <v>61069</v>
+        <v>277483</v>
       </c>
       <c r="J1029" s="3" t="n">
-        <v>39859</v>
+        <v>40916</v>
       </c>
       <c r="K1029" s="3" t="n">
-        <v>39877</v>
+        <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1030" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1030" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E1030" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F1030" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/बोरी बंधान कार्य बिचकुंआ — बोरी बंधान कार्य बिचकुंआ</t>
+          <t>1720004/WC/गेबियन निर्माण कार्य बिचकुंआ माइक्रोवाट — गेबियन | निर्माण कार्य बिचकुंआ |माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1030" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1030" s="2" t="n">
-        <v>8750</v>
+        <v>34500</v>
       </c>
       <c r="I1030" s="2" t="n">
-        <v>8400</v>
+        <v>61069</v>
       </c>
       <c r="J1030" s="3" t="n">
-        <v>39714</v>
+        <v>39859</v>
       </c>
       <c r="K1030" s="3" t="n">
-        <v>39720</v>
+        <v>39877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C1031" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1031" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E1031" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F1031" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/मेड बंधान कार्य बिचकुंआ माइक्रोवाटर शेड — मेड बंधान ||| कार्य बिचकुंआ माइक्रोवाटर शेड</t>
+          <t>1720004/WC/बोरी बंधान कार्य बिचकुंआ — बोरी बंधान कार्य बिचकुंआ</t>
         </is>
       </c>
       <c r="G1031" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1031" s="2" t="n">
-        <v>448000</v>
+        <v>8750</v>
       </c>
       <c r="I1031" s="2" t="n">
-        <v>361572</v>
+        <v>8400</v>
       </c>
       <c r="J1031" s="3" t="n">
-        <v>39906</v>
+        <v>39714</v>
       </c>
       <c r="K1031" s="3" t="n">
-        <v>39977</v>
+        <v>39720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C1032" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1032" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E1032" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F1032" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/सोख्‍ता गडडा माइक्रोवाटरशेड बिचकुंआ — सोख्‍ता गडडा माइक्रोवाटरशेड बिचकुंआ</t>
+          <t>1720004/WC/मेड बंधान कार्य बिचकुंआ माइक्रोवाटर शेड — मेड बंधान ||| कार्य बिचकुंआ माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G1032" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H1032" s="2" t="n">
-        <v>3590</v>
+        <v>448000</v>
       </c>
       <c r="I1032" s="2" t="n">
-        <v>4050</v>
+        <v>361572</v>
       </c>
       <c r="J1032" s="3" t="n">
-        <v>39714</v>
+        <v>39906</v>
       </c>
       <c r="K1032" s="3" t="n">
-        <v>39720</v>
+        <v>39977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1033" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1033" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1033" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1033" s="1" t="inlineStr">
         <is>
+          <t>1720004/WC/सोख्‍ता गडडा माइक्रोवाटरशेड बिचकुंआ — सोख्‍ता गडडा माइक्रोवाटरशेड बिचकुंआ</t>
+        </is>
+      </c>
+      <c r="G1033" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1033" s="2" t="n">
+        <v>3590</v>
+      </c>
+      <c r="I1033" s="2" t="n">
+        <v>4050</v>
+      </c>
+      <c r="J1033" s="3" t="n">
+        <v>39714</v>
+      </c>
+      <c r="K1033" s="3" t="n">
+        <v>39720</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
+      <c r="A1034" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / KANNOD</t>
+        </is>
+      </c>
+      <c r="B1034" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1034" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1034" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1034" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1034" s="1" t="inlineStr">
+        <is>
           <t>1720004/WC/स्‍टाप डेम कार्य बिचकुंआ माइक्रोवाटर शे — स्‍टाप डेम कार्य बिचकुंआ I माइक्रोवाटर शेड</t>
         </is>
       </c>
-      <c r="G1033" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H1033" s="2" t="n">
+      <c r="G1034" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1034" s="2" t="n">
         <v>362800</v>
       </c>
-      <c r="I1033" s="2" t="n">
+      <c r="I1034" s="2" t="n">
         <v>359367.86</v>
       </c>
-      <c r="J1033" s="3" t="n">
+      <c r="J1034" s="3" t="n">
         <v>39796</v>
       </c>
-      <c r="K1033" s="3" t="n">
+      <c r="K1034" s="3" t="n">
         <v>40086</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>