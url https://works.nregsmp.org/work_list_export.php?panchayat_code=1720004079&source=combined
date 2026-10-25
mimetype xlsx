--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K411"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 06:53:03</t>
+          <t>Exported on: 2026-10-25 00:53:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>42869</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>44646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1720004079/DP/22012034444220 — nirmal neer nirman borani pathar burani</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>244326</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43558</v>
@@ -614,98 +614,98 @@
       <c r="J18" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
+          <t>Gov building Block Plantation-Farm Forestry-Comm / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720004079/DP/22012034625637 — PLANTATION SHANTIDHAM PARISAR ME BORANI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>65737.2</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45541</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1720004079/DP/22012034625639 — PLANTATION TALAB KI PAL PAR BORANI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>23626.2</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45541</v>
@@ -757,98 +757,98 @@
       <c r="J21" s="3" t="n">
         <v>39407</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720004079/FR/22012034325320 — FISH YARD FISH LANDING CENTRE BORANI DEM BORANI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>295997.52</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720004079/IC/22012034893144 — NIRMAL NEER BHAYLA FATIYA KE KHET KE PAS BORANI PATHAR</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>596423.23</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>211149</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46089</v>
@@ -4251,51 +4251,51 @@
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012034544447 — kapil dhara sugan kuwar borani</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>234458.57</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>183040</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>43956</v>
@@ -4494,51 +4494,51 @@
       <c r="J98" s="3" t="n">
         <v>43990</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>44890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035166570 — kapil dhara tersingh malsingh borani</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>268939.35</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>99184</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45203</v>
@@ -5027,51 +5027,51 @@
       <c r="J109" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035391352 — DUGWELL RECHARGE PIT NIRMAN AJABSING RAMSING BORANI</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>23413.7</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45772</v>
@@ -5517,51 +5517,51 @@
       <c r="J119" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035454859 — DUGWELL RECHARGE PIT NIRMAN PUSHPENDRA SAMRATHSING BORANI</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45748</v>
@@ -5613,98 +5613,98 @@
       <c r="J121" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035454910 — DUGWELL RECHARGE PIT NIRMAN LOHARIYA KENA BORANI</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035462627 — DUGWELL RECHARGE PIT NIRMAN SAMRATH SING BORANI</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45748</v>
@@ -5803,98 +5803,98 @@
         <v>522</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035531419 — KHET TALAB NIRMAN KASHIRAM GUMSIYA</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>163042.13</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/22012035531444 — KHET TALAB NIRMAN MALSINGH GUMSIYA BORANI</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>69001.78</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45748</v>
@@ -6089,51 +6089,51 @@
       <c r="J131" s="3" t="n">
         <v>40179</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/553 — कपिल धारा रामप्‍यारी पति गोपाल बोरानी</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>237000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>97735</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>40285</v>
@@ -6569,98 +6569,98 @@
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/9993698043 — KAPILDHARA KAHARIYA-GARDA</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>107866</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/9993698302 — KAPILDHARA-HARISINGH-AABALA</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>279000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>163376</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>42400</v>
@@ -14538,51 +14538,51 @@
       <c r="J304" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/IAY/5178587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102200334</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45749</v>
@@ -14879,51 +14879,51 @@
       <c r="J311" s="3" t="n">
         <v>43455</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>43958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1720004079/IF/IAY/5781684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102908396</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45901</v>
@@ -17072,98 +17072,98 @@
       <c r="J356" s="3" t="n">
         <v>44369</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1720004079/RC/22012034846802 — TEST CEMENT CONCRETE MARG</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1720004079/RC/22012034846830 — TEST CEMENT CONCRETE MARG</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45748</v>
@@ -18232,51 +18232,51 @@
       <c r="J380" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>45533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1720004079/WC/22012035130945 — cpt nirman shantidham parisar borani</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>92282.64</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>22100</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45203</v>
@@ -18467,98 +18467,98 @@
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1720004079/WC/22012035235299 — BOREWELL RICHARG PIT PANCHAYAT KE SAMNE BORANI</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>35011.58</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1720004079/WC/22012035318523 — TEST TALAB NIRMAN KARY</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45748</v>
@@ -19629,51 +19629,51 @@
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KANNOD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1720/DP/22012034578401 — BAMBOO PLANTATION HIRAPUR UTTAR PURB COMPT. 778</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>4795000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>2137354.47</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45100</v>