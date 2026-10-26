--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K458"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:59:29</t>
+          <t>Exported on: 2026-10-26 08:03:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1720005002/AV/22012034662470 — SHANTIDHAM SHED NIRMAN KARY GHATIYAGAYASUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>235393.34</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>196361.7</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45809</v>
@@ -2544,51 +2544,51 @@
       <c r="J58" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012034471004 — Kapil Dhara Hiteshi Lokendrasingh Narayan Ghatiyagyasur</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>21470</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43532</v>
@@ -6764,51 +6764,51 @@
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035275214 — HITESI KAPILDHARA NIRMAN KARY KAILASH FULSINGH GHATIYAGAYASUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>223308.52</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45654</v>
@@ -6911,51 +6911,51 @@
       <c r="J149" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035275221 — HITESI KAPILDHARA NIRMAN KARY BANESINGH GULABSINGH GHATIYAGAYASUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>211965.33</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45771</v>
@@ -7493,51 +7493,51 @@
       <c r="J161" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035357254 — RFR FARM FOND KHET TALAB NIRMAN Gajraj Singh  Ambaram Garam Muradpur Garam panchayt Ghatiya gayasur</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45761</v>
@@ -7734,51 +7734,51 @@
       <c r="J166" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035370117 — JGSA 2025 Recharge Stucturre  Kapildhra Kup Akhilesh Kalu Singh Gp Ghatiyagyasur</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45775</v>
@@ -8269,145 +8269,145 @@
       <c r="J177" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035573282 — JGSA 2025Recharge Stucturre  Kapildhra Kup Kailash Deva Ji GP Ghatiyagayasur</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035573287 — JGSA 2025Recharge Stucturre  Kapildhra Kup Ramesh Kanheyalal Gp Ghatiyagyasur</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/22012035573293 — JGSA 2025Recharge Stucturre  Kapildhra Kup Bhart Singh Antarsingh Gp Ghatiyagayasur</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45761</v>
@@ -14056,51 +14056,51 @@
       <c r="J296" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/IAY/5204344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102340637</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46136</v>
@@ -14203,51 +14203,51 @@
       <c r="J299" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/IAY/5227990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106319487</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45978</v>
@@ -14742,335 +14742,335 @@
       <c r="J310" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/IAY/5867698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106630627</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/IAY/6228677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106319347</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/VB/22012035663232 — PASHU SHED NIRMAN REKHA BAI BHARAT GAHTIYAGAYASUR NRLM</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>134193.36</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/VB/22012035664286 — PASU SHED NIRMAN KARY AKILABAI RAMCHARAN GHATIYAGAYASUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/VB/22012035664287 — PASU SHED NIRMAN KARY KAVITA MANOHARSINGH GHATIYAGAYASUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/VB/22012035664288 — PASU SHED NIRMAN KARY ANITABAI KARSANPAL MURADPUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1720005002/IF/VB/22012035664289 — PASU SHED NIRMAN KARY ALAKA AKHILESH MURADPUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46240</v>
@@ -20828,51 +20828,51 @@
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1720005002/WC/22012035231995 — TALAB NIRMAN KARY GUTHAN PAR TEJSINGH KE KHET KE PASS GHATIYAGAYASUR GP GHATIYAGAYASUR</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45383</v>