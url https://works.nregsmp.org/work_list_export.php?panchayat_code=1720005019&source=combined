--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K720"/>
+  <dimension ref="A1:K724"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:51:57</t>
+          <t>Exported on: 2026-10-23 11:13:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -563,51 +563,51 @@
       <c r="J17" s="3" t="n">
         <v>44246</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>44663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1720005019/AV/22012034666077 — पशुशेड निर्माण  सुलोचना बाई  शेखर महुडिया  ग्रा प डिगोद</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45796</v>
@@ -1090,51 +1090,51 @@
       <c r="J28" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>44153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1720005019/DP/22012034434804 — Nirmal Neer Nerman Abetkarnagar Avrajshahni GP Digod</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>15882</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>43528</v>
@@ -1715,145 +1715,145 @@
       <c r="J41" s="3" t="n">
         <v>45172</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>46192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1720005019/DP/22012034610287 — Samudayik vraksha ropan-Hamirsingh ke khet se talab tak Awrajsani</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>59623</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45214</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1720005019/DP/22012034610288 — Samudayik vraksha ropan-Babulal ke Ghar se shamsan ghat tak Awrajsani</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>70979.5</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45222</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1720005019/DP/22012034610294 — Samudayik vraksha ropan-Amrat sarovar Awrajsani</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>427742.09</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>67979.6</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45204</v>
@@ -6030,51 +6030,51 @@
       <c r="J130" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>45364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012034663559 — KAPILDHARA-GOPAL-SAVAYSINGH MAHUDIYAKHALSA,DIGOD</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>335557.32</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>97409.3</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44274</v>
@@ -8714,51 +8714,51 @@
       <c r="J186" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035306805 — HITESI KAPILDHARA KOOP NIRMAN KARY JYOTIBAI DINESH MAHUDIYA KHALSA GP DIGOD</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45383</v>
@@ -8859,98 +8859,98 @@
       <c r="J189" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035319372 — KAPIL DHARA KUP NIRMAN LAKHAN HARIRAM DIGOD GP DIGOD</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035319378 — KAPIL DHARA KUP NIRMAN DHASRATH DEVISINGH MAHUDIYAKHALSA GP DIGOD</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45748</v>
@@ -9437,51 +9437,51 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035545956 — पशु 10शेड निर्माण  गोरीबाई नेमिचन्द महडिया खालसा ग्रा पं डिगोद</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45798</v>
@@ -9506,326 +9506,326 @@
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035586919 — Ek Bagiya Maa Ke Naam Sunitabai MP20005019003/71 Awarajsani Digod</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>101297</v>
+        <v>108497</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035586920 — Ek Bagiya Maa Ke Naam Lilabai MP20005019003/43 Awarajsani Digod</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>63963</v>
+        <v>78663</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035586922 — Ek Bagiya Maa Ke Naam Resam liloriya MP20005019003/84 Awarajsani Digod</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>146256.3</v>
+        <v>151656.3</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035586924 — Ek Bagiya Maa Ke Naam Pushpa bai MP20005019003/59 Awarajsani Digod</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>69878</v>
+        <v>78278</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035586925 — Ek Bagiya Maa Ke Naam Kalabai MP20005019003/124 Awarajsani Digod</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>65990</v>
+        <v>76190</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035586927 — Ek Bagiya Maa Ke Naam Mamtabai MP20005019003/155A Awarajsani Digod</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>63695</v>
+        <v>69095</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035588030 — Ek Bagiya Maa Ke Naam Bhuribai MP20005019003/1A DIGOD</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
@@ -9835,192 +9835,192 @@
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035588034 — Ek Bagiya Maa Ke Naam Gulabbai MP20005019003/138A  Awarajsani Digod</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>142065.77</v>
+        <v>147465.77</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035589372 — Ek Bagiya Maa Ke Naam Prembai nigotiya mp20005019003/36 Awarajsani Digod</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>126341.3</v>
+        <v>135341.3</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035589374 — Ek Bagiya Maa Ke Naam Anpurna bai MP20005019003/90A Awarajsani Digod</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>282414.85</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>78203.04</v>
+        <v>88403.04</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035589376 — Ek Bagiya Maa Ke Naam Mankuvar baiMP20005019003/28Awarajsani Digod</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>129419.3</v>
+        <v>134819.3</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10204,51 +10204,51 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035645893 — EK BAGIYA MAA KE NAAM KOMALBAI RAJESH MP-20-005-019-003/51 AWRAJSANI GP DIGOD</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
@@ -10305,51 +10305,51 @@
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035645897 — EK BAGIYA MAA KE NAAM CHANDABAI BABULAL MP-20-005-019-003/123 AWRAJSANI GP DIGOD</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>25443</v>
+        <v>47643</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10446,185 +10446,185 @@
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035645902 — EK BAGIYA MAA KE NAAM RINABAI RAHUL MP-20-005-019-003/134-A AWRAJSANI GP DIGOD</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>15084</v>
+        <v>27084</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035652039 — कपिल धारा गणेश - रामेश्वर महुडिया खालसा ग्रा प डिगोद</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035657949 — HITESI KAPILDHARA KOOP NIRMAN KARY NARENDRA MOHANSINGH DIGOD GP DIGOD</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/22012035662420 — HITESI KAPILDHARA NIRMAN SURESH KALU JI AWRAJSAHNI GP DIGOD</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
@@ -15645,51 +15645,51 @@
       <c r="J329" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/4532830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100816153</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>10224</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45626</v>
@@ -17358,51 +17358,51 @@
       <c r="J364" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5162754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105492855</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45866</v>
@@ -17750,51 +17750,51 @@
       <c r="J372" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5177443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102120335</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45825</v>
@@ -17995,51 +17995,51 @@
       <c r="J377" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5193265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100816037</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45825</v>
@@ -18534,51 +18534,51 @@
       <c r="J388" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5206918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102934634</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45866</v>
@@ -18681,51 +18681,51 @@
       <c r="J391" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5210874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105488295</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45825</v>
@@ -19122,51 +19122,51 @@
       <c r="J400" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5226055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100879613</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45755</v>
@@ -19269,78 +19269,80 @@
       <c r="J403" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5235892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102936617</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>16218</v>
+        <v>17718</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45866</v>
       </c>
-      <c r="K404" s="3"/>
+      <c r="K404" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19365,51 +19367,51 @@
       <c r="J405" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5242585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100816137</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45825</v>
@@ -19463,51 +19465,51 @@
       <c r="J407" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5395541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105493004</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>8091</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45897</v>
@@ -19902,51 +19904,51 @@
       <c r="J416" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5755551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100868687</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45895</v>
@@ -20588,51 +20590,51 @@
       <c r="J430" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5838270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105489755</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45983</v>
@@ -20686,51 +20688,51 @@
       <c r="J432" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5838478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105488635</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45967</v>
@@ -20831,73 +20833,73 @@
       <c r="J435" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/5838535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102942395</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>15447</v>
+        <v>19047</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
@@ -20929,13608 +20931,13796 @@
       <c r="J437" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6115658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105488713</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>20643</v>
+        <v>22743</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6116080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102942297</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6116145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100962548</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6117204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105410745</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6117384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102950732</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6117494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105489111</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1720005019/IF/IAY/6243055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105410666</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/IAY/647247 — Construction of IAY House -IAY REG. NO. MP1890597</t>
+          <t>1720005019/IF/IAY/6301186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105493400</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/IAY/651052 — Construction of IAY House -IAY REG. NO. MP3509080</t>
+          <t>1720005019/IF/IAY/647247 — Construction of IAY House -IAY REG. NO. MP1890597</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>14480</v>
+        <v>15136</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43339</v>
+        <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/IAY/654392 — Construction of IAY House -IAY REG. NO. MP3636488</t>
+          <t>1720005019/IF/IAY/651052 — Construction of IAY House -IAY REG. NO. MP3509080</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>14990</v>
+        <v>14480</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42874</v>
+        <v>42881</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43487</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/IAY/85158 — Construction of IAY House -IAY REG. NO. MP-20-005-019-003/49</t>
+          <t>1720005019/IF/IAY/654392 — Construction of IAY House -IAY REG. NO. MP3636488</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>14226</v>
+        <v>14990</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44634</v>
+        <v>42874</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>44829</v>
+        <v>43487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/IAY/85161 — Construction of IAY House -IAY REG. NO. MP-20-005-019-003/75</t>
+          <t>1720005019/IF/IAY/85158 — Construction of IAY House -IAY REG. NO. MP-20-005-019-003/49</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>14280</v>
+        <v>14226</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44673</v>
+        <v>44634</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44911</v>
+        <v>44829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/IAY/995988 — Construction of IAY House -IAY REG. NO. MP3119694</t>
+          <t>1720005019/IF/IAY/85161 — Construction of IAY House -IAY REG. NO. MP-20-005-019-003/75</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>14580</v>
+        <v>14280</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42881</v>
+        <v>44673</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43339</v>
+        <v>44911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/VB/22012035663229 — Hitesi Kapildhara</t>
+          <t>1720005019/IF/IAY/995988 — Construction of IAY House -IAY REG. NO. MP3119694</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>14580</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>46204</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>43339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/VB/22012035663383 — EK BAGIYA MAA KE NAAM KOMAL RAJESH AWARAJSANI DIGOD</t>
+          <t>1720005019/IF/VB/22012035663229 — Hitesi Kapildhara</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>46126</v>
+        <v>46204</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा आत्‍माराम कालु जी ग्राम डि — कपील धारा आत्‍माराम कालु जी ग्राम डिगोद</t>
+          <t>1720005019/IF/VB/22012035663383 — EK BAGIYA MAA KE NAAM KOMAL RAJESH AWARAJSANI DIGOD</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>138829</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा कमलाबाई हरिजी ग्राम डिगोद — कपील धारा कमलाबाई हरिजी ग्राम डिगोद</t>
+          <t>1720005019/IF/VB/YD/22012035665086 — Hiteshi Kapil Dhara Narendrasingh   Mohan singh Digod GP Digod</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>146378.83</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46282</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा केशरसिह रतनसिह ग्राम डिगोद — कपील धारा केशरसिह रतनसिह ग्राम डिगोद</t>
+          <t>1720005019/IF/VB/YD/22012035665089 — Ek Bagiya Maa ke naam Bhuribai mp200002019003/1A Avrajsani digod</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>125000</v>
+        <v>287561.42</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>97140.83</v>
+        <v>1800</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46298</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा गब्‍बुलाल राजाराम ग्राम डि — कपील धारा</t>
+          <t>1720005019/IF/VB/YD/22012035665342 — EK BAGIYA MA KE NAAM KOMALBAI MP2000501900/51</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>110000</v>
+        <v>287561.42</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39568</v>
+        <v>46300</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा गिरधारी भेरा जी ग्राम डिगो — कपील धारा गिरधारी भेरा जी ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा आत्‍माराम कालु जी ग्राम डि — कपील धारा आत्‍माराम कालु जी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>69021</v>
+        <v>138829</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39826</v>
+        <v>39872</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>40011</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा गोपाल शोभाराम ग्राम डिगोद — कपील धारा गोपाल शोभाराम ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा कमलाबाई हरिजी ग्राम डिगोद — कपील धारा कमलाबाई हरिजी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>110000</v>
+        <v>140000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>136873</v>
+        <v>146378.83</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>39733</v>
+        <v>39872</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा दल्‍लुबाई कालु ग्राम डिगोद — कपील धारा दल्‍लुबाई कालु ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा केशरसिह रतनसिह ग्राम डिगोद — कपील धारा केशरसिह रतनसिह ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>110000</v>
+        <v>125000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>102112</v>
+        <v>97140.83</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39847</v>
+        <v>39872</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>40014</v>
+        <v>40000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा पदमसिह रणजितसिह ग्राम डिगो — कपील धारा पदमसिह रणजितसिह ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा गब्‍बुलाल राजाराम ग्राम डि — कपील धारा</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>125000</v>
+        <v>110000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>147708</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>39568</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा बद्रीलाल रामाजी ग्राम डिगो — कपील धारा बद्रीलाल रामाजी ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा गिरधारी भेरा जी ग्राम डिगो — कपील धारा गिरधारी भेरा जी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>140000</v>
+        <v>125000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>176960</v>
+        <v>69021</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39864</v>
+        <v>39826</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>40014</v>
+        <v>40011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा बाबुलाल देवीलाल ग्राम डिगो — कपील धारा बाबुलाल देवीलाल ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा गोपाल शोभाराम ग्राम डिगोद — कपील धारा गोपाल शोभाराम ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>125000</v>
+        <v>110000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>87388</v>
+        <v>136873</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39805</v>
+        <v>39733</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>40045</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा बालाराम सेवा जी ग्राम डिगो — कपील धारा बालाराम सेवा जी ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा दल्‍लुबाई कालु ग्राम डिगोद — कपील धारा दल्‍लुबाई कालु ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>140000</v>
+        <v>110000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>139450.83</v>
+        <v>102112</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39872</v>
+        <v>39847</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा मुकेश मांगीलाल ग्राम डिगोद — कपील धारा मुकेश मांगीलाल ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा पदमसिह रणजितसिह ग्राम डिगो — कपील धारा पदमसिह रणजितसिह ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>140000</v>
+        <v>125000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>128972</v>
+        <v>147708</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>39872</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>40014</v>
+        <v>40007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा राधेश्‍याम कशिनलाल ग्राम ड — कपील धारा राधेश्‍याम कशिनलाल ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा बद्रीलाल रामाजी ग्राम डिगो — कपील धारा बद्रीलाल रामाजी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>169337.83</v>
+        <v>176960</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>39864</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41064</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा रामभरोश मोजीराम ग्राम डिगो — कपील धारा रामभरोश मोजीराम ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा बाबुलाल देवीलाल ग्राम डिगो — कपील धारा बाबुलाल देवीलाल ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>140000</v>
+        <v>125000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>169897</v>
+        <v>87388</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39872</v>
+        <v>39805</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>40021</v>
+        <v>40045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा रेशमबाई धन्‍नाजी ग्राम डिग — कपील धारा रेशमबाई धन्‍नाजी ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा बालाराम सेवा जी ग्राम डिगो — कपील धारा बालाराम सेवा जी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>110000</v>
+        <v>140000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>149054</v>
+        <v>139450.83</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39847</v>
+        <v>39872</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720005019/IF/कपील धारा हमीर देवा जी ग्राम डिगोद — कपील धारा हमीर देवा जी ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा मुकेश मांगीलाल ग्राम डिगोद — कपील धारा मुकेश मांगीलाल ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>125000</v>
+        <v>140000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>100534</v>
+        <v>128972</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39861</v>
+        <v>39872</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/15 — मेढ बंधान मदनलाल देवीलाल ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा राधेश्‍याम कशिनलाल ग्राम ड — कपील धारा राधेश्‍याम कशिनलाल ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>12000</v>
+        <v>125000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>169337.83</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39894</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>39864</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>41064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/16 — मेढ बंधान तारचंद अम्‍बाराम ग्राम डिगोद</t>
+          <t>1720005019/IF/कपील धारा रामभरोश मोजीराम ग्राम डिगो — कपील धारा रामभरोश मोजीराम ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>12000</v>
+        <v>140000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>5460</v>
+        <v>169897</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39894</v>
+        <v>39872</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40000</v>
+        <v>40021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/22012034243114 — शांतिधाम निर्माण राजाराम पटेल के खेत के पास महुडियाखालसा डिगोद</t>
+          <t>1720005019/IF/कपील धारा रेशमबाई धन्‍नाजी ग्राम डिग — कपील धारा रेशमबाई धन्‍नाजी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>301703</v>
+        <v>110000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>199607.45</v>
+        <v>149054</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42352</v>
+        <v>39847</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43724</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/22012034312204 — ग्रामीण क्रिडांगन सहकारी संस्‍था के पास डिगोद</t>
+          <t>1720005019/IF/कपील धारा हमीर देवा जी ग्राम डिगोद — कपील धारा हमीर देवा जी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>120000</v>
+        <v>125000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>100534</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42856</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>39861</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>40014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/22012034511492 — RFR Kalisindh Rivar Medbandhan-Ramesh-Mojiram ,Digod</t>
+          <t>1720005019/LD/15 — मेढ बंधान मदनलाल देवीलाल ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43956</v>
+        <v>39894</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/22012034511493 — RFR Kalisindh Rivar Medbandhan-MamtabaiSajansingh Mahudiya Khalsa</t>
+          <t>1720005019/LD/16 — मेढ बंधान तारचंद अम्‍बाराम ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>27173.08</v>
+        <v>12000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>5460</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>39894</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>40000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/22012034511494 — RFR Kalisindh Rivar Medbandhan-Reshamai Gagaram Awrajsai,Digod</t>
+          <t>1720005019/LD/22012034243114 — शांतिधाम निर्माण राजाराम पटेल के खेत के पास महुडियाखालसा डिगोद</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>16303.85</v>
+        <v>301703</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>199607.45</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>43724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799398970 — शांति धाम मोजीराम ओडी के पास डिगोद</t>
+          <t>1720005019/LD/22012034312204 — ग्रामीण क्रिडांगन सहकारी संस्‍था के पास डिगोद</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>216731</v>
+        <v>120000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>198436.2</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41464</v>
-[...3 lines deleted...]
-      </c>
+        <v>42856</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799398973 — मेढबंधान निर्माण लक्ष्‍मण देवीसिंह डिगोद</t>
+          <t>1720005019/LD/22012034511492 — RFR Kalisindh Rivar Medbandhan-Ramesh-Mojiram ,Digod</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>14459</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>7740</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41464</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799401319 — मेढबंधान निर्माण प्रवीण राधेश्‍याम महुडियाखालसा डिगोद</t>
+          <t>1720005019/LD/22012034511493 — RFR Kalisindh Rivar Medbandhan-MamtabaiSajansingh Mahudiya Khalsa</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>14500</v>
+        <v>27173.08</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>4672</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41495</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799401324 — मेढबंधान निर्माण सुरेश मांगीलाल महुडियाखालसा डिगोद</t>
+          <t>1720005019/LD/22012034511494 — RFR Kalisindh Rivar Medbandhan-Reshamai Gagaram Awrajsai,Digod</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>14500</v>
+        <v>16303.85</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>4088</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41495</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799406476 — मेढबंधान निर्माण भागवंता बलराम डिगोद</t>
+          <t>1720005019/LD/3799398970 — शांति धाम मोजीराम ओडी के पास डिगोद</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>26000</v>
+        <v>216731</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>438</v>
+        <v>198436.2</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41544</v>
+        <v>41464</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>41550</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799406682 — मेढ बंधान विजेन्‍द्र राजाराम डिगोद</t>
+          <t>1720005019/LD/3799398973 — मेढबंधान निर्माण लक्ष्‍मण देवीसिंह डिगोद</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>26000</v>
+        <v>14459</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>438</v>
+        <v>7740</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41544</v>
+        <v>41464</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41550</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/3799406755 — मेढ बंधान गाय.ी आशाराम डिगोद</t>
+          <t>1720005019/LD/3799401319 — मेढबंधान निर्माण प्रवीण राधेश्‍याम महुडियाखालसा डिगोद</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>26000</v>
+        <v>14500</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>438</v>
+        <v>4672</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41544</v>
+        <v>41495</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41550</v>
+        <v>41501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/मेडबंधान गिरधारी भुरा जी ग्राम डिगोद — मेडबंधान गिरधारी भुरा जी ग्राम डिगोद</t>
+          <t>1720005019/LD/3799401324 — मेढबंधान निर्माण सुरेश मांगीलाल महुडियाखालसा डिगोद</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>12000</v>
+        <v>14500</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>4088</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>39872</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>41495</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>41501</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/मेड बंधान गोपाल शोभाराम ग्राम डिगोद — मेड बंधान गोपाल शोभाराम ग्राम डिगोद</t>
+          <t>1720005019/LD/3799406476 — मेढबंधान निर्माण भागवंता बलराम डिगोद</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>12000</v>
+        <v>26000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>4000</v>
+        <v>438</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39872</v>
+        <v>41544</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>40343</v>
+        <v>41550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720005019/LD/मेढ बंधान बाबुलाल देवीलाल ग्राम डिगो — मेढ बंधान बाबुलाल देवीलाल ग्राम डिगोद</t>
+          <t>1720005019/LD/3799406682 — मेढ बंधान विजेन्‍द्र राजाराम डिगोद</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>12000</v>
+        <v>26000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39873</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>41544</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>41550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720005019/PG/22012034305517 — खेल मेदान-सोसायटी के पास डिगोद</t>
+          <t>1720005019/LD/3799406755 — मेढ बंधान गाय.ी आशाराम डिगोद</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>90000</v>
+        <v>26000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>45752</v>
+        <v>438</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42881</v>
+        <v>41544</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>45428</v>
+        <v>41550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/120 — सीमेन्‍ट कांक्रिट रोड/ अवराजशानी अंबा माता चोक डिगोद</t>
+          <t>1720005019/LD/मेडबंधान गिरधारी भुरा जी ग्राम डिगोद — मेडबंधान गिरधारी भुरा जी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>25000</v>
+        <v>12000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>24766</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40126</v>
-[...3 lines deleted...]
-      </c>
+        <v>39872</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/204 — आंतरिक पथ/  अवराजसानी ग्राम पंचायत डिगोद</t>
+          <t>1720005019/LD/मेड बंधान गोपाल शोभाराम ग्राम डिगोद — मेड बंधान गोपाल शोभाराम ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>150000</v>
+        <v>12000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>30496</v>
+        <v>4000</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40986</v>
+        <v>39872</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41064</v>
+        <v>40343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/217 — आंतरिक पथ/ सीताराम के घर से नारायण के घर तक ग्राम पंचायत डिगोद</t>
+          <t>1720005019/LD/मेढ बंधान बाबुलाल देवीलाल ग्राम डिगो — मेढ बंधान बाबुलाल देवीलाल ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>105000</v>
+        <v>12000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41090</v>
-[...3 lines deleted...]
-      </c>
+        <v>39873</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034185771 — आंतरिक पथ मोती के मकान से कैलाश के घर डिगोद</t>
+          <t>1720005019/PG/22012034305517 — खेल मेदान-सोसायटी के पास डिगोद</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>30000</v>
+        <v>90000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>29958</v>
+        <v>45752</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41544</v>
+        <v>42881</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41630</v>
+        <v>45428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034187245 — आंतरिक पथ हरिसिंह के मकान से दयाराम के मकान डिगोद</t>
+          <t>1720005019/RC/120 — सीमेन्‍ट कांक्रिट रोड/ अवराजशानी अंबा माता चोक डिगोद</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>28790</v>
+        <v>24766</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41621</v>
+        <v>40126</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41669</v>
+        <v>40882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034203441 — आंतरिक पथ निर्माण मुख्य मार्ग से गीताबाई के घर तक</t>
+          <t>1720005019/RC/204 — आंतरिक पथ/  अवराजसानी ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>75631</v>
+        <v>150000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>64416</v>
+        <v>30496</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41691</v>
+        <v>40986</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41728</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034204157 — सुदूर ग्राम संपर्क व खेत सडक मार्ग गजराज के घर से SUKALAL KE KHET TAK MAHUDIYAKHALSHA DIGOD</t>
+          <t>1720005019/RC/217 — आंतरिक पथ/ सीताराम के घर से नारायण के घर तक ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>1078000</v>
+        <v>105000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>1093502.67</v>
+        <v>4000</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41691</v>
+        <v>41090</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>44075</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034292090 — आंतरिक पथ सी0सी0 रोड निर्माण कैलाश के घर से मैन रोड की ओर महुडिया डिगोद</t>
+          <t>1720005019/RC/22012034185771 — आंतरिक पथ मोती के मकान से कैलाश के घर डिगोद</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>67980</v>
+        <v>30000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>64395</v>
+        <v>29958</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42352</v>
+        <v>41544</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42836</v>
+        <v>41630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034294399 — आंतरिक पथ सी0सी0 रोड निर्माण-राधेश्याम के घर से दुलीचन्द के घर तक्-</t>
+          <t>1720005019/RC/22012034187245 — आंतरिक पथ हरिसिंह के मकान से दयाराम के मकान डिगोद</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>28806</v>
+        <v>30000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>28790</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42348</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>41621</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>41669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034303609 — आंतरिक पथ सी0सी0 रोड निर्माण राधेश्‍याम पाटीदार के मकान से दुलीचंद के मकान तक महुडियाखालसा डिगोद</t>
+          <t>1720005019/RC/22012034203441 — आंतरिक पथ निर्माण मुख्य मार्ग से गीताबाई के घर तक</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>50000</v>
+        <v>75631</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>46961</v>
+        <v>64416</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42454</v>
+        <v>41691</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43375</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034306967 — c.c.रोड्-रेवारामजी के घर से किशोर के घर तक महुडिया खालसा</t>
+          <t>1720005019/RC/22012034204157 — सुदूर ग्राम संपर्क व खेत सडक मार्ग गजराज के घर से SUKALAL KE KHET TAK MAHUDIYAKHALSHA DIGOD</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>66450</v>
+        <v>1078000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>56760</v>
+        <v>1093502.67</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42874</v>
+        <v>41691</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43375</v>
+        <v>44075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034335769 — C.C.धन्नालाल के मकान से हजारीलाल के बाडे तक</t>
+          <t>1720005019/RC/22012034292090 — आंतरिक पथ सी0सी0 रोड निर्माण कैलाश के घर से मैन रोड की ओर महुडिया डिगोद</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>59550</v>
+        <v>67980</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>64395</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>42836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034335792 — c.c.रोड राजेन्द् चावडा के मकान से चंदर के मकान तक्</t>
+          <t>1720005019/RC/22012034294399 — आंतरिक पथ सी0सी0 रोड निर्माण-राधेश्याम के घर से दुलीचन्द के घर तक्-</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>66450</v>
+        <v>28806</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42826</v>
+        <v>42348</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034338616 — सुदूर ग्राम सम्पर्क सड़क श्रीराम मंदिर से लाली मोहल्ला डीगोद</t>
+          <t>1720005019/RC/22012034303609 — आंतरिक पथ सी0सी0 रोड निर्माण राधेश्‍याम पाटीदार के मकान से दुलीचंद के मकान तक महुडियाखालसा डिगोद</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>1354000</v>
+        <v>50000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>1364077.62</v>
+        <v>46961</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43453</v>
+        <v>42454</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>44075</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034338618 — सुदूर खेत सड़क मार्ग घाट वाले महाराज से शांतिधाम तक महुडिया  डीगोद</t>
+          <t>1720005019/RC/22012034306967 — c.c.रोड्-रेवारामजी के घर से किशोर के घर तक महुडिया खालसा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1100000</v>
+        <v>66450</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1015992.82</v>
+        <v>56760</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42881</v>
+        <v>42874</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43850</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034541626 — सुदूर सड़क/ खेत  सड़क रामचंद्र  के खेत से हरिराम के खेत तक डिगोद ग्राम पंचायत डिगोद</t>
+          <t>1720005019/RC/22012034335769 — C.C.धन्नालाल के मकान से हजारीलाल के बाडे तक</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>1498478.75</v>
+        <v>59550</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>1383424.38</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44109</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/22012034556267 — SUDUR SADAK/KHET SADAK-DULICHAN KE KHET SE REVARAM KE KHET TAK MAHUDIYA KHALSA</t>
+          <t>1720005019/RC/22012034335792 — c.c.रोड राजेन्द् चावडा के मकान से चंदर के मकान तक्</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>1488544.27</v>
+        <v>66450</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1374508.36</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/357 — आंतरिक पथ/ जगन्‍नाथ के घर से अमरसिह के घर तक डिगोद</t>
+          <t>1720005019/RC/22012034338616 — सुदूर ग्राम सम्पर्क सड़क श्रीराम मंदिर से लाली मोहल्ला डीगोद</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>225000</v>
+        <v>1354000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>73263</v>
+        <v>1364077.62</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41240</v>
+        <v>43453</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>41253</v>
+        <v>44075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/77 — ग्रेवल मार्ग/ महुडियाखालसा से स्‍यालखेडी रास्‍ता ग्राम पंचायत डिगोद</t>
+          <t>1720005019/RC/22012034338618 — सुदूर खेत सड़क मार्ग घाट वाले महाराज से शांतिधाम तक महुडिया  डीगोद</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>493000</v>
+        <v>1100000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>569200</v>
+        <v>1015992.82</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>40345</v>
+        <v>42881</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>40380</v>
+        <v>43850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/ग्रेवल मार्ग डिगोद मांगीलाल के कुए स — ग्रेवल मार्ग डिगोद मांगीलाल के कुए से अवरासानी तक</t>
+          <t>1720005019/RC/22012034541626 — सुदूर सड़क/ खेत  सड़क रामचंद्र  के खेत से हरिराम के खेत तक डिगोद ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>50000</v>
+        <v>1498478.75</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>291688</v>
+        <v>1383424.38</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>39428</v>
+        <v>44109</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>41064</v>
+        <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/ग्रेवल मार्ग डिगोद शोभाराम के खेत से — ग्रेवल मार्ग डिगोद शोभाराम के खेत से कांझर मार्ग</t>
+          <t>1720005019/RC/22012034556267 — SUDUR SADAK/KHET SADAK-DULICHAN KE KHET SE REVARAM KE KHET TAK MAHUDIYA KHALSA</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>50000</v>
+        <v>1488544.27</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>312646</v>
+        <v>1374508.36</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>39391</v>
+        <v>44336</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>41064</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/ग्रेवल मार्ग डिगोद सोयायटी से ढोली क — ग्रेवल मार्ग डिगोद सोयायटी से ढोली के खेत तक</t>
+          <t>1720005019/RC/357 — आंतरिक पथ/ जगन्‍नाथ के घर से अमरसिह के घर तक डिगोद</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>50000</v>
+        <v>225000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>323755.4</v>
+        <v>73263</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>39418</v>
+        <v>41240</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>41064</v>
+        <v>41253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/ग्रेवल मार्ग निमार्ण डिगोद से महुडिय — ग्रेवल मार्ग निमार्ण डिगोद से महुडियॉ तक</t>
+          <t>1720005019/RC/77 — ग्रेवल मार्ग/ महुडियाखालसा से स्‍यालखेडी रास्‍ता ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>50000</v>
+        <v>493000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>218783.4</v>
+        <v>569200</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>39429</v>
+        <v>40345</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>41064</v>
+        <v>40380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/ग्रेवल मार्ग निमार्ण मांगीलाल के खेत — ग्रेवल मार्ग निमार्ण मांगीलाल के खेत से बूलीबाई के खेत तक</t>
+          <t>1720005019/RC/ग्रेवल मार्ग डिगोद मांगीलाल के कुए स — ग्रेवल मार्ग डिगोद मांगीलाल के कुए से अवरासानी तक</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>48856</v>
+        <v>291688</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>39456</v>
+        <v>39428</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>40114</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RC/सी.सी.रोड निर्माण / डिगोद वीधायकनीधी — सी.सी.रोड निर्माण / डिगोद वीधायकनीधी ग्राम पंचायत डिगोद</t>
+          <t>1720005019/RC/ग्रेवल मार्ग डिगोद शोभाराम के खेत से — ग्रेवल मार्ग डिगोद शोभाराम के खेत से कांझर मार्ग</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>77400</v>
+        <v>50000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>81252</v>
+        <v>312646</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>39539</v>
+        <v>39391</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>39629</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034253824 — Sochalay Nirman  Ramsingh Omkar Awrajsani Digod</t>
+          <t>1720005019/RC/ग्रेवल मार्ग डिगोद सोयायटी से ढोली क — ग्रेवल मार्ग डिगोद सोयायटी से ढोली के खेत तक</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>5400</v>
+        <v>50000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>5340</v>
+        <v>323755.4</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41873</v>
+        <v>39418</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42073</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034253996 — Sochalay Nirman-Kelash Babulal Awrajsani Digod</t>
+          <t>1720005019/RC/ग्रेवल मार्ग निमार्ण डिगोद से महुडिय — ग्रेवल मार्ग निमार्ण डिगोद से महुडियॉ तक</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>5400</v>
+        <v>50000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>5340</v>
+        <v>218783.4</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41873</v>
+        <v>39429</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>42073</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254013 — SOCHALAY NIRMAN- VIKRAM GHISAJI AWRAJSANI DIGOD</t>
+          <t>1720005019/RC/ग्रेवल मार्ग निमार्ण मांगीलाल के खेत — ग्रेवल मार्ग निमार्ण मांगीलाल के खेत से बूलीबाई के खेत तक</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>5400</v>
+        <v>50000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>5340</v>
+        <v>48856</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41873</v>
+        <v>39456</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>42073</v>
+        <v>40114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254089 — SOCHALAY NIRMAN-BABULAL PRAHALAD AWRAJSANI DIGOD</t>
+          <t>1720005019/RC/सी.सी.रोड निर्माण / डिगोद वीधायकनीधी — सी.सी.रोड निर्माण / डिगोद वीधायकनीधी ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>5400</v>
+        <v>77400</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>5340</v>
+        <v>81252</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41873</v>
+        <v>39539</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42073</v>
+        <v>39629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254094 — SOCHALAY NIRMAN-SANTOSH RAMSINGH AWRAJSANI DIGOD</t>
+          <t>1720005019/RS/22012034253824 — Sochalay Nirman  Ramsingh Omkar Awrajsani Digod</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>157</v>
+        <v>5340</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>41879</v>
+        <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254105 — Sochalay nirman-Kamal Rajaram Mahudiya khalsa Digod</t>
+          <t>1720005019/RS/22012034253996 — Sochalay Nirman-Kelash Babulal Awrajsani Digod</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254145 — Sochalay Nirman-Ramsingh Khuman Awrajsani Digid</t>
+          <t>1720005019/RS/22012034254013 — SOCHALAY NIRMAN- VIKRAM GHISAJI AWRAJSANI DIGOD</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254148 — Sochalay Nirman-Mohansingh Sardarsingh Mahudiya Kh</t>
+          <t>1720005019/RS/22012034254089 — SOCHALAY NIRMAN-BABULAL PRAHALAD AWRAJSANI DIGOD</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254196 — sochalay niman-Padam Ranjitsingh mahudiya khalsa D</t>
+          <t>1720005019/RS/22012034254094 — SOCHALAY NIRMAN-SANTOSH RAMSINGH AWRAJSANI DIGOD</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>41879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254205 — sochalay niman-Tarachan Sankarlal Mahudiya khalsa</t>
+          <t>1720005019/RS/22012034254105 — Sochalay nirman-Kamal Rajaram Mahudiya khalsa Digod</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254207 — sochala niman-Abhaysingh Lalu Mahudiya khalsa Digo</t>
+          <t>1720005019/RS/22012034254145 — Sochalay Nirman-Ramsingh Khuman Awrajsani Digid</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254213 — sochalay niman-Madanlal Devilal Mahudiya khalsa Di</t>
+          <t>1720005019/RS/22012034254148 — Sochalay Nirman-Mohansingh Sardarsingh Mahudiya Kh</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254215 — sochalay nirman-Babulal Rupaji mahudiya khalsa Dig</t>
+          <t>1720005019/RS/22012034254196 — sochalay niman-Padam Ranjitsingh mahudiya khalsa D</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254219 — Sochalay nirman-Sagar Amarsingh Mahudiya khalsa Di</t>
+          <t>1720005019/RS/22012034254205 — sochalay niman-Tarachan Sankarlal Mahudiya khalsa</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254230 — sochalay nirman-Gokul Harisingh Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254207 — sochala niman-Abhaysingh Lalu Mahudiya khalsa Digo</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254237 — Sochalay nirman- Gabalal Rajaram Mahudiya khalsa D</t>
+          <t>1720005019/RS/22012034254213 — sochalay niman-Madanlal Devilal Mahudiya khalsa Di</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254327 — sochalay nirman-Devisingh Ramsingh Digod Digod</t>
+          <t>1720005019/RS/22012034254215 — sochalay nirman-Babulal Rupaji mahudiya khalsa Dig</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41880</v>
+        <v>41873</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>42068</v>
+        <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254330 — sochalay nirman-Parmanand Ramsingh Digod digod</t>
+          <t>1720005019/RS/22012034254219 — Sochalay nirman-Sagar Amarsingh Mahudiya khalsa Di</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254334 — sochalay nirman-Pavan Umrav Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254230 — sochalay nirman-Gokul Harisingh Awrajsani Digod</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254335 — sochalay nirman-Mansingh Umrav Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254237 — Sochalay nirman- Gabalal Rajaram Mahudiya khalsa D</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41754</v>
+        <v>41755</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254340 — sochalay nirman-Mehrwan Devaji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254327 — sochalay nirman-Devisingh Ramsingh Digod Digod</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>41880</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>42068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254344 — sochalay nirman-Candrakalabai Lalsingh Awrajsani D</t>
+          <t>1720005019/RS/22012034254330 — sochalay nirman-Parmanand Ramsingh Digod digod</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41754</v>
+        <v>41753</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254345 — sochala nirman-Santosh Hamir Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254334 — sochalay nirman-Pavan Umrav Awrajsani Digod</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254346 — sochalay nirman-Kelash Raglal Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254335 — sochalay nirman-Mansingh Umrav Awrajsani Digod</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034254801 — Sochalay Nirman-metap kavarsingh Mahudiya khalasa</t>
+          <t>1720005019/RS/22012034254340 — sochalay nirman-Mehrwan Devaji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034255636 — sochalay nirman-kanheyalal mandrup Awrajsani Digod</t>
+          <t>1720005019/RS/22012034254344 — sochalay nirman-Candrakalabai Lalsingh Awrajsani D</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257353 — sochalay nirman-Mohan Kavarsingh Mahudiya khalsa D</t>
+          <t>1720005019/RS/22012034254345 — sochala nirman-Santosh Hamir Awrajsani Digod</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>5968</v>
+        <v>5340</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257357 — Sochalay Nirman-Kelash Sankarlal Mahudiya khalsa D</t>
+          <t>1720005019/RS/22012034254346 — sochalay nirman-Kelash Raglal Awrajsani Digod</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257361 — Sochalay nirman- Hemraj Ramsingh Digod Digod</t>
+          <t>1720005019/RS/22012034254801 — Sochalay Nirman-metap kavarsingh Mahudiya khalasa</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41842</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257364 — Sochalay Nirman-Bhagirath Ruggaji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034255636 — sochalay nirman-kanheyalal mandrup Awrajsani Digod</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41873</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257371 — Sochalay Nirman-Prabhudayal Jagannath Digod</t>
+          <t>1720005019/RS/22012034257353 — sochalay nirman-Mohan Kavarsingh Mahudiya khalsa D</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>5968</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41842</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257377 — Sochalay Nirman-Udayasingh Prahlad Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257357 — Sochalay Nirman-Kelash Sankarlal Mahudiya khalsa D</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257384 — Sochalay Nirman-Kanheyalal Motilal Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257361 — Sochalay nirman- Hemraj Ramsingh Digod Digod</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41842</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257386 — Sochalay Nirman- aajodhyabai Mohan Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257364 — Sochalay Nirman-Bhagirath Ruggaji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257604 — Sochalay Nirman-Sirkar Nathu Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257371 — Sochalay Nirman-Prabhudayal Jagannath Digod</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41842</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257608 — Sochalay Nirman-Basntabai Prahlad Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257377 — Sochalay Nirman-Udayasingh Prahlad Awrajsani Digod</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41880</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257796 — Sochalay Nirman-Suresh Magilal Digod Digod</t>
+          <t>1720005019/RS/22012034257384 — Sochalay Nirman-Kanheyalal Motilal Awrajsani Digod</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41842</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257800 — Sochalay Nirman-Rukhmabai Munnaji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257386 — Sochalay Nirman- aajodhyabai Mohan Awrajsani Digod</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257802 — Sochalay Nirman-kuntabai Jayram Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257604 — Sochalay Nirman-Sirkar Nathu Awrajsani Digod</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257905 — Sochalay Nirman-Liladhar Prahlad Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257608 — Sochalay Nirman-Basntabai Prahlad Awrajsani Digod</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>41880</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257912 — Sochalay Nirman-Kaluram Bapuji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257796 — Sochalay Nirman-Suresh Magilal Digod Digod</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41754</v>
+        <v>41842</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034257915 — Sochalay Nirman-Prahlad S/o Kanaji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257800 — Sochalay Nirman-Rukhmabai Munnaji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034259935 — sochalay nirman- Rajaram Aanadram Mahudiya khalsa</t>
+          <t>1720005019/RS/22012034257802 — Sochalay Nirman-kuntabai Jayram Awrajsani Digod</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034260162 — Sochalay Nirman-kaluji Mandrupji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034257905 — Sochalay Nirman-Liladhar Prahlad Awrajsani Digod</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41873</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034262253 — Sochalay nirman-Kamal Rajartam mahudiya khalsa Digod</t>
+          <t>1720005019/RS/22012034257912 — Sochalay Nirman-Kaluram Bapuji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41880</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034262320 — Sochalay nirman-Harisingh Chandarsingh Digod Digod</t>
+          <t>1720005019/RS/22012034257915 — Sochalay Nirman-Prahlad S/o Kanaji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41753</v>
+        <v>41754</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034262333 — Sochlay Nirman-Santosh Kaluji Awrajsani Digod</t>
+          <t>1720005019/RS/22012034259935 — sochalay nirman- Rajaram Aanadram Mahudiya khalsa</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41880</v>
+        <v>41873</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034283972 — शौचालय निर्माण अजय सिताराम डिगोद</t>
+          <t>1720005019/RS/22012034260162 — Sochalay Nirman-kaluji Mandrupji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>3180</v>
+        <v>5340</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42272</v>
+        <v>41873</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>42278</v>
+        <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034283976 — शौचालय निर्माण पप्‍पु जगन्‍नाथ्‍ा डिगोद</t>
+          <t>1720005019/RS/22012034262253 — Sochalay nirman-Kamal Rajartam mahudiya khalsa Digod</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42262</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>41880</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034283979 — शौचालय निर्माण गणेश जगन्‍नाथ</t>
+          <t>1720005019/RS/22012034262320 — Sochalay nirman-Harisingh Chandarsingh Digod Digod</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42272</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034283997 — शौचालय निर्माण दिपक माखनदास डिगोद</t>
+          <t>1720005019/RS/22012034262333 — Sochlay Nirman-Santosh Kaluji Awrajsani Digod</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>3180</v>
+        <v>5340</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42272</v>
+        <v>41880</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>42278</v>
+        <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284000 — शौचालय निर्माण मदन मांगीलाल डिगोद</t>
+          <t>1720005019/RS/22012034283972 — शौचालय निर्माण अजय सिताराम डिगोद</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284002 — शौचालय निर्माण आत्‍माराम कालूजी डिगोद</t>
+          <t>1720005019/RS/22012034283976 — शौचालय निर्माण पप्‍पु जगन्‍नाथ्‍ा डिगोद</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42272</v>
-[...3 lines deleted...]
-      </c>
+        <v>42262</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284009 — शौचालय निर्माण सायरीबाई भादर डिगोद</t>
+          <t>1720005019/RS/22012034283979 — शौचालय निर्माण गणेश जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>159</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284195 — शौचालय निर्माण सुनिल भूरसिंह डिगोद</t>
+          <t>1720005019/RS/22012034283997 — शौचालय निर्माण दिपक माखनदास डिगोद</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>159</v>
+        <v>3180</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>42648</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284198 — शौचालय निर्माण मोहन जंगलसिंह  डिगोद</t>
+          <t>1720005019/RS/22012034284000 — शौचालय निर्माण मदन मांगीलाल डिगोद</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>159</v>
+        <v>3180</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>42648</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284202 — शौचालय निर्माण कुंताबाई विक्रम डिगोद</t>
+          <t>1720005019/RS/22012034284002 — शौचालय निर्माण आत्‍माराम कालूजी डिगोद</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>159</v>
+        <v>3180</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>42648</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284204 — शौचालय निर्माण अंबाराम देवाजी डिगोद</t>
+          <t>1720005019/RS/22012034284009 — शौचालय निर्माण सायरीबाई भादर डिगोद</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>159</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284216 — शौचालय निर्माण मनोहर भादर डिगोद</t>
+          <t>1720005019/RS/22012034284195 — शौचालय निर्माण सुनिल भूरसिंह डिगोद</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>159</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284225 — शौचालय निर्माण हुकमसिंह चम्‍पालाल डिगोद</t>
+          <t>1720005019/RS/22012034284198 — शौचालय निर्माण मोहन जंगलसिंह  डिगोद</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>159</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284228 — शौचालय निर्माण सुरेश मांगीलाल डिगोद</t>
+          <t>1720005019/RS/22012034284202 — शौचालय निर्माण कुंताबाई विक्रम डिगोद</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>3180</v>
+        <v>159</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42278</v>
+        <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720005019/RS/22012034284272 — शौचालय निर्माण अमरसिंह सेवाजी डिगोद</t>
+          <t>1720005019/RS/22012034284204 — शौचालय निर्माण अंबाराम देवाजी डिगोद</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>3180</v>
+        <v>159</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>42272</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42278</v>
+        <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720005019/SK/22012034371703 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DIGOD</t>
+          <t>1720005019/RS/22012034284216 — शौचालय निर्माण मनोहर भादर डिगोद</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>1448000</v>
+        <v>3180</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>159</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>43137</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>42272</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>42648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034446671 — RFR KALISINGH RIVAR ChekDem nirman-Surajmal ke khet ke paas Digod</t>
+          <t>1720005019/RS/22012034284225 — शौचालय निर्माण हुकमसिंह चम्‍पालाल डिगोद</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>353626</v>
+        <v>3180</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>289853</v>
+        <v>159</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43532</v>
+        <v>42272</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>44121</v>
+        <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034446693 — RFR Kalisidh Rivar Chekdem nirman-Mangilal ke khet ke paas Mahudiya</t>
+          <t>1720005019/RS/22012034284228 — शौचालय निर्माण सुरेश मांगीलाल डिगोद</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>353626</v>
+        <v>3180</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>355535.5</v>
+        <v>3180</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43532</v>
+        <v>42272</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>44121</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034446704 — RFR Kalisidh Rivar Chekdem nirman-Chunnilal ke khet ke paas Digod</t>
+          <t>1720005019/RS/22012034284272 — शौचालय निर्माण अमरसिंह सेवाजी डिगोद</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>353626</v>
+        <v>3180</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>326977</v>
+        <v>3180</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43532</v>
+        <v>42272</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>44121</v>
+        <v>42278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034446706 — RFR Kalisidh Rivar Chekdem nirman-Pavan ke khet ke paas Divgod</t>
+          <t>1720005019/SK/22012034371703 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DIGOD</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>353626</v>
+        <v>1448000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>341191.5</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43137</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034447624 — FRF kalisindh rivar khettalab-Santosh-jagnnath Digod</t>
+          <t>1720005019/WC/22012034446671 — RFR KALISINGH RIVAR ChekDem nirman-Surajmal ke khet ke paas Digod</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>77560</v>
+        <v>353626</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>289853</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43529</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>44121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034447630 — RFR Kalisidh Rivar khettalab -kelash-okarlal Digod</t>
+          <t>1720005019/WC/22012034446693 — RFR Kalisidh Rivar Chekdem nirman-Mangilal ke khet ke paas Mahudiya</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>77560</v>
+        <v>353626</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>355535.5</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43529</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>44121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034477359 — RFR Kalishindh Rivar Chekdem Nirman-Ghatawala Maharaj ke Pass, Digod</t>
+          <t>1720005019/WC/22012034446704 — RFR Kalisidh Rivar Chekdem nirman-Chunnilal ke khet ke paas Digod</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>353626</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>326977</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43621</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>44121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034477362 — RFR Kalishindh Rivar Chekdem Nirman-Bhagirath-Dhannaji Ke Khet Ke Pass  Digod</t>
+          <t>1720005019/WC/22012034446706 — RFR Kalisidh Rivar Chekdem nirman-Pavan ke khet ke paas Divgod</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>353626</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>341191.5</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43621</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>44123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034477363 — RFR Kalishindh Rivar Chekdem Nirman-Aatmaram-Kisanlal Ke Khet Ke Pass  Digod</t>
+          <t>1720005019/WC/22012034447624 — FRF kalisindh rivar khettalab-Santosh-jagnnath Digod</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>77560</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43621</v>
+        <v>43529</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034477364 — RFR Kalishindh Rivar Chekdem Nirman-Puliya Ke Pass  Digod</t>
+          <t>1720005019/WC/22012034447630 — RFR Kalisidh Rivar khettalab -kelash-okarlal Digod</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>77560</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43652</v>
+        <v>43529</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034477366 — RFR Kalishindh Rivar Chekdem Nirman-Madan-Manji  Ke Khet Ke Pass  Mahudiya khalsa,Digod</t>
+          <t>1720005019/WC/22012034477359 — RFR Kalishindh Rivar Chekdem Nirman-Ghatawala Maharaj ke Pass, Digod</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43651</v>
+        <v>43621</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034477368 — RFR Kalishindh Rivar Chekdem Nirman-Ramesh Mojiram  ke Khet kePass, Digod</t>
+          <t>1720005019/WC/22012034477362 — RFR Kalishindh Rivar Chekdem Nirman-Bhagirath-Dhannaji Ke Khet Ke Pass  Digod</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43651</v>
+        <v>43621</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478322 — RFR Kalisindh Rivar Chekdem Nirman-Suresh Yadav ke khet ke paas Mahudiya Khalsa Digod</t>
+          <t>1720005019/WC/22012034477363 — RFR Kalishindh Rivar Chekdem Nirman-Aatmaram-Kisanlal Ke Khet Ke Pass  Digod</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>43621</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478325 — RFR Kalishindh Rivar Chekdem Nirman-Ajodhiyabai ke khet ke PassAwrajsani, Digod</t>
+          <t>1720005019/WC/22012034477364 — RFR Kalishindh Rivar Chekdem Nirman-Puliya Ke Pass  Digod</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43621</v>
+        <v>43652</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478768 — RFR Kalishindh Rivar Chekdem Nirman-Prahaladsingh KE Khet ke Pass Awrajsani Digod</t>
+          <t>1720005019/WC/22012034477366 — RFR Kalishindh Rivar Chekdem Nirman-Madan-Manji  Ke Khet Ke Pass  Mahudiya khalsa,Digod</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43621</v>
+        <v>43651</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478774 — RFR Kalisindh Rivar Chekdem Nirman-Prahlasingh ke khet ke paas Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034477368 — RFR Kalishindh Rivar Chekdem Nirman-Ramesh Mojiram  ke Khet kePass, Digod</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478776 — RFR Kalisindh Rivar Chekdem Nirman-Balaram ke khet ke paas Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034478322 — RFR Kalisindh Rivar Chekdem Nirman-Suresh Yadav ke khet ke paas Mahudiya Khalsa Digod</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43651</v>
+        <v>43621</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478777 — RFR Kalisindh Rivar Chekdem Nirman-Rajend Chawda ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478325 — RFR Kalishindh Rivar Chekdem Nirman-Ajodhiyabai ke khet ke PassAwrajsani, Digod</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43651</v>
+        <v>43621</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478778 — RFR Kalisindh Rivar Chekdem Nirman-Devendra ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478768 — RFR Kalishindh Rivar Chekdem Nirman-Prahaladsingh KE Khet ke Pass Awrajsani Digod</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43651</v>
+        <v>43621</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478779 — RFR Kalisindh Rivar Chekdem Nirman-Suresh-Devaji ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478774 — RFR Kalisindh Rivar Chekdem Nirman-Prahlasingh ke khet ke paas Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478782 — RFR Kalisindh Rivar Chekdem Nirman-Puliya  ke paas Mahudiya Khalsa ,Digod</t>
+          <t>1720005019/WC/22012034478776 — RFR Kalisindh Rivar Chekdem Nirman-Balaram ke khet ke paas Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478783 — RFR Kalisindh Rivar Chekdem Nirman-Santidham ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478777 — RFR Kalisindh Rivar Chekdem Nirman-Rajend Chawda ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478784 — RFR Kalisindh Rivar Chekdem Nirman-RajendraPatidar  ke paas Mahudiya Khalsa,Digod</t>
+          <t>1720005019/WC/22012034478778 — RFR Kalisindh Rivar Chekdem Nirman-Devendra ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478785 — RFR Kalisindh Rivar Chekdem Nirman-Kelash-Rambharosh ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478779 — RFR Kalisindh Rivar Chekdem Nirman-Suresh-Devaji ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478788 — RFR Kalisindh Rivar Chekdem NirmanJagdish-Dayaram ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478782 — RFR Kalisindh Rivar Chekdem Nirman-Puliya  ke paas Mahudiya Khalsa ,Digod</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478790 — RFR Kalisindh Rivar Chekdem Nirman-Shobharam-Mojiram ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478783 — RFR Kalisindh Rivar Chekdem Nirman-Santidham ke paas ,Digod</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034478791 — RFR Kalisindh Rivar Chekdem Nirman-Aatmaram-Kaluji ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478784 — RFR Kalisindh Rivar Chekdem Nirman-RajendraPatidar  ke paas Mahudiya Khalsa,Digod</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481549 — RFR Kalisindh Rivar Chekdem Nirman-Harinarayan ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478785 — RFR Kalisindh Rivar Chekdem Nirman-Kelash-Rambharosh ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481552 — RFR Kalisindh Rivar Chekdem Nirman-Gopal patel  ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478788 — RFR Kalisindh Rivar Chekdem NirmanJagdish-Dayaram ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481554 — RFR Kalisindh Rivar Chekdem Nirman-Adity Jat ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478790 — RFR Kalisindh Rivar Chekdem Nirman-Shobharam-Mojiram ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481555 — RFR Kalisindh Rivar Chekdem Nirman-Salim ke ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034478791 — RFR Kalisindh Rivar Chekdem Nirman-Aatmaram-Kaluji ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481556 — RFR Kalisindh Rivar Chekdem Nirman-kishadas ke  ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034481549 — RFR Kalisindh Rivar Chekdem Nirman-Harinarayan ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481557 — RFR Kalisindh Rivar Chekdem Nirman-Mohansingh  ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034481552 — RFR Kalisindh Rivar Chekdem Nirman-Gopal patel  ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481558 — RFR Kalisindh Rivar Chekdem Nirman-Dllubai ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034481554 — RFR Kalisindh Rivar Chekdem Nirman-Adity Jat ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481559 — RFR Kalisindh Rivar Chekdem Nirman-Rekha-mukesh ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034481555 — RFR Kalisindh Rivar Chekdem Nirman-Salim ke ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034481561 — RFR Kalisindh Rivar Chekdem Nirman-Magilal ke khet ke paas ,Digod</t>
+          <t>1720005019/WC/22012034481556 — RFR Kalisindh Rivar Chekdem Nirman-kishadas ke  ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034482230 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK  KE PASS DIGOD</t>
+          <t>1720005019/WC/22012034481557 — RFR Kalisindh Rivar Chekdem Nirman-Mohansingh  ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034482242 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SEWA SAHAKARI SANSTHA  KE PASS DIGOD</t>
+          <t>1720005019/WC/22012034481558 — RFR Kalisindh Rivar Chekdem Nirman-Dllubai ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034482248 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SITLA MATA KE PASS DIGOD</t>
+          <t>1720005019/WC/22012034481559 — RFR Kalisindh Rivar Chekdem Nirman-Rekha-mukesh ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034482251 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK VIDHALAY   KE PASS Awrajsani  DIGOD</t>
+          <t>1720005019/WC/22012034481561 — RFR Kalisindh Rivar Chekdem Nirman-Magilal ke khet ke paas ,Digod</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034484570 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK VIDHALAY   KE PASS Awrajsani(Ambedkar)  DIGOD</t>
+          <t>1720005019/WC/22012034482230 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK  KE PASS DIGOD</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034484574 — RFR KALISINDH RIVAR SOKH PIT NIRMAN- Chagan Ke ghar KE PASS Awrajsani  DIGOD</t>
+          <t>1720005019/WC/22012034482242 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SEWA SAHAKARI SANSTHA  KE PASS DIGOD</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034484579 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK VIDHALAY   KE PASS Mahudiya Khalsa  DIGOD</t>
+          <t>1720005019/WC/22012034482248 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SITLA MATA KE PASS DIGOD</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034484581 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-Jugal  Kishor ke Ghar ke pass Mahudiya  DIGOD</t>
+          <t>1720005019/WC/22012034482251 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK VIDHALAY   KE PASS Awrajsani  DIGOD</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>43651</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034552446 — STOP DAM CUM PULIYA NIRMAN GHAT WALE MAHARAJ KE PASS DIGOD GP DIGOD</t>
+          <t>1720005019/WC/22012034484570 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK VIDHALAY   KE PASS Awrajsani(Ambedkar)  DIGOD</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43935</v>
+        <v>43651</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034580770 — RFR KALISINDH RIVAR STOP DAM CUM PULIYA NIRMAN GHAT WALE MAHARAJ KE PASS DIGOD GP DIGOD</t>
+          <t>1720005019/WC/22012034484574 — RFR KALISINDH RIVAR SOKH PIT NIRMAN- Chagan Ke ghar KE PASS Awrajsani  DIGOD</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>1375047.81</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>1340053.8</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44088</v>
-[...3 lines deleted...]
-      </c>
+        <v>43651</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034604345 — RFR KALISINDH RIVAR STOP DAM CUM PULIYA NIRMAN SURESH KE KHET KE PASS DIGOD GP DIGOD</t>
+          <t>1720005019/WC/22012034484579 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-SHASKIY PRATHMIK VIDHALAY   KE PASS Mahudiya Khalsa  DIGOD</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>1066970.07</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>1051563.2</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44378</v>
-[...3 lines deleted...]
-      </c>
+        <v>43651</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034604349 — RFR KALISINGH RIVAR STOP DAM NIRMAN GOPAL KE KHET KE PASS MAHUDIYAKHALSHA GP DIGOD</t>
+          <t>1720005019/WC/22012034484581 — RFR KALISINDH RIVAR SOKH PIT NIRMAN-Jugal  Kishor ke Ghar ke pass Mahudiya  DIGOD</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44058</v>
+        <v>43651</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034646532 — RFR KALISINDH RIVAR-AJODHYABAI KE KHET KE PASS AWRAJSANIA</t>
+          <t>1720005019/WC/22012034552446 — STOP DAM CUM PULIYA NIRMAN GHAT WALE MAHARAJ KE PASS DIGOD GP DIGOD</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44291</v>
+        <v>43935</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034646533 — RFR KALISINDH RIVAR-AJODHYABAI KE KHET KE PASS AWRAJSANIA</t>
+          <t>1720005019/WC/22012034580770 — RFR KALISINDH RIVAR STOP DAM CUM PULIYA NIRMAN GHAT WALE MAHARAJ KE PASS DIGOD GP DIGOD</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>1375047.81</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>1340053.8</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>44088</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>44479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034646537 — RFR KALISINDH RIVAR-VIJEN  KE KHET KE PASS AWRAJSANIA</t>
+          <t>1720005019/WC/22012034604345 — RFR KALISINDH RIVAR STOP DAM CUM PULIYA NIRMAN SURESH KE KHET KE PASS DIGOD GP DIGOD</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>1066970.07</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>1051563.2</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>44378</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034646545 — RFR KALISINDH RIVAR-DULICHAN KE KHET KE PASS MAHUDIYAKHALSA</t>
+          <t>1720005019/WC/22012034604349 — RFR KALISINGH RIVAR STOP DAM NIRMAN GOPAL KE KHET KE PASS MAHUDIYAKHALSHA GP DIGOD</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>514938.83</v>
+        <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>394867.8</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44452</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034646547 — RFR KALISINDH RIVAR-DULICHAN KE KHET KE PASS DIGOD</t>
+          <t>1720005019/WC/22012034646532 — RFR KALISINDH RIVAR-AJODHYABAI KE KHET KE PASS AWRAJSANIA</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034646552 — RFR KALISINDH RIVAR-DEVEN KE KHET KE PASS DIGOD</t>
+          <t>1720005019/WC/22012034646533 — RFR KALISINDH RIVAR-AJODHYABAI KE KHET KE PASS AWRAJSANIA</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034704596 — CTR Ran water Harvesting-Panchayat bhavan , Digod</t>
+          <t>1720005019/WC/22012034646537 — RFR KALISINDH RIVAR-VIJEN  KE KHET KE PASS AWRAJSANIA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>26888.19</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44321</v>
+        <v>44291</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034704601 — CTR Ran water Harvesting-seva sahakari bhavan , Digod</t>
+          <t>1720005019/WC/22012034646545 — RFR KALISINDH RIVAR-DULICHAN KE KHET KE PASS MAHUDIYAKHALSA</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>21240.11</v>
+        <v>514938.83</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>394867.8</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44321</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>44452</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>44497</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034704612 — CTR Ran water Harvesting-Midil school vale bhavan , Digod</t>
+          <t>1720005019/WC/22012034646547 — RFR KALISINDH RIVAR-DULICHAN KE KHET KE PASS DIGOD</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>21017.62</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44321</v>
+        <v>44291</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034704619 — CTR Ran water Harvesting-Prathmik school vale bhavan , Digod</t>
+          <t>1720005019/WC/22012034646552 — RFR KALISINDH RIVAR-DEVEN KE KHET KE PASS DIGOD</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44321</v>
+        <v>44291</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034704643 — CTR Ran water Harvesting-Prathamik school vale bhavan ,Awrajsani, Digod</t>
+          <t>1720005019/WC/22012034704596 — CTR Ran water Harvesting-Panchayat bhavan , Digod</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>22173.14</v>
+        <v>26888.19</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034704654 — CTR Ran water Harvesting-Samudaik CTR Ran water</t>
+          <t>1720005019/WC/22012034704601 — CTR Ran water Harvesting-seva sahakari bhavan , Digod</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>21240.11</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034736250 — CTR Sokpit-upsvasth kendra ke pa Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034704612 — CTR Ran water Harvesting-Midil school vale bhavan , Digod</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>14467.3</v>
+        <v>21017.62</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44364</v>
-[...3 lines deleted...]
-      </c>
+        <v>44321</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034736267 — CTR Sokpit-Dhannalal  ke ghar ke  pass Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034704619 — CTR Ran water Harvesting-Prathmik school vale bhavan , Digod</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>10422</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44364</v>
-[...3 lines deleted...]
-      </c>
+        <v>44321</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034736284 — CTR Sokpit-Devisingh  ke ghar ke  pass Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034704643 — CTR Ran water Harvesting-Prathamik school vale bhavan ,Awrajsani, Digod</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>14467.3</v>
+        <v>22173.14</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>10615</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44321</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034736300 — CTR Sokpit-school ke  pass Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034704654 — CTR Ran water Harvesting-Samudaik CTR Ran water</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44321</v>
+      </c>
+      <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034741388 — CTR Gebiyan nirman-Lalsingh ke khet ke pass</t>
+          <t>1720005019/WC/22012034736250 — CTR Sokpit-upsvasth kendra ke pa Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>74414.1</v>
+        <v>14467.3</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>66225.12</v>
+        <v>12738</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44357</v>
+        <v>44364</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>44389</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034741525 — CTR Gebiyan nirman-savitri ke khet ke pass Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034736267 — CTR Sokpit-Dhannalal  ke ghar ke  pass Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>75465.55</v>
+        <v>14467.3</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>66225.12</v>
+        <v>10422</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44371</v>
+        <v>44364</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034741537 — CTR Gebiyan nirman-Basantabai ke khet ke pass Awrajsani,Digod</t>
+          <t>1720005019/WC/22012034736284 — CTR Sokpit-Devisingh  ke ghar ke  pass Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>72661.67</v>
+        <v>14467.3</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>70857.12</v>
+        <v>10615</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44357</v>
+        <v>44371</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>45343</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783106 — CTR Shokh pit -Antar ke Ghar ke pass Awrajsani</t>
+          <t>1720005019/WC/22012034736300 — CTR Sokpit-school ke  pass Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44352</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783108 — CTR Shokh pit -Antar ke Ghar ke pass Awrajsani</t>
+          <t>1720005019/WC/22012034741388 — CTR Gebiyan nirman-Lalsingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>0</v>
+        <v>74414.1</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>66225.12</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44352</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>44357</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>44389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783111 — CTR SHOkh Piut Vijen ke ghar ke pass ,Digod</t>
+          <t>1720005019/WC/22012034741525 — CTR Gebiyan nirman-savitri ke khet ke pass Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>0</v>
+        <v>75465.55</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>66225.12</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44352</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783117 — CTR SHOkh Piut Prahlad ke ghar ke pass ,Digod</t>
+          <t>1720005019/WC/22012034741537 — CTR Gebiyan nirman-Basantabai ke khet ke pass Awrajsani,Digod</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>72661.67</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>70857.12</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44352</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>44357</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>45343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783122 — CTR SHOkh Piut Santosh ke ghar ke pass ,Digod</t>
+          <t>1720005019/WC/22012034783106 — CTR Shokh pit -Antar ke Ghar ke pass Awrajsani</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783127 — CTR SHOkh Piut Dannalal ke ghar ke pass ,Digod</t>
+          <t>1720005019/WC/22012034783108 — CTR Shokh pit -Antar ke Ghar ke pass Awrajsani</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783134 — CTR SHOkh Piut Kisor ke ghar ke pass  mahudiya ,Digod</t>
+          <t>1720005019/WC/22012034783111 — CTR SHOkh Piut Vijen ke ghar ke pass ,Digod</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783141 — CTR SHOkh Piut Babulal ke ghar ke pass  Avrajsani ,Digod</t>
+          <t>1720005019/WC/22012034783117 — CTR SHOkh Piut Prahlad ke ghar ke pass ,Digod</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783146 — CTR SHOkh Piut sumer ke ghar ke pass  Avrajsani ,Digod</t>
+          <t>1720005019/WC/22012034783122 — CTR SHOkh Piut Santosh ke ghar ke pass ,Digod</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783150 — CTR SHOkh Piut Atmaram ke ghar ke pass   ,Digod</t>
+          <t>1720005019/WC/22012034783127 — CTR SHOkh Piut Dannalal ke ghar ke pass ,Digod</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034783234 — CTR SOK PIUT KANHIYALAL KE GAR PASS AVRAJSANI  DIGOD</t>
+          <t>1720005019/WC/22012034783134 — CTR SHOkh Piut Kisor ke ghar ke pass  mahudiya ,Digod</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823461 — CTR GEBIYAN NIRMAN-RAJARAM KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034783141 — CTR SHOkh Piut Babulal ke ghar ke pass  Avrajsani ,Digod</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>81271.39</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44435</v>
+        <v>44352</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823467 — CTR GEBIYAN NIRMAN-RAMCHANDRA KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034783146 — CTR SHOkh Piut sumer ke ghar ke pass  Avrajsani ,Digod</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44435</v>
+        <v>44352</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823471 — CTR GEBIYAN NIRMAN-KELASH KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034783150 — CTR SHOkh Piut Atmaram ke ghar ke pass   ,Digod</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44435</v>
+        <v>44352</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823474 — CTR GEBIYAN NIRMAN-BHAVARSINGH KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034783234 — CTR SOK PIUT KANHIYALAL KE GAR PASS AVRAJSANI  DIGOD</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>86976.24</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>69502.98</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44352</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823475 — CTR GEBIYAN NIRMAN-BHAVARSINGH KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034823461 — CTR GEBIYAN NIRMAN-RAJARAM KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>81271.39</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>44435</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823480 — CTR GEBIYAN NIRMAN-BHAGIRAT KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034823467 — CTR GEBIYAN NIRMAN-RAMCHANDRA KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>88236.93</v>
+        <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44425</v>
+        <v>44435</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823481 — CTR GEBIYAN NIRMAN-BHAGIRAT KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034823471 — CTR GEBIYAN NIRMAN-KELASH KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44425</v>
+        <v>44435</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823483 — CTR GEBIYAN NIRMAN-BALARAM KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034823474 — CTR GEBIYAN NIRMAN-BHAVARSINGH KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>81555.47</v>
+        <v>86976.24</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>63346.73</v>
+        <v>69502.98</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>45343</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823492 — CTR GEBIYAN NIRMAN-GIRDHARI KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034823475 — CTR GEBIYAN NIRMAN-BHAVARSINGH KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>86790.92</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>69706.98</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44435</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823495 — CTR GEBIYAN NIRMAN-DALLUBAI KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
+          <t>1720005019/WC/22012034823480 — CTR GEBIYAN NIRMAN-BHAGIRAT KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>88236.93</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823529 — CTR GEBIYAN NIRMAN SHOBHARAM KE KHET KE PAAS  ,DIGOD</t>
+          <t>1720005019/WC/22012034823481 — CTR GEBIYAN NIRMAN-BHAGIRAT KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823537 — CTR GEBIYAN NIRMAN RAMCHANDRA KE KHET KE PAAS  ,DIGOD</t>
+          <t>1720005019/WC/22012034823483 — CTR GEBIYAN NIRMAN-BALARAM KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>81555.47</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>63346.73</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>45343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823541 — CTR GEBIYAN NIRMAN RAMSINGH KE KHET KE PASS  AVRAJSANI DIGOD</t>
+          <t>1720005019/WC/22012034823492 — CTR GEBIYAN NIRMAN-GIRDHARI KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>86790.92</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>69706.98</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44364</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823542 — CTR GEBIYAN NIRMAN-HARIRAM KE KHET KE PAAS  ,DIGOD</t>
+          <t>1720005019/WC/22012034823495 — CTR GEBIYAN NIRMAN-DALLUBAI KE KHET KE PAAS  AWRAJSANI,DIGOD</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823545 — CTR GEBIYAN NIRMAN-MADANLAL KE KHET KE PAAS  ,DIGOD</t>
+          <t>1720005019/WC/22012034823529 — CTR GEBIYAN NIRMAN SHOBHARAM KE KHET KE PAAS  ,DIGOD</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823549 — CTR GEBIYAN NIRMAN-HAJARILAL KE KHET KE PAAS ,DIGOD</t>
+          <t>1720005019/WC/22012034823537 — CTR GEBIYAN NIRMAN RAMCHANDRA KE KHET KE PAAS  ,DIGOD</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823557 — CTR GEBIYAN NIRMAN-DEVISINGH NAYAK KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
+          <t>1720005019/WC/22012034823541 — CTR GEBIYAN NIRMAN RAMSINGH KE KHET KE PASS  AVRAJSANI DIGOD</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44425</v>
+        <v>44364</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823563 — CTR GEBIYAN NIRMAN-KAMAL NAYAK KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
+          <t>1720005019/WC/22012034823542 — CTR GEBIYAN NIRMAN-HARIRAM KE KHET KE PAAS  ,DIGOD</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823567 — CTR GEBIYAN NIRMAN-GANESH NAYAK KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
+          <t>1720005019/WC/22012034823545 — CTR GEBIYAN NIRMAN-MADANLAL KE KHET KE PAAS  ,DIGOD</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823572 — CTR GEBIYAN NIRMAN-SUAALAL KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
+          <t>1720005019/WC/22012034823549 — CTR GEBIYAN NIRMAN-HAJARILAL KE KHET KE PAAS ,DIGOD</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034823588 — CTR GEBIYAN NIRMAN-SHAMSHAN KE GHAT KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
+          <t>1720005019/WC/22012034823557 — CTR GEBIYAN NIRMAN-DEVISINGH NAYAK KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034969453 — RFR CTR Parkuleshn talab mukesh ke khet ke paas Digod</t>
+          <t>1720005019/WC/22012034823563 — CTR GEBIYAN NIRMAN-KAMAL NAYAK KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44656</v>
+        <v>44425</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034969455 — RFR CTR Parkuleshn talab-Devendra ke khet ke paas Digod</t>
+          <t>1720005019/WC/22012034823567 — CTR GEBIYAN NIRMAN-GANESH NAYAK KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44656</v>
+        <v>44425</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034970571 — अम्रत सरोवर बिट क्र.94 केलाश के खेत के पास अवराजसनी,डिगोद</t>
+          <t>1720005019/WC/22012034823572 — CTR GEBIYAN NIRMAN-SUAALAL KE KHET KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44656</v>
+        <v>44425</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034977378 — अमृत ​​सरोवर निर्माण कार्य शमशान घाट के पास ग्राम अवराजसानी ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/22012034823588 — CTR GEBIYAN NIRMAN-SHAMSHAN KE GHAT KE PAAS MAHUDIYAKHALSA,GP-DIGOD</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>1334000</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>435204</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44703</v>
+        <v>44425</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034977387 — अमृत ​​सरोवर निर्माण कार्य कैलाश के खेत के पास ग्राम अवराजसानी ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/22012034969453 — RFR CTR Parkuleshn talab mukesh ke khet ke paas Digod</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>1204000</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>1170810</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44656</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034990489 — Plantation karya amrat sarover ke pas gram panchayat digodh</t>
+          <t>1720005019/WC/22012034969455 — RFR CTR Parkuleshn talab-Devendra ke khet ke paas Digod</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44788</v>
+        <v>44656</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012034990493 — Catchment area me Drainage channel treatment kary amrit sarovar Digod</t>
+          <t>1720005019/WC/22012034970571 — अम्रत सरोवर बिट क्र.94 केलाश के खेत के पास अवराजसनी,डिगोद</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44788</v>
+        <v>44656</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035004981 — सामुदायिक वृक्षारोपण-मेन रोड से  समशानघाट की और अवराजसानी ,ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/22012034977378 — अमृत ​​सरोवर निर्माण कार्य शमशान घाट के पास ग्राम अवराजसानी ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>0</v>
+        <v>1334000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>435204</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44835</v>
+        <v>44703</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035006415 — Plantation Amrit sarovar kelash ke khet ke pas Awrajsani Gram panchayat -Digod</t>
+          <t>1720005019/WC/22012034977387 — अमृत ​​सरोवर निर्माण कार्य कैलाश के खेत के पास ग्राम अवराजसानी ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>1204000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>1170810</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>44703</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>45580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120556 — नाला विस्तारीकरण निर्माण -पवन के खेत के पास डिगोद</t>
+          <t>1720005019/WC/22012034990489 — Plantation karya amrat sarover ke pas gram panchayat digodh</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>642250.29</v>
+        <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>128430.6</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45204</v>
+        <v>44788</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120574 — नाला विस्तारीकरण निर्माण -केलाश  के खेत के पास डिगोद</t>
+          <t>1720005019/WC/22012034990493 — Catchment area me Drainage channel treatment kary amrit sarovar Digod</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45189</v>
+        <v>44788</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120580 — नाला विस्तारीकरण निर्माण -शोभाराम के खेत के पास डिगोद</t>
+          <t>1720005019/WC/22012035004981 — सामुदायिक वृक्षारोपण-मेन रोड से  समशानघाट की और अवराजसानी ,ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>635759.03</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>21017</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45204</v>
+        <v>44835</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120588 — नाला विस्तारीकरण निर्माण -मदन चावड़ा  के खेत के पास डिगोद</t>
+          <t>1720005019/WC/22012035006415 — Plantation Amrit sarovar kelash ke khet ke pas Awrajsani Gram panchayat -Digod</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45189</v>
+        <v>44789</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120595 — नाला विस्तारीकरण निर्माण -मोहन  के खेत के पास डिगोद</t>
+          <t>1720005019/WC/22012035120556 — नाला विस्तारीकरण निर्माण -पवन के खेत के पास डिगोद</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>640758.5</v>
+        <v>642250.29</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>4199</v>
+        <v>128430.6</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120602 — गेबियन निर्माण -किशोर के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120574 — नाला विस्तारीकरण निर्माण -केलाश  के खेत के पास डिगोद</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>174208.7</v>
+        <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>29602.04</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45204</v>
+        <v>45189</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120610 — गेबियन निर्माण -केलाश  के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120580 — नाला विस्तारीकरण निर्माण -शोभाराम के खेत के पास डिगोद</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>134721.32</v>
+        <v>635759.03</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>442</v>
+        <v>21017</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120616 — गेबियन निर्माण -मांगीलाल  के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120588 — नाला विस्तारीकरण निर्माण -मदन चावड़ा  के खेत के पास डिगोद</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45190</v>
+        <v>45189</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120627 — गेबियन निर्माण -अम्बाराम  के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120595 — नाला विस्तारीकरण निर्माण -मोहन  के खेत के पास डिगोद</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>0</v>
+        <v>640758.5</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>4199</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45189</v>
+        <v>45204</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035120629 — गेबियन निर्माण -संतोष  के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120602 — गेबियन निर्माण -किशोर के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>174208.7</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>29602.04</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45189</v>
+        <v>45204</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035133711 — नाला विस्तारीकरण एव चेकडेम निर्माणा - प्रहलाद जी के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120610 — गेबियन निर्माण -केलाश  के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>0</v>
+        <v>134721.32</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45194</v>
+        <v>45204</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035133724 — नाला विस्तारीकरण एव चेकडेम निर्माण - पवन  के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120616 — गेबियन निर्माण -मांगीलाल  के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45194</v>
+        <v>45190</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035133729 — नाला विस्तारीकरण एव चेकडेम निर्माणा - जगन्नाथ  के खेत के पास अवराजसानी</t>
+          <t>1720005019/WC/22012035120627 — गेबियन निर्माण -अम्बाराम  के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>45194</v>
+        <v>45189</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035219565 — व्रक्षारोपण बाबुलाल - प्रहलाद अवराजसानी ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/22012035120629 — गेबियन निर्माण -संतोष  के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>45521</v>
+        <v>45189</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/22012035237853 — वृक्षारोपण चन्दकला बाई - लालसिंह अवराजसानी</t>
+          <t>1720005019/WC/22012035133711 — नाला विस्तारीकरण एव चेकडेम निर्माणा - प्रहलाद जी के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>187000</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>45646</v>
+        <v>45194</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/9993645712 — निर्मल नीर शमशान के पास डिगोद</t>
+          <t>1720005019/WC/22012035133724 — नाला विस्तारीकरण एव चेकडेम निर्माण - पवन  के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>432230</v>
+        <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>351651.93</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>45194</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण/अवराजशानी मानसिह उम — नवीन कुप निमार्ण/अवराजशानी मानसिह उमराव</t>
+          <t>1720005019/WC/22012035133729 — नाला विस्तारीकरण एव चेकडेम निर्माणा - जगन्नाथ  के खेत के पास अवराजसानी</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>58771.4</v>
+        <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39243</v>
-[...3 lines deleted...]
-      </c>
+        <v>45194</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण/अवराजशानी लीलाबाई र — नवीन कुप निमार्ण/अवराजशानी लीलाबाई रामसिंह</t>
+          <t>1720005019/WC/22012035219565 — व्रक्षारोपण बाबुलाल - प्रहलाद अवराजसानी ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>63437</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>39243</v>
-[...3 lines deleted...]
-      </c>
+        <v>45521</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण गणेश देवा जी ग्राम — नवीन कुप निमार्ण गणेश देवा जी ग्राम डिगोद</t>
+          <t>1720005019/WC/22012035237853 — वृक्षारोपण चन्दकला बाई - लालसिंह अवराजसानी</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>187000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>125201</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>45646</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण गिरधारी उकार ग्राम — नवीन कुप निमार्ण गिरधारी उकार ग्राम डिगोद</t>
+          <t>1720005019/WC/9993645712 — निर्मल नीर शमशान के पास डिगोद</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>60000</v>
+        <v>432230</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>75387</v>
+        <v>351651.93</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39539</v>
+        <v>41691</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>40014</v>
+        <v>43724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण/ डिगोद राजाराम महूड — नवीन कुप निमार्ण/ डिगोद राजाराम महूडिया खालसा</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण/अवराजशानी मानसिह उम — नवीन कुप निमार्ण/अवराजशानी मानसिह उमराव</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>42</v>
+        <v>58771.4</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39447</v>
-[...1 lines deleted...]
-      <c r="K703" s="3"/>
+        <v>39243</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>40940</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण भवानीसिह अमरसिह ग्र — नवीन कुप निमार्ण भवानीसिह अमरसिह ग्राम डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण/अवराजशानी लीलाबाई र — नवीन कुप निमार्ण/अवराजशानी लीलाबाई रामसिंह</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>105837.83</v>
+        <v>63437</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>39539</v>
+        <v>39243</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निमार्ण शंकर महूडिया ग्राम — नवीन कुप निमार्ण शंकर महूडिया ग्राम डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण गणेश देवा जी ग्राम — नवीन कुप निमार्ण गणेश देवा जी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>66782</v>
+        <v>125201</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>40940</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निर्माण /  जानीबाई पति जगन् — नवीन कुप निर्माण /  जानीबाई पति जगन्‍नाथ ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण गिरधारी उकार ग्राम — नवीन कुप निमार्ण गिरधारी उकार ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>195700</v>
+        <v>75387</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निर्माण /  ताराचन्‍द्र पिता — नवीन कुप निर्माण /  ताराचन्‍द्र पिता अम्‍बाराम महुडिया ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण/ डिगोद राजाराम महूड — नवीन कुप निमार्ण/ डिगोद राजाराम महूडिया खालसा</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>117806</v>
+        <v>42</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>39447</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/नवीन कुप निर्माण /  भंवर पिता उंकार — नवीन कुप निर्माण /  भंवर पिता उंकार अवराजशानी ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण भवानीसिह अमरसिह ग्र — नवीन कुप निमार्ण भवानीसिह अमरसिह ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>116361.83</v>
+        <v>105837.83</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>40024</v>
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/निर्मल नीर अबंडेकर नगर ग्राम डिगोद — निर्मल नीर अबंडेकर नगर ग्राम डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निमार्ण शंकर महूडिया ग्राम — नवीन कुप निमार्ण शंकर महूडिया ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>227000</v>
+        <v>60000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>11006</v>
+        <v>66782</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>39840</v>
+        <v>39539</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>41761</v>
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/निर्मल नीर अवराजसानी ग्राम डिगोद — निर्मल नीर अवराजसानी ग्राम डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निर्माण /  जानीबाई पति जगन् — नवीन कुप निर्माण /  जानीबाई पति जगन्‍नाथ ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>227000</v>
+        <v>60000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>87717</v>
+        <v>195700</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>39732</v>
+        <v>39539</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41064</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/निर्मल नीर डिगोद ग्राम डिगोद — निर्मल नीर डिगोद ग्राम डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निर्माण /  ताराचन्‍द्र पिता — नवीन कुप निर्माण /  ताराचन्‍द्र पिता अम्‍बाराम महुडिया ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>227000</v>
+        <v>60000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>167482</v>
+        <v>117806</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>39802</v>
+        <v>39539</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>41064</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/शासकीय कुप निर्माण /  महुडिया खालसा — शासकीय कुप निर्माण /  महुडिया खालसा नीर्मल नीर ग्राम पंचायत डिगोद</t>
+          <t>1720005019/WC/नवीन कुप निर्माण /  भंवर पिता उंकार — नवीन कुप निर्माण /  भंवर पिता उंकार अवराजशानी ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>227000</v>
+        <v>60000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>158989</v>
+        <v>116361.83</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>41064</v>
+        <v>40024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WC/स्‍टापडेम विस्‍तारीकरण धोबीघाट ग्राम — स्‍टापडेम विस्‍तारीकरण धोबीघाट ग्राम डिगोद</t>
+          <t>1720005019/WC/निर्मल नीर अबंडेकर नगर ग्राम डिगोद — निर्मल नीर अबंडेकर नगर ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>200000</v>
+        <v>227000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>56238</v>
+        <v>11006</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>39872</v>
+        <v>39840</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>41064</v>
+        <v>41761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WH/22012034458566 — स्टॉप डेम जीर्णोद्धार एवं गाद निकालना डिगोध</t>
+          <t>1720005019/WC/निर्मल नीर अवराजसानी ग्राम डिगोद — निर्मल नीर अवराजसानी ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>49965.39</v>
+        <v>227000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>45641.39</v>
+        <v>87717</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44597</v>
+        <v>39732</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44905</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WH/22012034458574 — चेकडेम जीर्णोद्धार एवं गाद निकालना बाबूसिंह के खेत के पास डिगोध</t>
+          <t>1720005019/WC/निर्मल नीर डिगोद ग्राम डिगोद — निर्मल नीर डिगोद ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>49965.39</v>
+        <v>227000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>44952.39</v>
+        <v>167482</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44597</v>
+        <v>39802</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>44904</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WH/22012034458580 — चेकडेम जीर्णोद्धार एवं गाद निकालना सूरजमल के खेत के पास डिगोध</t>
+          <t>1720005019/WC/शासकीय कुप निर्माण /  महुडिया खालसा — शासकीय कुप निर्माण /  महुडिया खालसा नीर्मल नीर ग्राम पंचायत डिगोद</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>49965.39</v>
+        <v>227000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>44257.39</v>
+        <v>158989</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44597</v>
+        <v>39539</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>45103</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WH/नवीन कुप निमार्ण/ डिगोद गब्‍बुलाल रा — नवीन कुप निमार्ण/ डिगोद गब्‍बुलाल राजाराम</t>
+          <t>1720005019/WC/स्‍टापडेम विस्‍तारीकरण धोबीघाट ग्राम — स्‍टापडेम विस्‍तारीकरण धोबीघाट ग्राम डिगोद</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>60000</v>
+        <v>200000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>47401.4</v>
+        <v>56238</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>39406</v>
+        <v>39872</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>40940</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1720005019/WH/नवीन कुप निमार्ण/डिगोद मदनलाल देवीसह — नवीन कुप निमार्ण/डिगोद मदनलाल देवीसहि</t>
+          <t>1720005019/WH/22012034458566 — स्टॉप डेम जीर्णोद्धार एवं गाद निकालना डिगोध</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>60000</v>
+        <v>49965.39</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>81331.4</v>
+        <v>45641.39</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>39429</v>
+        <v>44597</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>40028</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1720005029/IF/9993708110 — कपिल धारा कुऑ निर्माण गणेश रमेश नगराज महुडिया खालसा डिगोद</t>
+          <t>1720005019/WH/22012034458574 — चेकडेम जीर्णोद्धार एवं गाद निकालना बाबूसिंह के खेत के पास डिगोध</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>347852</v>
+        <v>49965.39</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>366635.39</v>
+        <v>44952.39</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42398</v>
+        <v>44597</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>42906</v>
+        <v>44904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C720" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D720" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E720" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F720" s="1" t="inlineStr">
+        <is>
+          <t>1720005019/WH/22012034458580 — चेकडेम जीर्णोद्धार एवं गाद निकालना सूरजमल के खेत के पास डिगोध</t>
+        </is>
+      </c>
+      <c r="G720" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H720" s="2" t="n">
+        <v>49965.39</v>
+      </c>
+      <c r="I720" s="2" t="n">
+        <v>44257.39</v>
+      </c>
+      <c r="J720" s="3" t="n">
+        <v>44597</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>45103</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / BAGLI</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C721" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D721" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
+        <is>
+          <t>1720005019/WH/नवीन कुप निमार्ण/ डिगोद गब्‍बुलाल रा — नवीन कुप निमार्ण/ डिगोद गब्‍बुलाल राजाराम</t>
+        </is>
+      </c>
+      <c r="G721" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H721" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I721" s="2" t="n">
+        <v>47401.4</v>
+      </c>
+      <c r="J721" s="3" t="n">
+        <v>39406</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>40940</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / BAGLI</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>1720005019/WH/नवीन कुप निमार्ण/डिगोद मदनलाल देवीसह — नवीन कुप निमार्ण/डिगोद मदनलाल देवीसहि</t>
+        </is>
+      </c>
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I722" s="2" t="n">
+        <v>81331.4</v>
+      </c>
+      <c r="J722" s="3" t="n">
+        <v>39429</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>40028</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / BAGLI</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C723" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D723" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E723" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>1720005029/IF/9993708110 — कपिल धारा कुऑ निर्माण गणेश रमेश नगराज महुडिया खालसा डिगोद</t>
+        </is>
+      </c>
+      <c r="G723" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H723" s="2" t="n">
+        <v>347852</v>
+      </c>
+      <c r="I723" s="2" t="n">
+        <v>366635.39</v>
+      </c>
+      <c r="J723" s="3" t="n">
+        <v>42398</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>42906</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / BAGLI</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C720" s="1" t="inlineStr">
+      <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D720" s="1" t="inlineStr">
+      <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
-      <c r="E720" s="1" t="inlineStr">
+      <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F720" s="1" t="inlineStr">
+      <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1720005/DP/22012034565043 — Plantation amrit sarovar gram avarajsani gram panchayat digod</t>
         </is>
       </c>
-      <c r="G720" s="1" t="inlineStr">
+      <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H720" s="2" t="n">
+      <c r="H724" s="2" t="n">
         <v>408325.29</v>
       </c>
-      <c r="I720" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J720" s="3" t="n">
+      <c r="I724" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J724" s="3" t="n">
         <v>44788</v>
       </c>
-      <c r="K720" s="3"/>
+      <c r="K724" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>