--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K724"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 11:13:34</t>
+          <t>Exported on: 2026-10-23 17:27:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">