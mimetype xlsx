--- v2 (2026-10-23)
+++ v3 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K724"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 17:27:57</t>
+          <t>Exported on: 2026-10-24 00:54:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">