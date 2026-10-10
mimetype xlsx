--- v0 (2026-08-12)
+++ v1 (2026-10-10)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K813"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-12 20:16:47</t>
+          <t>Exported on: 2026-10-10 03:47:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -35413,51 +35413,51 @@
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1720005046/WC/22012035111998 — कंटूर ट्रेंच कक्ष क्रमांक 784 ग्राम धनतालाब ग्राम पंचायत -खेड़ाखाल</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>1023210</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>525620</v>
+        <v>525098</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
@@ -35987,51 +35987,51 @@
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1720005046/WC/22012035298134 — AMRIT SAROVAR KHEDAKHAL</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>2276937.81</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>1371750.14</v>
+        <v>1364964.14</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>