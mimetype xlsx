--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K694"/>
+  <dimension ref="A1:K695"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 09:18:16</t>
+          <t>Exported on: 2026-10-11 22:13:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -851,51 +851,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1720005084/DP/22012034603066 — Varchha Ropan Amrit vatika 75 Pachayat Bhavan ke Deonalya gp Deonalya</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>10851</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45164</v>
@@ -992,51 +992,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1720005084/DP/22012034610027 — C N G NIRMAN KARY JHAD UKHAD HANUMAN MANDIR PARISAR EDONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>757105.32</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>84555</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45266</v>
@@ -3324,51 +3324,51 @@
       <c r="J74" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>45398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012034566956 — HITESI KAPILDHARA NIRMAN PUNA BABU DEONLYA GP DEONLYA</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>118975.24</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44337</v>
@@ -4106,51 +4106,51 @@
       <c r="J90" s="3" t="n">
         <v>44240</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>45670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012034666059 — PASHU SHED NIRMAN 10 PASHU DURGABAI KAMAL DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>94655.21</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44261</v>
@@ -4202,51 +4202,51 @@
       <c r="J92" s="3" t="n">
         <v>44261</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>45673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012034666061 — PASHU SHED NIRMAN 10 PASHU DULIBAI KUKA DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>91733.97</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44308</v>
@@ -6324,98 +6324,98 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035308865 — HITESI KAPILDHARA KOOP NIRMAN KARY JUWANSINGH CHITU DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>199848.26</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035333812 — HITESHI kapil dhara  nirman  kary  kesar singh mali gram deovnaniya gp deovnaiya</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>234537.63</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45787</v>
@@ -6465,51 +6465,51 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035357328 — HITESI KAPILDHARA KOOP NIRMAN KARY HIMATSINGH RAMKISAN DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>135648.28</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45816</v>
@@ -7000,98 +7000,98 @@
       <c r="J150" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035386377 — kapil dhara kup nirman kary jagdhis sankar deonaliya gp deonalya</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035397828 — kapildhara kup nirman kary jagdhish  sankar deonalyagp deonalya</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>184828.36</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45795</v>
@@ -7192,51 +7192,51 @@
       <c r="J154" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035456769 — JGSA kheat talab  manu bai  deonalyagp deonalya</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45778</v>
@@ -7333,51 +7333,51 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035456779 — JGSA kheat talab  manu bai  deonalyagp deonalya</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45778</v>
@@ -7474,51 +7474,51 @@
         <v>522</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035468974 — JGSA kheat talab  ganesh birdha  dad gp deonalya</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45783</v>
@@ -7715,145 +7715,145 @@
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035573268 — jGsa Dug well recharge strucrure   girwar bherusingh  gp devnaliya</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035573271 — jGsa Dug well recharge strucrure  tulsiram devisingh gp devnaliya</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/22012035573278 — jGsa Dug well recharge strucrure bhawsing  bherusing gp devnaliya</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45748</v>
@@ -22046,70 +22046,70 @@
       <c r="J458" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/4548326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106729627</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>16407</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22142,164 +22142,164 @@
       <c r="J460" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/4570317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117302281</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>15561</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/4589405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120573410</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/4704355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121782110</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>17253</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22675,51 +22675,51 @@
       <c r="J471" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/5665444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117302168</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45867</v>
@@ -22773,98 +22773,98 @@
       <c r="J473" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/5804186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117880899</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/5804230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120571629</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46187</v>
@@ -22918,117 +22918,117 @@
       <c r="J476" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/5838331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113919523</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>10935</v>
+        <v>17235</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1720005084/IF/IAY/6115878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120864321</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -23737,9744 +23737,9791 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>13992</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>43228</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>43666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720005084/LD/22012034310447 — शांतिधाम देवनलिया/1720005084/IF/009</t>
+          <t>1720005084/IF/VB/22012035664914 — PASHU SHED NIRMAN KARY SUNITABAI HARIRAM DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>180911.43</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720005084/LD/22012034315370 — Gramin kridangan gram panchyat devonalya</t>
+          <t>1720005084/LD/22012034310447 — शांतिधाम देवनलिया/1720005084/IF/009</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>180911.43</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720005084/LD/3799402895 — pahuch marg gangaram ke ghar se karku patelke khet ki or dad devnliya</t>
+          <t>1720005084/LD/22012034315370 — Gramin kridangan gram panchyat devonalya</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41378</v>
+        <v>42860</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720005084/LD/3799402896 — pahuch marg gangaramk ghar se karku patel ke ghar ki or</t>
+          <t>1720005084/LD/3799402895 — pahuch marg gangaram ke ghar se karku patelke khet ki or dad devnliya</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/146 — ग्रेवल मार्ग/ दड फटे से श्‍यामपुरा घाटी तक  2 देवन</t>
+          <t>1720005084/LD/3799402896 — pahuch marg gangaramk ghar se karku patel ke ghar ki or</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>439168</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>40626</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/167 — सीमेंट कांक्रिट रोड/ ग्राम पंचायत देवनालिया</t>
+          <t>1720005084/RC/146 — ग्रेवल मार्ग/ दड फटे से श्‍यामपुरा घाटी तक  2 देवन</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>144000</v>
+        <v>498000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>59898</v>
+        <v>439168</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>40695</v>
+        <v>40626</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41107</v>
+        <v>41528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034167227 — Antrik path Kailash ke Ghar se Ansingh ke ghar</t>
+          <t>1720005084/RC/167 — सीमेंट कांक्रिट रोड/ ग्राम पंचायत देवनालिया</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>42000</v>
+        <v>144000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>16716</v>
+        <v>59898</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41417</v>
+        <v>40695</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>41845</v>
+        <v>41107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034180009 — आंतरिक पथ रेवसिंह के धर से जगदीश के धर देवनलिया</t>
+          <t>1720005084/RC/22012034167227 — Antrik path Kailash ke Ghar se Ansingh ke ghar</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>68142</v>
+        <v>42000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>66163.3</v>
+        <v>16716</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41529</v>
+        <v>41417</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41795</v>
+        <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034183003 — आंतरिक पथ मेन रोड से गंगाराम के घर देवनलिया</t>
+          <t>1720005084/RC/22012034180009 — आंतरिक पथ रेवसिंह के धर से जगदीश के धर देवनलिया</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>47368</v>
+        <v>68142</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>38795.5</v>
+        <v>66163.3</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41536</v>
+        <v>41529</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41815</v>
+        <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034201671 — आंतरिक पथ सी0सी0 रोड माधु के घर से रमेश के घर तक द</t>
+          <t>1720005084/RC/22012034183003 — आंतरिक पथ मेन रोड से गंगाराम के घर देवनलिया</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>47368</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>38795.5</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41642</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>41536</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>41815</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034201673 — आंतरिक पथ सी0सी0 रोड माधु के घर से रमेश के घर तक द</t>
+          <t>1720005084/RC/22012034201671 — आंतरिक पथ सी0सी0 रोड माधु के घर से रमेश के घर तक द</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>345486</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>132228</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41669</v>
-[...3 lines deleted...]
-      </c>
+        <v>41642</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034201674 — आंतरिक पथ सी0सी0 रोड मयाराम के मकान से हिम्‍मतसिंह</t>
+          <t>1720005084/RC/22012034201673 — आंतरिक पथ सी0सी0 रोड माधु के घर से रमेश के घर तक द</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>94058</v>
+        <v>345486</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>73464</v>
+        <v>132228</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>41669</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>41773</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034203406 — सुदूर ग्राम संपर्क व खेत सडक मार्ग अंतर के खेत से</t>
+          <t>1720005084/RC/22012034201674 — आंतरिक पथ सी0सी0 रोड मयाराम के मकान से हिम्‍मतसिंह</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1477000</v>
+        <v>94058</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>9928</v>
+        <v>73464</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41676</v>
+        <v>41669</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>42719</v>
+        <v>41773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034226192 — आंतरिक पथ सी0सी0 रोड झमराल मोहल्‍ला दड देवनलिया</t>
+          <t>1720005084/RC/22012034203406 — सुदूर ग्राम संपर्क व खेत सडक मार्ग अंतर के खेत से</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>133058</v>
+        <v>1477000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>120894</v>
+        <v>9928</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41858</v>
+        <v>41676</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43110</v>
+        <v>42719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034226198 — आंतरिक पथ सी0सी0 रोड बारिया मोहल्‍ला दड देवनलिया</t>
+          <t>1720005084/RC/22012034226192 — आंतरिक पथ सी0सी0 रोड झमराल मोहल्‍ला दड देवनलिया</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>102310</v>
+        <v>133058</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>95332</v>
+        <v>120894</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41872</v>
+        <v>41858</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034293807 — आंतरिक पथ अन्‍तरसिह के घर से अर्जुन एवं कोटवार के घर की और  देवनलिया</t>
+          <t>1720005084/RC/22012034226198 — आंतरिक पथ सी0सी0 रोड बारिया मोहल्‍ला दड देवनलिया</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>62330</v>
+        <v>102310</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>10354</v>
+        <v>95332</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42775</v>
+        <v>41872</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034293809 — आंतरिक पथ मेन रोड से भुवान के घर की और सीसीआर देवनलिया</t>
+          <t>1720005084/RC/22012034293807 — आंतरिक पथ अन्‍तरसिह के घर से अर्जुन एवं कोटवार के घर की और  देवनलिया</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>55258</v>
+        <v>62330</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>17067</v>
+        <v>10354</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42803</v>
+        <v>42775</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034305487 — c.c. rod</t>
+          <t>1720005084/RC/22012034293809 — आंतरिक पथ मेन रोड से भुवान के घर की और सीसीआर देवनलिया</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>55258</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>17067</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>43110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034305495 — c.c. rod</t>
+          <t>1720005084/RC/22012034305487 — c.c. rod</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034327044 — C C Road And Nali Nirman Jagdish Ke Ghar Se Bhanwar Singh Ke Ghar Tak Devnaliya</t>
+          <t>1720005084/RC/22012034305495 — c.c. rod</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>66375</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>29016</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42947</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034327051 — C C Road And Nali Nirman Amarsingh Ke Ghar Se Jagdish Ke Ghar Tak Devnaliya</t>
+          <t>1720005084/RC/22012034327044 — C C Road And Nali Nirman Jagdish Ke Ghar Se Bhanwar Singh Ke Ghar Tak Devnaliya</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>53100</v>
+        <v>66375</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>29401</v>
+        <v>29016</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42803</v>
+        <v>42947</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43259</v>
+        <v>43269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034340917 — सुदूर सम्पर्क सडक राजाराम के खेत से बिसन के खेत तक देवनलिया</t>
+          <t>1720005084/RC/22012034327051 — C C Road And Nali Nirman Amarsingh Ke Ghar Se Jagdish Ke Ghar Tak Devnaliya</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1224000</v>
+        <v>53100</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>2064</v>
+        <v>29401</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42895</v>
+        <v>42803</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42958</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034347651 — आंतरिक पथ (सुबिया के घर से डोंगर के घर तक ) देवनालिया)</t>
+          <t>1720005084/RC/22012034340917 — सुदूर सम्पर्क सडक राजाराम के खेत से बिसन के खेत तक देवनलिया</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>61950</v>
+        <v>1224000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>20640</v>
+        <v>2064</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42961</v>
+        <v>42895</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43369</v>
+        <v>42958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034347653 — आंतरिक पथ (बद्री के घर से दामु के घर तक) देवनालिया</t>
+          <t>1720005084/RC/22012034347651 — आंतरिक पथ (सुबिया के घर से डोंगर के घर तक ) देवनालिया)</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>33187</v>
+        <v>61950</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>2064</v>
+        <v>20640</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42982</v>
+        <v>42961</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034530350 — CC ROAD NIRMAN MAN ROAD SE RAMESH NALVAYA KE GHAR TAK DAD GP DEVNALIYA</t>
+          <t>1720005084/RC/22012034347653 — आंतरिक पथ (बद्री के घर से दामु के घर तक) देवनालिया</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>63112</v>
+        <v>33187</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>68970</v>
+        <v>2064</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44035</v>
+        <v>42982</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>44476</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034535185 — CC ROAD NIRMAN NARAYAN GADIYA MOHALLA SE NADI KI OR DEVNALIYA (GADIYA MOHALLA) GP DEVNALIYA</t>
+          <t>1720005084/RC/22012034530350 — CC ROAD NIRMAN MAN ROAD SE RAMESH NALVAYA KE GHAR TAK DAD GP DEVNALIYA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>58905</v>
+        <v>63112</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>59876</v>
+        <v>68970</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44086</v>
+        <v>44035</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>44476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/22012034652492 — CC ROAD NIRMAN KARY LALU CHUHAN KE GHAR SE CHATARSINGH CHUHAN KE GHAR TAK DEONALIYA GP DEONALIYA</t>
+          <t>1720005084/RC/22012034535185 — CC ROAD NIRMAN NARAYAN GADIYA MOHALLA SE NADI KI OR DEVNALIYA (GADIYA MOHALLA) GP DEVNALIYA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>60000</v>
+        <v>58905</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>59876</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>44086</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44476</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/296 — आंतरिक पथ/ राधेश्‍याम चक्‍की के घर से मोहन के घर तक देवनालिया</t>
+          <t>1720005084/RC/22012034652492 — CC ROAD NIRMAN KARY LALU CHUHAN KE GHAR SE CHATARSINGH CHUHAN KE GHAR TAK DEONALIYA GP DEONALIYA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>148000</v>
+        <v>60000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>47996</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41074</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/322 — आंतरिक पथ/ मेनरोड से नाथु के घर तक ग्राम पंचायत देवनलिया</t>
+          <t>1720005084/RC/296 — आंतरिक पथ/ राधेश्‍याम चक्‍की के घर से मोहन के घर तक देवनालिया</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>225000</v>
+        <v>148000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>74944</v>
+        <v>47996</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41192</v>
+        <v>41074</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41259</v>
+        <v>41087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/ग्रेवल मार्ग जुनापानी नदी से भमराल म — ग्रेवल मार्ग बजरगबली मंदिर से भमराल मोहल्‍ला तक ग्राम देवनलिया</t>
+          <t>1720005084/RC/322 — आंतरिक पथ/ मेनरोड से नाथु के घर तक ग्राम पंचायत देवनलिया</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>382000</v>
+        <v>225000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>294901</v>
+        <v>74944</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39482</v>
+        <v>41192</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41064</v>
+        <v>41259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/ग्रेवल मार्ग दुर्गा माता मंदिर से जु — ग्रेवल मार्ग दुर्गा माता मंदिर से जुनापानी नदी तक ग्राम देवनलिया</t>
+          <t>1720005084/RC/ग्रेवल मार्ग जुनापानी नदी से भमराल म — ग्रेवल मार्ग बजरगबली मंदिर से भमराल मोहल्‍ला तक ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>482000</v>
+        <v>382000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>123355</v>
+        <v>294901</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>39418</v>
+        <v>39482</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/ग्रेवल मार्ग देवनलिया फाटे से गाराघा — ग्रेवल मार्ग देवनलिया फाटे से गाराघाटी तक ग्राम देवनलिया</t>
+          <t>1720005084/RC/ग्रेवल मार्ग दुर्गा माता मंदिर से जु — ग्रेवल मार्ग दुर्गा माता मंदिर से जुनापानी नदी तक ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>483000</v>
+        <v>482000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>203612</v>
+        <v>123355</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39441</v>
+        <v>39418</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/ग्रेवल मार्ग देवनलिया फाटे से जानघाट — ग्रेवल मार्ग देवनलिया फाटे से जानघाटी तक ग्राम देवनलिया</t>
+          <t>1720005084/RC/ग्रेवल मार्ग देवनलिया फाटे से गाराघा — ग्रेवल मार्ग देवनलिया फाटे से गाराघाटी तक ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>483000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>50320</v>
+        <v>203612</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39524</v>
+        <v>39441</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>40359</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RC/ग्रेवल मार्ग देव‍नलिया फाटे से श्‍या — ग्रेवल मार्ग देव‍नलिया फाटे से श्‍यामपुरा की और</t>
+          <t>1720005084/RC/ग्रेवल मार्ग देवनलिया फाटे से जानघाट — ग्रेवल मार्ग देवनलिया फाटे से जानघाटी तक ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>494000</v>
+        <v>483000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>645812</v>
+        <v>50320</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>39536</v>
+        <v>39524</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>40588</v>
+        <v>40359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034190258 — Individual Sochalay Nirman Devisingh Ramprasad Deo</t>
+          <t>1720005084/RC/ग्रेवल मार्ग देव‍नलिया फाटे से श्‍या — ग्रेवल मार्ग देव‍नलिया फाटे से श्‍यामपुरा की और</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>494000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>645812</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>39536</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>40588</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193332 — शौचालय निर्माण खुमसिंग केकडीया</t>
+          <t>1720005084/RS/22012034190258 — Individual Sochalay Nirman Devisingh Ramprasad Deo</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41648</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193336 — shochaya nirman jagdish durgashankar</t>
+          <t>1720005084/RS/22012034193332 — शौचालय निर्माण खुमसिंग केकडीया</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>6132</v>
+        <v>4380</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>41648</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193341 — shochalay nirman bhawsingh babu</t>
+          <t>1720005084/RS/22012034193336 — shochaya nirman jagdish durgashankar</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>7884</v>
+        <v>6132</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>41648</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193344 — shochalay nirman ganesh birda</t>
+          <t>1720005084/RS/22012034193341 — shochalay nirman bhawsingh babu</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>4380</v>
+        <v>7884</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>41648</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193346 — shochalay nirman nathu rama</t>
+          <t>1720005084/RS/22012034193344 — shochalay nirman ganesh birda</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>41648</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193348 — shochlay nirman devising ganna</t>
+          <t>1720005084/RS/22012034193346 — shochalay nirman nathu rama</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>41648</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>42081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193352 — shochalay niramn santosh tulsiram</t>
+          <t>1720005084/RS/22012034193348 — shochlay nirman devising ganna</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>6132</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41648</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193359 — shochalay nirman ramlal gorishankar</t>
+          <t>1720005084/RS/22012034193352 — shochalay niramn santosh tulsiram</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>4380</v>
+        <v>6132</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41648</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034193366 — shochaly nirman dhansing fatliya</t>
+          <t>1720005084/RS/22012034193359 — shochalay nirman ramlal gorishankar</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>41648</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>42081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034195929 — Shochalay Nirman-Gulab Ramsingh Devnaliya</t>
+          <t>1720005084/RS/22012034193366 — shochaly nirman dhansing fatliya</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41549</v>
+        <v>41501</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034195931 — Shochalay Nirman-Sunita Mayaram Devnaliya</t>
+          <t>1720005084/RS/22012034195929 — Shochalay Nirman-Gulab Ramsingh Devnaliya</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034195932 — Shochalay Nirman-Lalu Seva Devnaliya</t>
+          <t>1720005084/RS/22012034195931 — Shochalay Nirman-Sunita Mayaram Devnaliya</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034195935 — Shochalay Nirman-Antarsingh Ganpat Devnaliya</t>
+          <t>1720005084/RS/22012034195932 — Shochalay Nirman-Lalu Seva Devnaliya</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034195937 — Shochalay Nirman-Savitribai AnarsinghDevnaliya</t>
+          <t>1720005084/RS/22012034195935 — Shochalay Nirman-Antarsingh Ganpat Devnaliya</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196043 — Shochalay Nirman-Lalsingh Bilman Devnaliya</t>
+          <t>1720005084/RS/22012034195937 — Shochalay Nirman-Savitribai AnarsinghDevnaliya</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196044 — Shochalay Nirman-Dariyav Jvansingh Devnaliya</t>
+          <t>1720005084/RS/22012034196043 — Shochalay Nirman-Lalsingh Bilman Devnaliya</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196045 — Shochalay Nirman-Okarsingh Sukhram Devnaliya</t>
+          <t>1720005084/RS/22012034196044 — Shochalay Nirman-Dariyav Jvansingh Devnaliya</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41704</v>
+        <v>41549</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196046 — Shochalay Nirman-Ramchandra Gopal Devnaliya</t>
+          <t>1720005084/RS/22012034196045 — Shochalay Nirman-Okarsingh Sukhram Devnaliya</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>41704</v>
       </c>
-      <c r="K546" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196047 — Shochalay Nirman-Kanheyyalal Thavr Devnaliya</t>
+          <t>1720005084/RS/22012034196046 — Shochalay Nirman-Ramchandra Gopal Devnaliya</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196049 — Shochalay Nirman-Badri Bhagirath Devnaliya</t>
+          <t>1720005084/RS/22012034196047 — Shochalay Nirman-Kanheyyalal Thavr Devnaliya</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196050 — Shochalay Nirman-Prakash Gannaji Devnaliya</t>
+          <t>1720005084/RS/22012034196049 — Shochalay Nirman-Badri Bhagirath Devnaliya</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196052 — Shochalay Nirman-Ramchandra Bherusingh Devnaliya</t>
+          <t>1720005084/RS/22012034196050 — Shochalay Nirman-Prakash Gannaji Devnaliya</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196054 — Shochalay Nirman-Madan Sankar Devnaliya</t>
+          <t>1720005084/RS/22012034196052 — Shochalay Nirman-Ramchandra Bherusingh Devnaliya</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196055 — Shochalay Nirman-Laxminarayan Ramlal Devnaliya</t>
+          <t>1720005084/RS/22012034196054 — Shochalay Nirman-Madan Sankar Devnaliya</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196057 — Shochalay Nirman-Srvan Bheraji Devnaliya</t>
+          <t>1720005084/RS/22012034196055 — Shochalay Nirman-Laxminarayan Ramlal Devnaliya</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196058 — Shochalay Nirman-Shobharam Devisingh Devnaliya</t>
+          <t>1720005084/RS/22012034196057 — Shochalay Nirman-Srvan Bheraji Devnaliya</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196059 — Shochalay Nirman-Radhelal Rama Devnaliya</t>
+          <t>1720005084/RS/22012034196058 — Shochalay Nirman-Shobharam Devisingh Devnaliya</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196061 — Shochalay Nirman-Prbhu Tulsiram Devnaliya</t>
+          <t>1720005084/RS/22012034196059 — Shochalay Nirman-Radhelal Rama Devnaliya</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196357 — Shochalay Nirman-Chattrsingh Bagdiram Devnaliya</t>
+          <t>1720005084/RS/22012034196061 — Shochalay Nirman-Prbhu Tulsiram Devnaliya</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196358 — Shochalay Nirman-Ramesh Kisan Devnalya</t>
+          <t>1720005084/RS/22012034196357 — Shochalay Nirman-Chattrsingh Bagdiram Devnaliya</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196625 — Shochalay Nirman-Bhajansingh Bapu Devnaliya</t>
+          <t>1720005084/RS/22012034196358 — Shochalay Nirman-Ramesh Kisan Devnalya</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196628 — Shochalay Nirman-Kesarsingh Hira Devnaliya</t>
+          <t>1720005084/RS/22012034196625 — Shochalay Nirman-Bhajansingh Bapu Devnaliya</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196630 — Shochalay Nirman-Bhagirath Soma Devnaliya</t>
+          <t>1720005084/RS/22012034196628 — Shochalay Nirman-Kesarsingh Hira Devnaliya</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196632 — Shochalay Nirman-Hukum Bapu Devnaliya</t>
+          <t>1720005084/RS/22012034196630 — Shochalay Nirman-Bhagirath Soma Devnaliya</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196634 — Shochalay Nirman-Bhavrsingh Bapu Devnaliya</t>
+          <t>1720005084/RS/22012034196632 — Shochalay Nirman-Hukum Bapu Devnaliya</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196636 — Shochalay Nirman-Ramesh Kisan Devnaliya</t>
+          <t>1720005084/RS/22012034196634 — Shochalay Nirman-Bhavrsingh Bapu Devnaliya</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>41704</v>
       </c>
-      <c r="K564" s="3"/>
+      <c r="K564" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196638 — Shochalay Nirman-Maniram Sankar Devnaliya</t>
+          <t>1720005084/RS/22012034196636 — Shochalay Nirman-Ramesh Kisan Devnaliya</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>41704</v>
       </c>
-      <c r="K565" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196639 — Shochalay Nirman-Syamlal Sankar Devnaliya</t>
+          <t>1720005084/RS/22012034196638 — Shochalay Nirman-Maniram Sankar Devnaliya</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196640 — Shochalay Nirman-Dhanna Sankar Devnaliya</t>
+          <t>1720005084/RS/22012034196639 — Shochalay Nirman-Syamlal Sankar Devnaliya</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034196641 — Shochalay Nirman-Laxman Bheru Devnaliya</t>
+          <t>1720005084/RS/22012034196640 — Shochalay Nirman-Dhanna Sankar Devnaliya</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284884 — शौचालय निर्माण सीताराम लक्ष्‍मण देवनलीया</t>
+          <t>1720005084/RS/22012034196641 — Shochalay Nirman-Laxman Bheru Devnaliya</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42271</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284885 — शौचालय निर्माण दामू भारत  देवनलीया</t>
+          <t>1720005084/RS/22012034284884 — शौचालय निर्माण सीताराम लक्ष्‍मण देवनलीया</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284887 — शौचालय निर्माण दिनेश हिम्‍मत देवनलीया</t>
+          <t>1720005084/RS/22012034284885 — शौचालय निर्माण दामू भारत  देवनलीया</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284888 — शौचालय निर्माण दिलीप हरीसिह देवनलीया</t>
+          <t>1720005084/RS/22012034284887 — शौचालय निर्माण दिनेश हिम्‍मत देवनलीया</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284889 — शौचालय निर्माण महेश छतरसिह  देवनलीया</t>
+          <t>1720005084/RS/22012034284888 — शौचालय निर्माण दिलीप हरीसिह देवनलीया</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>954</v>
+        <v>3180</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284906 — शोचालय निर्माण भेरूसिह रेवसिह  देवनलीया</t>
+          <t>1720005084/RS/22012034284889 — शौचालय निर्माण महेश छतरसिह  देवनलीया</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>3180</v>
+        <v>954</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034284909 — शोचालय निर्माण सोहन राजाराम  देवनलीया</t>
+          <t>1720005084/RS/22012034284906 — शोचालय निर्माण भेरूसिह रेवसिह  देवनलीया</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034647847 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) JUNAPANI DEONALYA GP DEONALYA</t>
+          <t>1720005084/RS/22012034284909 — शोचालय निर्माण सोहन राजाराम  देवनलीया</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>44000</v>
+        <v>3180</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>32232</v>
+        <v>3180</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44656</v>
+        <v>42271</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>45151</v>
+        <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034647848 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) JUNAPANI DEONALYA GP DEONALYA</t>
+          <t>1720005084/RS/22012034647847 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) JUNAPANI DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>32232</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>44656</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>45151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/22012034647849 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) JUNAPANI DEONALYA GP DEONALYA</t>
+          <t>1720005084/RS/22012034647848 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) JUNAPANI DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/317 — शौचालय निर्माण/ मडिया रामा देवनालिया</t>
+          <t>1720005084/RS/22012034647849 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) JUNAPANI DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41307</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/318 — शौचालय निर्माण/ श्रीराम कालु देवनालिया</t>
+          <t>1720005084/RS/317 — शौचालय निर्माण/ मडिया रामा देवनालिया</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>41307</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/319 — शौचालय निर्माण/ ईश्‍वर भागीरथ देवनालिया</t>
+          <t>1720005084/RS/318 — शौचालय निर्माण/ श्रीराम कालु देवनालिया</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>41307</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/320 — शौचालय निर्माण/ बालाराम दित्‍ता देवनालिया</t>
+          <t>1720005084/RS/319 — शौचालय निर्माण/ ईश्‍वर भागीरथ देवनालिया</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41314</v>
+        <v>41307</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/321 — शौचालय निर्माण/ बिसन कवरा देवनालिया</t>
+          <t>1720005084/RS/320 — शौचालय निर्माण/ बालाराम दित्‍ता देवनालिया</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41307</v>
+        <v>41314</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/342 — शौचालय निर्माण/ मदन थावर देवनालिया</t>
+          <t>1720005084/RS/321 — शौचालय निर्माण/ बिसन कवरा देवनालिया</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>4136</v>
+        <v>4400</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41307</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/343 — शौचालय निर्माण/ भेरूसिह काना देवनालिया</t>
+          <t>1720005084/RS/342 — शौचालय निर्माण/ मदन थावर देवनालिया</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>4400</v>
+        <v>4136</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41314</v>
+        <v>41307</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/344 — शौचालय निर्माण/ कैलाश्‍ा तुलसीराम देवनालिया</t>
+          <t>1720005084/RS/343 — शौचालय निर्माण/ भेरूसिह काना देवनालिया</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41307</v>
+        <v>41314</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/345 — शौचालय निर्माण/ जोखा नानसी देवनालिया</t>
+          <t>1720005084/RS/344 — शौचालय निर्माण/ कैलाश्‍ा तुलसीराम देवनालिया</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41307</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/346 — शौचालय निर्माण/ नारायण हिरा देवनालिया</t>
+          <t>1720005084/RS/345 — शौचालय निर्माण/ जोखा नानसी देवनालिया</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41314</v>
+        <v>41307</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/347 — शौचालय निर्माण/ रामा हिरा देवनालिया</t>
+          <t>1720005084/RS/346 — शौचालय निर्माण/ नारायण हिरा देवनालिया</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41314</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/348 — शौचालय निर्माण/ कुका रणछोड देवनालिया</t>
+          <t>1720005084/RS/347 — शौचालय निर्माण/ रामा हिरा देवनालिया</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41307</v>
+        <v>41314</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/349 — शौचालय निर्माण/ करकु धुलजी देवनालिया</t>
+          <t>1720005084/RS/348 — शौचालय निर्माण/ कुका रणछोड देवनालिया</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41314</v>
+        <v>41307</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41343</v>
+        <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/350 — शौचालय निर्माण/ छतरसिह गोपाल देवनालिया</t>
+          <t>1720005084/RS/349 — शौचालय निर्माण/ करकु धुलजी देवनालिया</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41314</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>41343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/351 — शौचालय निर्माण/ हिरा उंकार देवनालिया</t>
+          <t>1720005084/RS/350 — शौचालय निर्माण/ छतरसिह गोपाल देवनालिया</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>1760</v>
+        <v>4400</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41339</v>
+        <v>41314</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>41343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720005084/RS/353 — शौचालय निर्माण/ धनसिह जुवानसिह पुंजापूरा</t>
+          <t>1720005084/RS/351 — शौचालय निर्माण/ हिरा उंकार देवनालिया</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>1760</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41228</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>41339</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>41343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034446493 — निर्मल नीर जुना पानी दढ़ (देवनलिया)</t>
+          <t>1720005084/RS/353 — शौचालय निर्माण/ धनसिह जुवानसिह पुंजापूरा</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>535000</v>
+        <v>4400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>388430.2</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>41228</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034446551 — निर्मल नीर कूप  झिरपनेस्वर (देवनलिया)</t>
+          <t>1720005084/WC/22012034446493 — निर्मल नीर जुना पानी दढ़ (देवनलिया)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>388430.2</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>44676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034558976 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 667,668,658,659  बीट  देवनालिया विशाली ग्राम.पं. देवनालिया</t>
+          <t>1720005084/WC/22012034446551 — निर्मल नीर कूप  झिरपनेस्वर (देवनलिया)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>1411466.57</v>
+        <v>535000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>559197.59</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43993</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034558977 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 659  बीट  देवनालिया विशाली ग्राम.पं. देवनालिया</t>
+          <t>1720005084/WC/22012034558976 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 667,668,658,659  बीट  देवनालिया विशाली ग्राम.पं. देवनालिया</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>942074.58</v>
+        <v>1411466.57</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>388778</v>
+        <v>559197.59</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44028</v>
+        <v>43993</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>44664</v>
+        <v>45797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034559034 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 667,668,658,659 बीट क्र 1 देवनालिया विशाली ग्राम.पं. देवनालिया</t>
+          <t>1720005084/WC/22012034558977 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 659  बीट  देवनालिया विशाली ग्राम.पं. देवनालिया</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>256932.6</v>
+        <v>942074.58</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>144349.01</v>
+        <v>388778</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44021</v>
+        <v>44028</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>44532</v>
+        <v>44664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034559035 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 667,668,658,659 बीट क्र 2 देवनालिया विशाली ग्राम.पं. देवनालिया</t>
+          <t>1720005084/WC/22012034559034 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 667,668,658,659 बीट क्र 1 देवनालिया विशाली ग्राम.पं. देवनालिया</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>256932.6</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>180722.01</v>
+        <v>144349.01</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43993</v>
+        <v>44021</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>44676</v>
+        <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034559036 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं. देवनालिया</t>
+          <t>1720005084/WC/22012034559035 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 667,668,658,659 बीट क्र 2 देवनालिया विशाली ग्राम.पं. देवनालिया</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>321165.75</v>
+        <v>256932.6</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>152929.01</v>
+        <v>180722.01</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44017</v>
+        <v>43993</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44532</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034615407 — बोल्डर चेकडैम निर्माण भाग-२ कच्छ क्रमांक 667,668,658,659 बीट क्र 1 देवनालिया विशाली ग्रापं.देवनालिया</t>
+          <t>1720005084/WC/22012034559036 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं. देवनालिया</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>1416445</v>
+        <v>321165.75</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>777494</v>
+        <v>152929.01</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44258</v>
+        <v>44017</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>45440</v>
+        <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729084 — CTR ROOF WATER HARVESTING PARATHMIK SCHOOL DARH</t>
+          <t>1720005084/WC/22012034615407 — बोल्डर चेकडैम निर्माण भाग-२ कच्छ क्रमांक 667,668,658,659 बीट क्र 1 देवनालिया विशाली ग्रापं.देवनालिया</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>1416445</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>777494</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>44258</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729114 — CTR ROOF WATER HARVESTING PS DEONALIYA</t>
+          <t>1720005084/WC/22012034729084 — CTR ROOF WATER HARVESTING PARATHMIK SCHOOL DARH</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729115 — CTR ROOF WATER HARVESTING PS DEONALIYA</t>
+          <t>1720005084/WC/22012034729114 — CTR ROOF WATER HARVESTING PS DEONALIYA</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729142 — CTR ROOF WATER HARVESTING HAY SCHOOL DEONALIYA</t>
+          <t>1720005084/WC/22012034729115 — CTR ROOF WATER HARVESTING PS DEONALIYA</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729145 — CTR ROOF WATER HARVESTING HAY SCHOOL DEONALIYA</t>
+          <t>1720005084/WC/22012034729142 — CTR ROOF WATER HARVESTING HAY SCHOOL DEONALIYA</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729178 — CTR ROOF WATER HAVESTING MIDIL SCHOOL DEONALIYA</t>
+          <t>1720005084/WC/22012034729145 — CTR ROOF WATER HARVESTING HAY SCHOOL DEONALIYA</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729221 — CTR ROOF WATER HARVESTING AANGWADI DARH</t>
+          <t>1720005084/WC/22012034729178 — CTR ROOF WATER HAVESTING MIDIL SCHOOL DEONALIYA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034729244 — CTR ROOF WATER HARVESTING AANGWADI BHAWAN JHAMRAL MOHLA</t>
+          <t>1720005084/WC/22012034729221 — CTR ROOF WATER HARVESTING AANGWADI DARH</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034773019 — cCTR WATAR HARVESTING PARATHMI SCOOL JHADKA PURA DEONALIYA</t>
+          <t>1720005084/WC/22012034729244 — CTR ROOF WATER HARVESTING AANGWADI BHAWAN JHAMRAL MOHLA</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44300</v>
+        <v>44330</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034773043 — CTR ROOF WATAR HARVESTING PATWARI BHAVAN DEONALIYA</t>
+          <t>1720005084/WC/22012034773019 — cCTR WATAR HARVESTING PARATHMI SCOOL JHADKA PURA DEONALIYA</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44361</v>
+        <v>44300</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034791527 — CTR/SLMW SOKHTA GADA P.S.DAD/AN DAD//PANI KI TANKI DAD/AN JHAMRAL MOHLA/H.S.SCHOOL</t>
+          <t>1720005084/WC/22012034773043 — CTR ROOF WATAR HARVESTING PATWARI BHAVAN DEONALIYA</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>91916.92</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44300</v>
+        <v>44361</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034791556 — CTR/SLMW SOKHTA GAD 05  SARVJANIK GARAM  DEONALIYA</t>
+          <t>1720005084/WC/22012034791527 — CTR/SLMW SOKHTA GADA P.S.DAD/AN DAD//PANI KI TANKI DAD/AN JHAMRAL MOHLA/H.S.SCHOOL</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>91916.92</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034791568 — CTR/SLMW SOKHTA GADA 05 SARVJANIK GARAM DAD DEONALIYA</t>
+          <t>1720005084/WC/22012034791556 — CTR/SLMW SOKHTA GAD 05  SARVJANIK GARAM  DEONALIYA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>91916.92</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034910495 — RENOVATION STOP DAM AND GHAD NIKALNA JUNAPANI NALA BHA-1 DEONALYA GP DEONALYA</t>
+          <t>1720005084/WC/22012034791568 — CTR/SLMW SOKHTA GADA 05 SARVJANIK GARAM DAD DEONALIYA</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>49500</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>35077</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44609</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012034910875 — RENOVATION STOP DAM AND GHAD NIKALNA DEONALYA NALA GP DEONALYA</t>
+          <t>1720005084/WC/22012034910495 — RENOVATION STOP DAM AND GHAD NIKALNA JUNAPANI NALA BHA-1 DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>49500</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>33853</v>
+        <v>35077</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44609</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>44976</v>
+        <v>44938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035041978 — NALA VISTARIKARAN KARY RAMPARSAD KE GHAR KE PASS DEONALIYA GP DEONALIYA</t>
+          <t>1720005084/WC/22012034910875 — RENOVATION STOP DAM AND GHAD NIKALNA DEONALYA NALA GP DEONALYA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>340851.17</v>
+        <v>49500</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>263704</v>
+        <v>33853</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45048</v>
+        <v>44609</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>45320</v>
+        <v>44976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035065650 — Construction of  Water Harvesting Pond (Capacity-3700 cum) TULSIRAM KE KHET KE PASS DAD GP DEONALYA</t>
+          <t>1720005084/WC/22012035041978 — NALA VISTARIKARAN KARY RAMPARSAD KE GHAR KE PASS DEONALIYA GP DEONALIYA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>340851.17</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>263704</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45026</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>45048</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>45320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035065654 — Construction of  Water Harvesting Pond(Capacity-3700)JITENDRA KE KHET KE PASS JHADKAPURA GP DEONALYA</t>
+          <t>1720005084/WC/22012035065650 — Construction of  Water Harvesting Pond (Capacity-3700 cum) TULSIRAM KE KHET KE PASS DAD GP DEONALYA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45017</v>
+        <v>45026</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035065655 — Construction of  Water Harvesting Pond (Capacity-3700 cum) TOWER KE PASS DEONALYA GP DEONALYA</t>
+          <t>1720005084/WC/22012035065654 — Construction of  Water Harvesting Pond(Capacity-3700)JITENDRA KE KHET KE PASS JHADKAPURA GP DEONALYA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122785 — कंटूल ट्रैंच निर्माण भेरू खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035065655 — Construction of  Water Harvesting Pond (Capacity-3700 cum) TOWER KE PASS DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45153</v>
+        <v>45017</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122794 — कंटूल ट्रैंच निर्माण गड़ी खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122785 — कंटूल ट्रैंच निर्माण भेरू खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122801 — बोल्डर चेक डैम निर्माण भेरू खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122794 — कंटूल ट्रैंच निर्माण गड़ी खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122805 — बोल्डर चेक डैम निर्माण गड़ी खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122801 — बोल्डर चेक डैम निर्माण भेरू खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122806 — अर्द्धन बण्ड निर्माण कार्य हाई स्कूल के सामनकच्छ क्रमांक 667 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122805 — बोल्डर चेक डैम निर्माण गड़ी खोदरा कच्छ क्रमांक 659 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>219078.43</v>
+        <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122816 — गेबियन निर्माण लालू चौहान के खेत के पास कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122806 — अर्द्धन बण्ड निर्माण कार्य हाई स्कूल के सामनकच्छ क्रमांक 667 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>219078.43</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122823 — गेबियन निर्माण संतोष बारिया के खेत के पास कच्छ क्रमांक 667 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122816 — गेबियन निर्माण लालू चौहान के खेत के पास कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122835 — गेबियन निर्माण तालाब के पास दड़ कच्छ क्रमांक 668 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122823 — गेबियन निर्माण संतोष बारिया के खेत के पास कच्छ क्रमांक 667 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122870 — गेबियन निर्माण रुगनाथ के पास दड़ कच्छ क्रमांक 668 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122835 — गेबियन निर्माण तालाब के पास दड़ कच्छ क्रमांक 668 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035122889 — अर्द्धन बण्ड निर्माण कार्य सीतला माता के पास कच्छ क्रमांक 667 बीट देवनालिया विशाली ग्राम.पं.देवनालिय</t>
+          <t>1720005084/WC/22012035122870 — गेबियन निर्माण रुगनाथ के पास दड़ कच्छ क्रमांक 668 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>219078.43</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45201</v>
+        <v>45153</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035123182 — कंटूल ट्रैंच निर्माण भेरू खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035122889 — अर्द्धन बण्ड निर्माण कार्य सीतला माता के पास कच्छ क्रमांक 667 बीट देवनालिया विशाली ग्राम.पं.देवनालिय</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>500516.53</v>
+        <v>219078.43</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035123189 — कंटूल ट्रैंच निर्माण गड़ी खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035123182 — कंटूल ट्रैंच निर्माण भेरू खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>489460.61</v>
+        <v>500516.53</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45205</v>
+        <v>45201</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035123199 — बोल्डर चेक डैम निर्माण भेरू खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035123189 — कंटूल ट्रैंच निर्माण गड़ी खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>640847.55</v>
+        <v>489460.61</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>250694.01</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45217</v>
-[...3 lines deleted...]
-      </c>
+        <v>45205</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035123205 — बोल्डर चेक डैम निर्माण गड़ी खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
+          <t>1720005084/WC/22012035123199 — बोल्डर चेक डैम निर्माण भेरू खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>640847.55</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>250694.01</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>45217</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>46137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035289597 — JGSA  dugwell    nirmar nieer junapani gp devnaliya</t>
+          <t>1720005084/WC/22012035123205 — बोल्डर चेक डैम निर्माण गड़ी खोदरा कच्छ क्रमांक 669 बीट देवनालिया विशाली ग्राम.पं.देवनालिया</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>9778.88</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45779</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035289601 — JGSA  dugwell    nirmar neer devnaliya gp deonakya</t>
+          <t>1720005084/WC/22012035289597 — JGSA  dugwell    nirmar nieer junapani gp devnaliya</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>10093.22</v>
+        <v>9778.88</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035289605 — JGSA  dugwell    nirmar nieer  dad gp devnaliya</t>
+          <t>1720005084/WC/22012035289601 — JGSA  dugwell    nirmar neer devnaliya gp deonakya</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>10093.22</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K638" s="3"/>
+      <c r="K638" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/22012035310881 — Amrit Sarovar Bit No 669 Dad Devnaliya Sarovar ID 150773</t>
+          <t>1720005084/WC/22012035289605 — JGSA  dugwell    nirmar nieer  dad gp devnaliya</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>1988302.54</v>
+        <v>25899.46</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>261</v>
+        <v>10093.22</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45815</v>
+        <v>45779</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/9993671178 — gebiyan strekchar nirman</t>
+          <t>1720005084/WC/22012035310881 — Amrit Sarovar Bit No 669 Dad Devnaliya Sarovar ID 150773</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>0</v>
+        <v>1988302.54</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42395</v>
+        <v>45815</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य 1  देवनालिया उदयनगर — IWC कार्य 1  देवनालिया उदयनगर</t>
+          <t>1720005084/WC/9993671178 — gebiyan strekchar nirman</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>39516</v>
+        <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>6552</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39630</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य 2  देवनालिया उदयनगर — IWC कार्य 2  देवनालिया उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य 1  देवनालिया उदयनगर — IWC कार्य 1  देवनालिया उदयनगर</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>39517</v>
+        <v>39516</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>6552</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>42497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F- कार्य 3 झिरपन्‍या उदयनगर — R-D-F- कार्य 3 झिरपन्‍या उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य 2  देवनालिया उदयनगर — IWC कार्य 2  देवनालिया उदयनगर</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>33151</v>
+        <v>39517</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>7098</v>
+        <v>6552</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>42621</v>
+        <v>42497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य 3  देवनालिया उदयनगर — IWC कार्य 3  देवनालिया उदयनगर</t>
+          <t>1720005084/WC/R-D-F- कार्य 3 झिरपन्‍या उदयनगर — R-D-F- कार्य 3 झिरपन्‍या उदयनगर</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>37925</v>
+        <v>33151</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>6552</v>
+        <v>7098</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F- कार्य 4 झिरपन्‍या उदयनगर — R-D-F- कार्य 4 झिरपन्‍या उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य 3  देवनालिया उदयनगर — IWC कार्य 3  देवनालिया उदयनगर</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>33151</v>
+        <v>37925</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>11466</v>
+        <v>6552</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य 4  देवनालिया उदयनगर — IWC कार्य 4  देवनालिया उदयनगर</t>
+          <t>1720005084/WC/R-D-F- कार्य 4 झिरपन्‍या उदयनगर — R-D-F- कार्य 4 झिरपन्‍या उदयनगर</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>34741</v>
+        <v>33151</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>6552</v>
+        <v>11466</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F- कार्य 5 झिरपन्‍या उदयनगर — R-D-F- कार्य 5 झिरपन्‍या उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य 4  देवनालिया उदयनगर — IWC कार्य 4  देवनालिया उदयनगर</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>33151</v>
+        <v>34741</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>10920</v>
+        <v>6552</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F- कार्य 6 झिरपन्‍या उदयनगर — R-D-F- कार्य 6 झिरपन्‍या उदयनगर</t>
+          <t>1720005084/WC/R-D-F- कार्य 5 झिरपन्‍या उदयनगर — R-D-F- कार्य 5 झिरपन्‍या उदयनगर</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>32151</v>
+        <v>33151</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>11466</v>
+        <v>10920</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F- कार्य 7 झिरपन्‍या उदयनगर — R-D-F- कार्य 7 झिरपन्‍या उदयनगर</t>
+          <t>1720005084/WC/R-D-F- कार्य 6 झिरपन्‍या उदयनगर — R-D-F- कार्य 6 झिरपन्‍या उदयनगर</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>33151</v>
+        <v>32151</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>11976</v>
+        <v>11466</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य देवनालिया 1 उदयनगर — IWC कार्य दड 1 उदयनगर</t>
+          <t>1720005084/WC/R-D-F- कार्य 7 झिरपन्‍या उदयनगर — R-D-F- कार्य 7 झिरपन्‍या उदयनगर</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>34105</v>
+        <v>33151</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>6552</v>
+        <v>11976</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य देवनालिया 2 उदयनगर — IWC कार्य दड 2 उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य देवनालिया 1 उदयनगर — IWC कार्य दड 1 उदयनगर</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>36333</v>
+        <v>34105</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>6552</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य देवनालिया 3 उदयनगर — IWC कार्य दड 3 उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य देवनालिया 2 उदयनगर — IWC कार्य दड 2 उदयनगर</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>39516</v>
+        <v>36333</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>6552</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/R-D-F कार्य देवनालिया 4 उदयनगर — IWC कार्य दड 4 उदयनगर</t>
+          <t>1720005084/WC/R-D-F कार्य देवनालिया 3 उदयनगर — IWC कार्य दड 3 उदयनगर</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>36332</v>
+        <v>39516</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>6552</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/तालाब गहरीकरण/ झागपुरा देवनलिया — तालाब गहरीकरण/ झागपुरा देवनलिया</t>
+          <t>1720005084/WC/R-D-F कार्य देवनालिया 4 उदयनगर — IWC कार्य दड 4 उदयनगर</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>197000</v>
+        <v>36332</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>296226</v>
+        <v>6552</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>40312</v>
+        <v>39630</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40349</v>
+        <v>42621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/तालाब गहरीकरण/दड देवनलिया भागपुरा — तालाब गहरीकरण/दड देवनलिया</t>
+          <t>1720005084/WC/तालाब गहरीकरण/ झागपुरा देवनलिया — तालाब गहरीकरण/ झागपुरा देवनलिया</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>263000</v>
+        <v>197000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>242328</v>
+        <v>296226</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39241</v>
+        <v>40312</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40358</v>
+        <v>40349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमाण रमेश आत्‍माराम ग्राम — नवीन कुप निमाण रमेश आत्‍माराम ग्राम देवनलिया</t>
+          <t>1720005084/WC/तालाब गहरीकरण/दड देवनलिया भागपुरा — तालाब गहरीकरण/दड देवनलिया</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>263000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>49214</v>
+        <v>242328</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39590</v>
+        <v>39241</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>41613</v>
+        <v>40358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण इन्‍दरसिह रामा ग्रा — नवीन कुप निमार्ण इन्‍दरसिह रामा ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमाण रमेश आत्‍माराम ग्राम — नवीन कुप निमाण रमेश आत्‍माराम ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>48644</v>
+        <v>49214</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39611</v>
+        <v>39590</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>40021</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण गंगाराम भेरूसिह ग्र — नवीन कुप निमार्ण गंगाराम भेरूसिह ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण इन्‍दरसिह रामा ग्रा — नवीन कुप निमार्ण इन्‍दरसिह रामा ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>127821</v>
+        <v>48644</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>39569</v>
+        <v>39611</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41330</v>
+        <v>40021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण गणेश बिदा ग्राम देव — नवीन कुप निमार्ण गणेश बिदा ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण गंगाराम भेरूसिह ग्र — नवीन कुप निमार्ण गंगाराम भेरूसिह ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>177773</v>
+        <v>127821</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39611</v>
+        <v>39569</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>41613</v>
+        <v>41330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण/देवनलिया कमल पिता इ — नवीन कुप निमार्ण/देवनलिया कमल पिता इन्‍दरसिह</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण गणेश बिदा ग्राम देव — नवीन कुप निमार्ण गणेश बिदा ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>46141</v>
+        <v>177773</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39248</v>
+        <v>39611</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40722</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण/देवनलिया राजाराम पि — नवीन कुप निमार्ण/देवनलिया राजाराम पिता नरसिह</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण/देवनलिया कमल पिता इ — नवीन कुप निमार्ण/देवनलिया कमल पिता इन्‍दरसिह</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>70137</v>
+        <v>46141</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>39248</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>40715</v>
+        <v>40722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण/देवनलिया रेवसिह छीत — नवीन कुप निमार्ण/देवनलिया रेवसिह छीतु</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण/देवनलिया राजाराम पि — नवीन कुप निमार्ण/देवनलिया राजाराम पिता नरसिह</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>62071.33</v>
+        <v>70137</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>39248</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41613</v>
+        <v>40715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण नन्‍दीबाई रत्‍ना ग् — नवीन कुप निमार्ण नन्‍दीबाई रत्‍ना ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण/देवनलिया रेवसिह छीत — नवीन कुप निमार्ण/देवनलिया रेवसिह छीतु</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>132506</v>
+        <v>62071.33</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39590</v>
+        <v>39248</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण प्रकाश कन्‍हैया ग्र — नवीन कुप निमार्ण प्रकाश कन्‍हैया ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण नन्‍दीबाई रत्‍ना ग् — नवीन कुप निमार्ण नन्‍दीबाई रत्‍ना ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>55812</v>
+        <v>132506</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>39611</v>
+        <v>39590</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>40715</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण बद्रीलाल अनारसिह ग् — नवीन कुप निमार्ण बद्रीलाल अनारसिह ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण प्रकाश कन्‍हैया ग्र — नवीन कुप निमार्ण प्रकाश कन्‍हैया ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>95835</v>
+        <v>55812</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>39562</v>
+        <v>39611</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41613</v>
+        <v>40715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण भावसिह/भेरूसिह ग्रा — नवीन कुप निमार्ण भावसिह/भेरूसिह ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण बद्रीलाल अनारसिह ग् — नवीन कुप निमार्ण बद्रीलाल अनारसिह ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>64716</v>
+        <v>95835</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39590</v>
+        <v>39562</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>40715</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण मांगीलाल रत्‍ना ग्र — नवीन कुप निमार्ण मांगीलाल रत्‍ना ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण भावसिह/भेरूसिह ग्रा — नवीन कुप निमार्ण भावसिह/भेरूसिह ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>26232</v>
+        <v>64716</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>39604</v>
+        <v>39590</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>41613</v>
+        <v>40715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण मेताब रामसिह ग्राम — नवीन कुप निमार्ण मेताब रामसिह ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण मांगीलाल रत्‍ना ग्र — नवीन कुप निमार्ण मांगीलाल रत्‍ना ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>59018</v>
+        <v>26232</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>39490</v>
+        <v>39604</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>40722</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण रतन छेतु ग्राम देवन — नवीन कुप निमार्ण रतन छेतु ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण मेताब रामसिह ग्राम — नवीन कुप निमार्ण मेताब रामसिह ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>98000</v>
+        <v>60000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>93738</v>
+        <v>59018</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39569</v>
+        <v>39490</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41064</v>
+        <v>40722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण राजाराम रूपसिह ग्रा — नवीन कुप निमार्ण राजाराम रूपसिह ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण रतन छेतु ग्राम देवन — नवीन कुप निमार्ण रतन छेतु ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>112039</v>
+        <v>93738</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>39590</v>
+        <v>39569</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>39929</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण रामचन्‍द्र भेरा जी — नवीन कुप निमार्ण रामचन्‍द्र भेरा जी ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण राजाराम रूपसिह ग्रा — नवीन कुप निमार्ण राजाराम रूपसिह ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>75770.33</v>
+        <v>112039</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39569</v>
+        <v>39590</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>40014</v>
+        <v>39929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण लालू दयाराम ग्राम द — नवीन कुप निमार्ण लालू दयाराम ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण रामचन्‍द्र भेरा जी — नवीन कुप निमार्ण रामचन्‍द्र भेरा जी ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>44000</v>
+        <v>98000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>38879</v>
+        <v>75770.33</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39611</v>
+        <v>39569</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>41613</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण शिवलाबाई भोवान ग्रा — नवीन कुप निमार्ण शिवलाबाई भोवान ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण लालू दयाराम ग्राम द — नवीन कुप निमार्ण लालू दयाराम ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>60000</v>
+        <v>44000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>52036</v>
+        <v>38879</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>39543</v>
+        <v>39611</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>40021</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/नवीन कुप निमार्ण सुशेलाबाई केशरसिह ग — नवीन कुप निमार्ण सुशेलाबाई केशरसिह ग्राम देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण शिवलाबाई भोवान ग्रा — नवीन कुप निमार्ण शिवलाबाई भोवान ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>98000</v>
+        <v>60000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>81722.34</v>
+        <v>52036</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>39562</v>
+        <v>39543</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>41064</v>
+        <v>40021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/निर्मल नीर दड ग्राम पंचायत देवनलिया — निर्मल नीर दड ग्राम पंचायत देवनलिया</t>
+          <t>1720005084/WC/नवीन कुप निमार्ण सुशेलाबाई केशरसिह ग — नवीन कुप निमार्ण सुशेलाबाई केशरसिह ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>271000</v>
+        <v>98000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>234250</v>
+        <v>81722.34</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>39840</v>
+        <v>39562</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>41186</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WC/निर्मल नीर देव‍नलिया ग्राम देवनलिया — निर्मल नीर देव‍नलिया ग्राम देवनलिया</t>
+          <t>1720005084/WC/निर्मल नीर दड ग्राम पंचायत देवनलिया — निर्मल नीर दड ग्राम पंचायत देवनलिया</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>271000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>160974</v>
+        <v>234250</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>39840</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>41613</v>
+        <v>41186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WH/19961534 — तालाब जीर्णोदार कार्य ग्राम पंचायत देनलिया</t>
+          <t>1720005084/WC/निर्मल नीर देव‍नलिया ग्राम देवनलिया — निर्मल नीर देव‍नलिया ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>25000</v>
+        <v>271000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>20860</v>
+        <v>160974</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42880</v>
+        <v>39840</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>43385</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WH/22012034456537 — RENOVATION STOP DAM AND GHAD NIKALNA JUNAPANI NALA BHA-2 DEONALYA GP DEONALYA</t>
+          <t>1720005084/WH/19961534 — तालाब जीर्णोदार कार्य ग्राम पंचायत देनलिया</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>49500</v>
+        <v>25000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>26928</v>
+        <v>20860</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44671</v>
+        <v>42880</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45456</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WH/नवीन कुप निमार्ण गुलाब पिता पुना ग्र — नवीन कुप निमार्ण गुलाब पिता पुना ग्राम देवनलिया</t>
+          <t>1720005084/WH/22012034456537 — RENOVATION STOP DAM AND GHAD NIKALNA JUNAPANI NALA BHA-2 DEONALYA GP DEONALYA</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>60000</v>
+        <v>49500</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>55103</v>
+        <v>26928</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>39511</v>
+        <v>44671</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>40689</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WH/नवीन कुप निमार्ण रेवसिग पिता छितु ग् — नवीन कुप निमार्ण रेवसिग पिता छितु ग्राम देवनलिया</t>
+          <t>1720005084/WH/नवीन कुप निमार्ण गुलाब पिता पुना ग्र — नवीन कुप निमार्ण गुलाब पिता पुना ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>55103</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>39434</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>39511</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>40689</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1720005084/WH/नवीन कुप निमार्ण लालु पिता कन्‍ना ग् — नवीन कुप निमार्ण लालु पिता कन्‍ना ग्राम देवनलिया</t>
+          <t>1720005084/WH/नवीन कुप निमार्ण रेवसिग पिता छितु ग् — नवीन कुप निमार्ण रेवसिग पिता छितु ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>47578</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39490</v>
-[...3 lines deleted...]
-      </c>
+        <v>39434</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1720005/DP/123 — RDF 4 से 8 झिरपन्‍या रेंज उदयनगर</t>
+          <t>1720005084/WH/नवीन कुप निमार्ण लालु पिता कन्‍ना ग् — नवीन कुप निमार्ण लालु पिता कन्‍ना ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>126000</v>
+        <v>60000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>117294</v>
+        <v>47578</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>40118</v>
+        <v>39490</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>40678</v>
+        <v>40350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1720005/DP/148 — पौधारोपड निमाण्र 14 समाजप्रगति सहयोग</t>
+          <t>1720005/DP/123 — RDF 4 से 8 झिरपन्‍या रेंज उदयनगर</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>188000</v>
+        <v>126000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>331520</v>
+        <v>117294</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>40360</v>
+        <v>40118</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>40403</v>
+        <v>40678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1720005/DPउर्जावन दड भाग 2 ग्राम देवनलिया — उर्जावन दड भाग 2 ग्राम देवनलिया</t>
+          <t>1720005/DP/148 — पौधारोपड निमाण्र 14 समाजप्रगति सहयोग</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>343000</v>
+        <v>188000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>109278</v>
+        <v>331520</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39510</v>
+        <v>40360</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>39992</v>
+        <v>40403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1720005/LD/118 — खेतो मे पालाबंदी/ 12 देवनालिया समाजप्रगति सहयोग</t>
+          <t>1720005/DPउर्जावन दड भाग 2 ग्राम देवनलिया — उर्जावन दड भाग 2 ग्राम देवनलिया</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>250000</v>
+        <v>343000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>165094</v>
+        <v>109278</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>40319</v>
+        <v>39510</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>40801</v>
+        <v>39992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1720005/LD/156 — नाडेप कम्‍पोस निमार्ण 11 समाजप्रगति सहयोग</t>
+          <t>1720005/LD/118 — खेतो मे पालाबंदी/ 12 देवनालिया समाजप्रगति सहयोग</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>194000</v>
+        <v>250000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>277330</v>
+        <v>165094</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40347</v>
+        <v>40319</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>40590</v>
+        <v>40801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691126 — RDF KUP NO. V TO IX JHIRPANYA RANGE_UDAYNAGAR</t>
+          <t>1720005/LD/156 — नाडेप कम्‍पोस निमार्ण 11 समाजप्रगति सहयोग</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>65000</v>
+        <v>194000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>48068</v>
+        <v>277330</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40743</v>
+        <v>40347</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>41059</v>
+        <v>40590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691136 — IWC KUP NO. III TO VII DEVNALIYA RANGE_UDAYNAGAR</t>
+          <t>1720/DP/9926691126 — RDF KUP NO. V TO IX JHIRPANYA RANGE_UDAYNAGAR</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>51000</v>
+        <v>65000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>49654</v>
+        <v>48068</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>40743</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691140 — IWC III TO VII DAD RANGE_UDAYNAGAR</t>
+          <t>1720/DP/9926691136 — IWC KUP NO. III TO VII DEVNALIYA RANGE_UDAYNAGAR</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>73000</v>
+        <v>51000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>45750</v>
+        <v>49654</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>40743</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691153 — IWC KUP NO. III TO VII PNACHANBOR RANGE_UDAYNAGAR</t>
+          <t>1720/DP/9926691140 — IWC III TO VII DAD RANGE_UDAYNAGAR</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>54000</v>
+        <v>73000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>45750</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40481</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>40743</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>41059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691155 — IWC KUP NO. III TO VII NACHANBOR RANGE_UDAYNAGAR</t>
+          <t>1720/DP/9926691153 — IWC KUP NO. III TO VII PNACHANBOR RANGE_UDAYNAGAR</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40479</v>
+        <v>40481</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691156 — IWC  III  TO VII   नावनबोर रेंज उदयनगर</t>
+          <t>1720/DP/9926691155 — IWC KUP NO. III TO VII NACHANBOR RANGE_UDAYNAGAR</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>48434</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>40743</v>
-[...3 lines deleted...]
-      </c>
+        <v>40479</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926694138 — plantation</t>
+          <t>1720/DP/9926691156 — IWC  III  TO VII   नावनबोर रेंज उदयनगर</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>0</v>
+        <v>48434</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41030</v>
-[...1 lines deleted...]
-      <c r="K693" s="3"/>
+        <v>40743</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>41059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
+          <t>1720/DP/9926694138 — plantation</t>
+        </is>
+      </c>
+      <c r="G694" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J694" s="3" t="n">
+        <v>41030</v>
+      </c>
+      <c r="K694" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>DEWAS / BAGLI</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C695" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D695" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
           <t>1720/DP/9926694141 — KOSA Pt. DEVNALIYA</t>
         </is>
       </c>
-      <c r="G694" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H694" s="2" t="n">
+      <c r="G695" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H695" s="2" t="n">
         <v>3218117</v>
       </c>
-      <c r="I694" s="2" t="n">
+      <c r="I695" s="2" t="n">
         <v>2377432</v>
       </c>
-      <c r="J694" s="3" t="n">
+      <c r="J695" s="3" t="n">
         <v>41233</v>
       </c>
-      <c r="K694" s="3" t="n">
+      <c r="K695" s="3" t="n">
         <v>42625</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>