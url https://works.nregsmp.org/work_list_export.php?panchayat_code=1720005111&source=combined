--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K442"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 06:33:34</t>
+          <t>Exported on: 2026-10-26 19:47:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1958,51 +1958,51 @@
       <c r="J46" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>44067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/22012034468498 — कपिल धारा कल्याण सिंह भागीरथ सिंह</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>2112</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43613</v>
@@ -5962,51 +5962,51 @@
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/22012034736115 — CTR khet Talab Gulab Singh Gram Panchayat Bedamau</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>184122</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44332</v>
@@ -6591,98 +6591,98 @@
       <c r="J143" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/22012035568626 — nirmalnir dugwell richarge AAganvadi ke pass bedamau</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/22012035568637 — richarge dugwell Akila Bai Bedamau</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45817</v>
@@ -6732,120 +6732,120 @@
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/22012035568645 — richarge dugwell Banesingh Bedamau</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/22012035597498 — Ek Bagiya Maa Ke Naam Gaytra Bai Uday Singh MP17005818404</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>264171.47</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>53522.88</v>
+        <v>73322.88</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -8325,290 +8325,290 @@
       <c r="J179" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/4735682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100668815</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>20268</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/4775819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115985783</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>14445</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5245616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100669270</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5276111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100623290</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5287568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100622771</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5309232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100668786</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45868</v>
@@ -8856,145 +8856,145 @@
       <c r="J190" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5804602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100622960</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5838030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100800647</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5838225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100623035</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46133</v>
@@ -9193,160 +9193,160 @@
       <c r="J197" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/5867688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100622740</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/IAY/85147 — Construction of IAY House -IAY REG. NO. MP-20-005-111-001/25</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>42381</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1720005111/IF/VB/22012035664499 — PASHU SHED NIRMAN KARY RADHA RAMESH BEDAMAU GP BEDAMAU</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46244</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
@@ -20518,98 +20518,98 @@
       <c r="J432" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1720005111/WC/22012035314787 — nirmalnir dugwell richarge narsari bedamau</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>DEWAS / BAGLI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1720005111/WC/22012035314788 — nirmalnir dugwell richarge AAganvadi ke pass bedamau</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45817</v>