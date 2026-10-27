--- v1 (2026-10-26)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K442"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 19:47:08</t>
+          <t>Exported on: 2026-10-27 15:12:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">