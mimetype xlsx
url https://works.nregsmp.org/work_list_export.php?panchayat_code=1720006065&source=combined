--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K787"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 17:32:38</t>
+          <t>Exported on: 2026-10-03 15:18:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -614,51 +614,51 @@
       <c r="J18" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720006065/DP/22012034569173 — वृक्षारोपण कार्य  मिश्रीलाल जी कुडिया के खेत से कैलाश बैरागी के केट तक ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>408007.29</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>374941.96</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44869</v>
@@ -806,192 +806,192 @@
       <c r="J22" s="3" t="n">
         <v>45175</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720006065/DP/22012034627843 — वृक्षारोपण कार्य सुखदेव के खेत से तुलसीराम के खेत तक ग्राम सिरालियारेवतीर</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1720006065/DP/22012034627844 — वृक्षारोपण कार्य हनुमान मंदिर के पास से नर्मदा घाट तक ग्राम तमखान</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1720006065/DP/22012034627923 — वृक्षारोपण कार्य संतोष के खेत से रामू के खेत तक ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>318277.07</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>40594.5</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1720006065/DP/22012034628275 — वृक्षारोपण कार्य नर्मदेश्वर मंदिर परिसर में ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45520</v>
@@ -8417,73 +8417,73 @@
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035461112 — खेत तालाब निर्माण शोभाराम पिता गबु ग्राम कोटखेडी</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>188355</v>
+        <v>210255</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -8513,51 +8513,51 @@
       <c r="J181" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035523237 — खेत तालाब निर्माण गुड्डीबाई पति जयनारायण ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45794</v>
@@ -8756,51 +8756,51 @@
       <c r="J186" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035531341 — डग वेल रिचार्ज पिट  परसराम पिता अमरसिह कोटखेड़ी</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45792</v>
@@ -8897,51 +8897,51 @@
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035540206 — खेत तालाब निर्माण विष्णु पिता हजारी ग्राम तमखान</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45761</v>
@@ -8993,51 +8993,51 @@
       <c r="J191" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035549045 — खेत तालाब निर्माण मानसिंह पिता घासीराम ग्राम सिरालिया रेवतीर</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>154140</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45822</v>
@@ -9089,98 +9089,98 @@
       <c r="J193" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035570892 — खेत तालाब निर्माण बलिराम पिता रामचरण ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/22012035573908 — खेत तालाब निर्माण काशीराम पिता बोंदर ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45761</v>
@@ -17554,70 +17554,70 @@
       <c r="J366" s="3" t="n">
         <v>44720</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>45154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/3981305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122017596</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44689</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17748,70 +17748,70 @@
       <c r="J370" s="3" t="n">
         <v>44810</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>45131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/3998573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102917246</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>44690</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20192,70 +20192,70 @@
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4532983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100842449</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20288,784 +20288,784 @@
       <c r="J422" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4535045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102337176</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4535630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102658047</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4535639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102659465</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4536497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103417108</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4540794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103954766</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4540807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103961372</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4541104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105803460</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4541829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105018441</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4543779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106279515</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4546617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106341261</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>21483</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4555818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114767241</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>21456</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4556816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115029699</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4556875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115036101</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>21213</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4557999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113934253</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>21831</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4572112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117821580</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4578479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118299115</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>18720</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45573</v>
@@ -21217,241 +21217,241 @@
       <c r="J441" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4737498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101012587</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4739239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106341308</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>20934</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4739242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106341448</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>21456</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4742948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113755464</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4743192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113860176</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>22338</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45703</v>
@@ -21505,147 +21505,147 @@
       <c r="J447" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4747067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114736852</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>21996</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4749305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115065729</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>20655</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4752408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117038072</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>21456</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45618</v>
@@ -21699,119 +21699,119 @@
       <c r="J451" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4754734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118297432</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>14778</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4757470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118547112</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>20538</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21893,171 +21893,171 @@
       <c r="J455" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4774485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126061004</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>21582</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4774984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125833993</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>21582</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/4798488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148349291</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>19575</v>
+        <v>22875</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -22724,70 +22724,70 @@
       <c r="J472" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5158525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113703747</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22869,70 +22869,70 @@
       <c r="J475" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5178614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102665109</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -24141,70 +24141,70 @@
       <c r="J501" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5784569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125847831</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -24335,98 +24335,98 @@
       <c r="J505" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5784613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118100139</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5784820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151247801</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45911</v>
@@ -25264,78 +25264,80 @@
       <c r="J524" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5785577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115065846</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45915</v>
       </c>
-      <c r="K525" s="3"/>
+      <c r="K525" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25409,167 +25411,169 @@
       <c r="J527" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5785799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125834279</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5785801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113902943</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45920</v>
       </c>
-      <c r="K529" s="3"/>
+      <c r="K529" s="3" t="n">
+        <v>46257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5785815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119742154</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>21402</v>
+        <v>22602</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
@@ -25699,78 +25703,80 @@
       <c r="J533" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5785949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118386933</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>22446</v>
+        <v>23346</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45925</v>
       </c>
-      <c r="K534" s="3"/>
+      <c r="K534" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26383,78 +26389,80 @@
       <c r="J547" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5786530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124246063</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45924</v>
       </c>
-      <c r="K548" s="3"/>
+      <c r="K548" s="3" t="n">
+        <v>46257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26479,120 +26487,120 @@
       <c r="J549" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5786592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119678611</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>1827</v>
+        <v>18627</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5786675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121672330</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>10962</v>
+        <v>23562</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -26671,51 +26679,51 @@
       <c r="J553" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5786726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118384616</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45924</v>
@@ -26818,73 +26826,73 @@
       <c r="J556" s="3" t="n">
         <v>45971</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/5853859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115023380</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>14877</v>
+        <v>21177</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45971</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27012,1057 +27020,1057 @@
       <c r="J560" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6068959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106347971</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6071604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114827157</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6074682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116571633</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>18270</v>
+        <v>23420</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6075266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117012779</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6075306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117044346</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>9135</v>
+        <v>21435</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6077754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118304372</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6077756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118305683</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6078442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118622247</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>9900</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6078641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118769684</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>18270</v>
+        <v>24270</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6079545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119742110</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6081444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121673386</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>14616</v>
+        <v>24816</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6082367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122526178</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6084711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124250386</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>9135</v>
+        <v>23535</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6098027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147176891</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>7308</v>
+        <v>21408</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6098576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147842397</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>7308</v>
+        <v>21708</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6098977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148365385</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>14616</v>
+        <v>24816</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6098980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148374330</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6098981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148374353</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>9135</v>
+        <v>21435</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6099349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148851133</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>14616</v>
+        <v>23316</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6100946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151199615</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6103866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113762153</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/6106546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118549071</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -29124,117 +29132,117 @@
       <c r="J604" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>43361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/94289 — Construction of IAY House -IAY REG. NO. MP-20-006-065-001/21</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/94290 — Construction of IAY House -IAY REG. NO. MP-20-006-065-001/29</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -29267,211 +29275,211 @@
       <c r="J607" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/94292 — Construction of IAY House -IAY REG. NO. MP-20-006-065-001/35</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/94293 — Construction of IAY House -IAY REG. NO. MP-20-006-065-001/36</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/94294 — Construction of IAY House -IAY REG. NO. MP-20-006-065-001/42</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1720006065/IF/IAY/94295 — Construction of IAY House -IAY REG. NO. MP-20-006-065-002/15</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -31448,51 +31456,51 @@
       <c r="J652" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1720006065/RC/22012034638638 — सी.सी.रोड निर्माण भरोस ठाकुर के घर से सुरेश के घर तक लम्बाई 180 मी. ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>60224</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>45520</v>
@@ -36012,51 +36020,51 @@
       <c r="J746" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K746" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1720006065/WC/22012035243129 — नवीन तालाब (हार्वेस्टिंग पौण्ड) निर्माण काशीराम बैरागी के खेत के पास ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45567</v>
@@ -36108,73 +36116,73 @@
       <c r="J748" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K748" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1720006065/WC/22012035312672 — नवीन तालाब हार्वेस्टिंग पौण्ड निर्माण काशीराम बैरागी के खेत के पास ग्राम मिर्जापुर</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>1484180.99</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>19836</v>
+        <v>183636</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
@@ -37946,51 +37954,51 @@
       <c r="J786" s="3" t="n">
         <v>40515</v>
       </c>
       <c r="K786" s="3" t="n">
         <v>41618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>DEWAS / KHATEGAON</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
           <t>1720/RC/22012034610366 — CMGSY Periodical Maintenance Gravel Marg siraliya revatir se bhanjakhedi</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>715000</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>694619.67</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>45083</v>