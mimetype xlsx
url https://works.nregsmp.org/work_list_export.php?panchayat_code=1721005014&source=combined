--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K747"/>
+  <dimension ref="A1:K748"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 07:28:58</t>
+          <t>Exported on: 2026-10-18 17:41:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,73 +369,73 @@
       <c r="J13" s="3" t="n">
         <v>44472</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1721005014/AV/22012034586066 — BOUNDRYWALL CONSTRUCTION MIDILE SCHOOL HATYADELI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1078442.58</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>897771</v>
+        <v>911571</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert / cross drainage structues for Community</t>
@@ -896,51 +896,51 @@
       <c r="J24" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1721005014/DP/22012034435640 — PAY JAL PATELIA FALIA</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>353939</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43531</v>
@@ -1572,51 +1572,51 @@
       <c r="J38" s="3" t="n">
         <v>44168</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1721005014/DP/22012034521119 — SARWAJANIC PAYJAL KOOP PIDIA KATARA FALIYA RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>373806</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44186</v>
@@ -1717,51 +1717,51 @@
       <c r="J41" s="3" t="n">
         <v>44296</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>45521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1721005014/DP/22012034524878 — SARWAJANIC PAYJAL KOOP RAMESH  KHADIYA FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>195648</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44331</v>
@@ -2001,98 +2001,98 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1721005014/DP/22012034552741 — SARVJANIK PAYJAL KUP NIRMAN DEVAL FHALIYA RUPAREL</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>489496.27</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>367931</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1721005014/DP/22012034552742 — SARVJANIK KUP NIRMAN KOTWAR FHALIYA RUPAREL</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>489496.27</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>39172</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44708</v>
@@ -2142,51 +2142,51 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1721005014/DP/22012034554541 — SARVJANIK KUP NIRMAN DHUMSINGH MEDA FHALIYA RUPAREL HAYADELI</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>489496.27</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>133673</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44707</v>
@@ -3384,145 +3384,145 @@
       <c r="J76" s="3" t="n">
         <v>41824</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>42498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1721005014/IC/22012034892500 — Sarwajanik kup Nirman Tadvi Mavi Faliya</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>605674.69</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1721005014/IC/22012034892675 — Sarwajanik kup Nirman Ramla Bhua Faliya Hatiyadeli</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>605674.69</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>418681.06</v>
+        <v>425581.06</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1721005014/IC/22012034893281 — Sarwajanik kup Nirman Bariya Faliya</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45976</v>
@@ -6754,51 +6754,51 @@
       <c r="J146" s="3" t="n">
         <v>44234</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>45521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012034669879 — HITESHI KAPIL DHARA KOOP KARANSINGH SURPAL RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>185022</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44296</v>
@@ -7277,51 +7277,51 @@
       <c r="J157" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012035312564 — Kapil Dhara Kup NIrman Miru Randchod Katara</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>154124</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45774</v>
@@ -7471,145 +7471,145 @@
       <c r="J161" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012035391360 — JGSA 2025 Farm Pond Nirman Chagan Jawala MP-21-005-014-003/106</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012035391364 — JGSA 2025 Farm Pond Nirman Chagan Jawala MP-21-005-014-003/106</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012035391366 — JGSA 2025 Farm Pond Nirman Chagan Jawala MP-21-005-014-003/106</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45748</v>
@@ -7857,51 +7857,51 @@
       <c r="J169" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012035509858 — JGSA 2025 Form Pond Nirman Maniya Lalji MP-21-005-014-003/221</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>53361</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45793</v>
@@ -8198,51 +8198,51 @@
       <c r="J176" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/22012035637515 — Kapil Dhara Kup Nirman Dhana Ragu Magliya</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45932</v>
@@ -16422,51 +16422,51 @@
       <c r="J344" s="3" t="n">
         <v>44692</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>45142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/3790345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104906295</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>12726</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44692</v>
@@ -21073,51 +21073,51 @@
       <c r="J439" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5505482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102663937</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45863</v>
@@ -21171,51 +21171,51 @@
       <c r="J441" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5506116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106613277</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45897</v>
@@ -21463,51 +21463,51 @@
       <c r="J447" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5507358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113445204</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45781</v>
@@ -21659,51 +21659,51 @@
       <c r="J451" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5507470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132268382</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45781</v>
@@ -21757,51 +21757,51 @@
       <c r="J453" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5507487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106280021</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45863</v>
@@ -22002,51 +22002,51 @@
       <c r="J458" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5508954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105427621</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45781</v>
@@ -22098,98 +22098,98 @@
       <c r="J460" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5509417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106659247</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>17226</v>
+        <v>19026</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5509625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114100328</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45781</v>
@@ -22537,98 +22537,100 @@
       <c r="J469" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5512388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102225568</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45881</v>
       </c>
-      <c r="K470" s="3"/>
+      <c r="K470" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5512643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105431571</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45881</v>
@@ -22680,243 +22682,243 @@
       <c r="J472" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5512882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106621416</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5512883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106621503</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5513285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102203055</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5513286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102203067</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5513287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102203071</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45897</v>
@@ -23017,13039 +23019,13086 @@
       <c r="J479" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5668289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102461684</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5668308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113485061</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1721005014/IF/IAY/5827704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103697234</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69130 — Construction of IAY House -IAY REG. NO. MP-21-005-014-001/5004</t>
+          <t>1721005014/IF/IAY/6401762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106624765</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>13464</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44702</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69132 — Construction of IAY House -IAY REG. NO. MP-21-005-014-001/5011</t>
+          <t>1721005014/IF/IAY/69130 — Construction of IAY House -IAY REG. NO. MP-21-005-014-001/5004</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>4164</v>
+        <v>13464</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43038</v>
+        <v>44702</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>46180</v>
+        <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69134 — Construction of IAY House -IAY REG. NO. MP-21-005-014-002/5093</t>
+          <t>1721005014/IF/IAY/69132 — Construction of IAY House -IAY REG. NO. MP-21-005-014-001/5011</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>14093</v>
+        <v>4164</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44823</v>
+        <v>43038</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>45229</v>
+        <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69137 — Construction of IAY House -IAY REG. NO. MP-21-005-014-002/5089</t>
+          <t>1721005014/IF/IAY/69134 — Construction of IAY House -IAY REG. NO. MP-21-005-014-002/5093</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>13277</v>
+        <v>14093</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44823</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>45269</v>
+        <v>45229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69139 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4817</t>
+          <t>1721005014/IF/IAY/69137 — Construction of IAY House -IAY REG. NO. MP-21-005-014-002/5089</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>13812</v>
+        <v>13277</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43725</v>
+        <v>44823</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43959</v>
+        <v>45269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69142 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4821</t>
+          <t>1721005014/IF/IAY/69139 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4817</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>14110</v>
+        <v>13812</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44823</v>
+        <v>43725</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>45269</v>
+        <v>43959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69145 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4841</t>
+          <t>1721005014/IF/IAY/69142 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4821</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>11237</v>
+        <v>14110</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44823</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>45269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/69148 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4948</t>
+          <t>1721005014/IF/IAY/69145 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4841</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>12108</v>
+        <v>11237</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44317</v>
+        <v>44823</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>44832</v>
+        <v>45269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/704339 — Construction of IAY House -IAY REG. NO. MP1491548</t>
+          <t>1721005014/IF/IAY/69148 — Construction of IAY House -IAY REG. NO. MP-21-005-014-003/4948</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>15960</v>
+        <v>12108</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42910</v>
+        <v>44317</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>43383</v>
+        <v>44832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/708320 — Construction of IAY House -IAY REG. NO. MP1540488</t>
+          <t>1721005014/IF/IAY/704339 — Construction of IAY House -IAY REG. NO. MP1491548</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>15480</v>
+        <v>15960</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43190</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/708377 — Construction of IAY House -IAY REG. NO. MP1540998</t>
+          <t>1721005014/IF/IAY/708320 — Construction of IAY House -IAY REG. NO. MP1540488</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>15540</v>
+        <v>15480</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43404</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/709445 — Construction of IAY House -IAY REG. NO. MP1553774</t>
+          <t>1721005014/IF/IAY/708377 — Construction of IAY House -IAY REG. NO. MP1540998</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>15588</v>
+        <v>15540</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43390</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/709452 — Construction of IAY House -IAY REG. NO. MP1553921</t>
+          <t>1721005014/IF/IAY/709445 — Construction of IAY House -IAY REG. NO. MP1553774</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>16548</v>
+        <v>15588</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43001</v>
+        <v>42910</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43299</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/720806 — Construction of IAY House -IAY REG. NO. MP1726018</t>
+          <t>1721005014/IF/IAY/709452 — Construction of IAY House -IAY REG. NO. MP1553921</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>14792</v>
+        <v>16548</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42910</v>
+        <v>43001</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43246</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/720814 — Construction of IAY House -IAY REG. NO. MP1726191</t>
+          <t>1721005014/IF/IAY/720806 — Construction of IAY House -IAY REG. NO. MP1726018</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>15462</v>
+        <v>14792</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43715</v>
+        <v>43246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/726363 — Construction of IAY House -IAY REG. NO. MP1864107</t>
+          <t>1721005014/IF/IAY/720814 — Construction of IAY House -IAY REG. NO. MP1726191</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>13824</v>
+        <v>15462</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43001</v>
+        <v>42910</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43341</v>
+        <v>43715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/727862 — Construction of IAY House -IAY REG. NO. MP1901465</t>
+          <t>1721005014/IF/IAY/726363 — Construction of IAY House -IAY REG. NO. MP1864107</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>15328</v>
+        <v>13824</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42910</v>
+        <v>43001</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43292</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/727941 — Construction of IAY House -IAY REG. NO. MP1903558</t>
+          <t>1721005014/IF/IAY/727862 — Construction of IAY House -IAY REG. NO. MP1901465</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>14670</v>
+        <v>15328</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43306</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/730407 — Construction of IAY House -IAY REG. NO. MP1977084</t>
+          <t>1721005014/IF/IAY/727941 — Construction of IAY House -IAY REG. NO. MP1903558</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>15414</v>
+        <v>14670</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43038</v>
+        <v>42910</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43340</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/731951 — Construction of IAY House -IAY REG. NO. MP2019335</t>
+          <t>1721005014/IF/IAY/730407 — Construction of IAY House -IAY REG. NO. MP1977084</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>15666</v>
+        <v>15414</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43001</v>
+        <v>43038</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/732551 — Construction of IAY House -IAY REG. NO. MP2038875</t>
+          <t>1721005014/IF/IAY/731951 — Construction of IAY House -IAY REG. NO. MP2019335</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>13278</v>
+        <v>15666</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42910</v>
+        <v>43001</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43411</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/766598 — Construction of IAY House -IAY REG. NO. MP3264269</t>
+          <t>1721005014/IF/IAY/732551 — Construction of IAY House -IAY REG. NO. MP2038875</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>15592</v>
+        <v>13278</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43383</v>
+        <v>43411</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/767333 — Construction of IAY House -IAY REG. NO. MP3298421</t>
+          <t>1721005014/IF/IAY/766598 — Construction of IAY House -IAY REG. NO. MP3264269</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>14236</v>
+        <v>15592</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43001</v>
+        <v>42910</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43692</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/767440 — Construction of IAY House -IAY REG. NO. MP3304181</t>
+          <t>1721005014/IF/IAY/767333 — Construction of IAY House -IAY REG. NO. MP3298421</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>14676</v>
+        <v>14236</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43156</v>
+        <v>43001</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43715</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/785272 — Construction of IAY House -IAY REG. NO. MP1491898</t>
+          <t>1721005014/IF/IAY/767440 — Construction of IAY House -IAY REG. NO. MP3304181</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>14964</v>
+        <v>14676</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42910</v>
+        <v>43156</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43404</v>
+        <v>43715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/788292 — Construction of IAY House -IAY REG. NO. MP1674040</t>
+          <t>1721005014/IF/IAY/785272 — Construction of IAY House -IAY REG. NO. MP1491898</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>13876</v>
+        <v>14964</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42917</v>
+        <v>42910</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/788362 — Construction of IAY House -IAY REG. NO. MP1677591</t>
+          <t>1721005014/IF/IAY/788292 — Construction of IAY House -IAY REG. NO. MP1674040</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>15540</v>
+        <v>13876</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42910</v>
+        <v>42917</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43390</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/788365 — Construction of IAY House -IAY REG. NO. MP1677672</t>
+          <t>1721005014/IF/IAY/788362 — Construction of IAY House -IAY REG. NO. MP1677591</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15216</v>
+        <v>15540</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43404</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/793424 — Construction of IAY House -IAY REG. NO. MP2037798</t>
+          <t>1721005014/IF/IAY/788365 — Construction of IAY House -IAY REG. NO. MP1677672</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>13582</v>
+        <v>15216</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43156</v>
+        <v>42910</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43981</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/804766 — Construction of IAY House -IAY REG. NO. MP3326108</t>
+          <t>1721005014/IF/IAY/793424 — Construction of IAY House -IAY REG. NO. MP2037798</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>14248</v>
+        <v>13582</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43001</v>
+        <v>43156</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43692</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/850033 — Construction of IAY House -IAY REG. NO. MP1491604</t>
+          <t>1721005014/IF/IAY/804766 — Construction of IAY House -IAY REG. NO. MP3326108</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>13632</v>
+        <v>14248</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43156</v>
+        <v>43001</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43850</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/850034 — Construction of IAY House -IAY REG. NO. MP1491644</t>
+          <t>1721005014/IF/IAY/850033 — Construction of IAY House -IAY REG. NO. MP1491604</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>14820</v>
+        <v>13632</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>43156</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43981</v>
+        <v>43850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/853699 — Construction of IAY House -IAY REG. NO. MP1536368</t>
+          <t>1721005014/IF/IAY/850034 — Construction of IAY House -IAY REG. NO. MP1491644</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>11520</v>
+        <v>14820</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>43156</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43850</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/854205 — Construction of IAY House -IAY REG. NO. MP1542054</t>
+          <t>1721005014/IF/IAY/853699 — Construction of IAY House -IAY REG. NO. MP1536368</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>15824</v>
+        <v>11520</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42910</v>
+        <v>43156</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43258</v>
+        <v>43850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/854404 — Construction of IAY House -IAY REG. NO. MP1544466</t>
+          <t>1721005014/IF/IAY/854205 — Construction of IAY House -IAY REG. NO. MP1542054</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>14300</v>
+        <v>15824</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43404</v>
+        <v>43258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/855243 — Construction of IAY House -IAY REG. NO. MP1554295</t>
+          <t>1721005014/IF/IAY/854404 — Construction of IAY House -IAY REG. NO. MP1544466</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>13512</v>
+        <v>14300</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43715</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/865493 — Construction of IAY House -IAY REG. NO. MP1675663</t>
+          <t>1721005014/IF/IAY/855243 — Construction of IAY House -IAY REG. NO. MP1554295</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>14568</v>
+        <v>13512</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43611</v>
+        <v>43715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/884553 — Construction of IAY House -IAY REG. NO. MP1924937</t>
+          <t>1721005014/IF/IAY/865493 — Construction of IAY House -IAY REG. NO. MP1675663</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>14848</v>
+        <v>14568</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>43305</v>
+        <v>43611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/892576 — Construction of IAY House -IAY REG. NO. MP2032128</t>
+          <t>1721005014/IF/IAY/884553 — Construction of IAY House -IAY REG. NO. MP1924937</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>15048</v>
+        <v>14848</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43715</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/918974 — Construction of IAY House -IAY REG. NO. MP2405866</t>
+          <t>1721005014/IF/IAY/892576 — Construction of IAY House -IAY REG. NO. MP2032128</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>14418</v>
+        <v>15048</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43038</v>
+        <v>42910</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>43692</v>
+        <v>43715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/919612 — Construction of IAY House -IAY REG. NO. MP2414630</t>
+          <t>1721005014/IF/IAY/918974 — Construction of IAY House -IAY REG. NO. MP2405866</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>14448</v>
+        <v>14418</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42910</v>
+        <v>43038</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>43341</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/IAY/961527 — Construction of IAY House -IAY REG. NO. MP3330469</t>
+          <t>1721005014/IF/IAY/919612 — Construction of IAY House -IAY REG. NO. MP2414630</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>20832</v>
+        <v>14448</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43351</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/कमना खुमसिह — कपिल धारा कूप/कमना खुमसिह</t>
+          <t>1721005014/IF/IAY/961527 — Construction of IAY House -IAY REG. NO. MP3330469</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>63000</v>
+        <v>15480</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>25935</v>
+        <v>20832</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39480</v>
+        <v>42910</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>39592</v>
+        <v>43351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/किशन मल्‍ला — कपिल धारा कूप/किशन मल्‍ला</t>
+          <t>1721005014/IF/कपिल धारा कूप/कमना खुमसिह — कपिल धारा कूप/कमना खुमसिह</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>25291</v>
+        <v>25935</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>39480</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/केकडीया मेडीया — कपिल धारा कूप/केकडीया मेडीया</t>
+          <t>1721005014/IF/कपिल धारा कूप/किशन मल्‍ला — कपिल धारा कूप/किशन मल्‍ला</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>33244</v>
+        <v>25291</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>39480</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>40532</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/खीमा भुरा — कपिल धारा कूप/खीमा भुरा</t>
+          <t>1721005014/IF/कपिल धारा कूप/केकडीया मेडीया — कपिल धारा कूप/केकडीया मेडीया</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>34648</v>
+        <v>33244</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>39480</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>39592</v>
+        <v>40532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/गन्‍जी वेस्‍ता — कपिल धारा कूप/गन्‍जी वेस्‍ता</t>
+          <t>1721005014/IF/कपिल धारा कूप/खीमा भुरा — कपिल धारा कूप/खीमा भुरा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>50950</v>
+        <v>34648</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39401</v>
+        <v>39480</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/गुलसिह थावरिया — कपिल धारा कूप/गुलसिह थावरिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/गन्‍जी वेस्‍ता — कपिल धारा कूप/गन्‍जी वेस्‍ता</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>40951</v>
+        <v>50950</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39406</v>
+        <v>39401</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>40532</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/जावला धनजी — कपिल धारा कूप/जावला धनजी</t>
+          <t>1721005014/IF/कपिल धारा कूप/गुलसिह थावरिया — कपिल धारा कूप/गुलसिह थावरिया</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>55565</v>
+        <v>40951</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39401</v>
+        <v>39406</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>39592</v>
+        <v>40532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/तोलिया बादिया — कपिल धारा कूप/तोलिया बादिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/जावला धनजी — कपिल धारा कूप/जावला धनजी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>68646</v>
+        <v>55565</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39415</v>
+        <v>39401</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>40532</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/तोलिया वेस्‍ता — कपिल धारा कूप/तोलिया वेस्‍ता</t>
+          <t>1721005014/IF/कपिल धारा कूप/तोलिया बादिया — कपिल धारा कूप/तोलिया बादिया</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>52118</v>
+        <v>68646</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39480</v>
+        <v>39415</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>39592</v>
+        <v>40532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/दल्‍लु — कपिल धारा कूप/दल्‍लु दिता</t>
+          <t>1721005014/IF/कपिल धारा कूप/तोलिया वेस्‍ता — कपिल धारा कूप/तोलिया वेस्‍ता</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>44651</v>
+        <v>52118</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39405</v>
+        <v>39480</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/दिता जोख्ा — कपिल धारा कूप/दिता जोख्ा</t>
+          <t>1721005014/IF/कपिल धारा कूप/दल्‍लु — कपिल धारा कूप/दल्‍लु दिता</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>19914</v>
+        <v>44651</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39480</v>
+        <v>39405</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/ध्‍ुमसिह रणछोड — कपिल धारा कूप/ध्‍ुमसिह रणछोड</t>
+          <t>1721005014/IF/कपिल धारा कूप/दिता जोख्ा — कपिल धारा कूप/दिता जोख्ा</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>31438</v>
+        <v>19914</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39415</v>
+        <v>39480</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/नरसिह दिता — कपिल धारा कूप/नरसिह दिता</t>
+          <t>1721005014/IF/कपिल धारा कूप/ध्‍ुमसिह रणछोड — कपिल धारा कूप/ध्‍ुमसिह रणछोड</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>34594</v>
+        <v>31438</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39401</v>
+        <v>39415</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/नानजी भलीया — कपिल धारा कूप/नानजी भलीया</t>
+          <t>1721005014/IF/कपिल धारा कूप/नरसिह दिता — कपिल धारा कूप/नरसिह दिता</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>20603</v>
+        <v>34594</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39480</v>
+        <v>39401</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/नानीया पुजा — कपिल धारा कूप/नानीया पुजा</t>
+          <t>1721005014/IF/कपिल धारा कूप/नानजी भलीया — कपिल धारा कूप/नानजी भलीया</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>31311</v>
+        <v>20603</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39391</v>
+        <v>39480</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/नानीाया मकना — कपिल धारा कूप/नानीाया मकना</t>
+          <t>1721005014/IF/कपिल धारा कूप/नानीया पुजा — कपिल धारा कूप/नानीया पुजा</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>17212</v>
+        <v>31311</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39479</v>
+        <v>39391</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>40532</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप‍ निर्माण/अनसिह मंगलीया — कपिल धारा कूप‍ निर्माण/अनसिह मंगलीया</t>
+          <t>1721005014/IF/कपिल धारा कूप/नानीाया मकना — कपिल धारा कूप/नानीाया मकना</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>25347</v>
+        <v>17212</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39421</v>
+        <v>39479</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>39592</v>
+        <v>40532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/पुनिया भुरा — कपिल धारा कूप/पुनिया भुरा</t>
+          <t>1721005014/IF/कपिल धारा कूप‍ निर्माण/अनसिह मंगलीया — कपिल धारा कूप‍ निर्माण/अनसिह मंगलीया</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>22968</v>
+        <v>25347</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39409</v>
+        <v>39421</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>40703</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/पुनीया जवला — कपिल धारा कूप/पुनीया जवला</t>
+          <t>1721005014/IF/कपिल धारा कूप/पुनिया भुरा — कपिल धारा कूप/पुनिया भुरा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>61921</v>
+        <v>22968</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39480</v>
+        <v>39409</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>39592</v>
+        <v>40703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/पेमला — कपिल धारा कूप/पेमला</t>
+          <t>1721005014/IF/कपिल धारा कूप/पुनीया जवला — कपिल धारा कूप/पुनीया जवला</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>15504</v>
+        <v>61921</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39407</v>
+        <v>39480</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/पेमला जवला — कपिल धारा कूप/पेमला जवला</t>
+          <t>1721005014/IF/कपिल धारा कूप/पेमला — कपिल धारा कूप/पेमला</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>6510</v>
+        <v>15504</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39580</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>39407</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>39592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/बुचा गुला — कपिल धारा कूप/बुचा गुला</t>
+          <t>1721005014/IF/कपिल धारा कूप/पेमला जवला — कपिल धारा कूप/पेमला जवला</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>24759</v>
+        <v>6510</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39406</v>
-[...3 lines deleted...]
-      </c>
+        <v>39580</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/भुरा धनजी — कपिल धारा कूप/भुरा धनजी</t>
+          <t>1721005014/IF/कपिल धारा कूप/बुचा गुला — कपिल धारा कूप/बुचा गुला</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>26418</v>
+        <v>24759</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39407</v>
+        <v>39406</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/मंगलिया रतना — कपिल धारा कूप/मंगलिया रतना</t>
+          <t>1721005014/IF/कपिल धारा कूप/भुरा धनजी — कपिल धारा कूप/भुरा धनजी</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>15970</v>
+        <v>26418</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39421</v>
+        <v>39407</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/मडि रतना — कपिल धारा कूप/मडि रतना</t>
+          <t>1721005014/IF/कपिल धारा कूप/मंगलिया रतना — कपिल धारा कूप/मंगलिया रतना</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>16974</v>
+        <v>15970</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39480</v>
+        <v>39421</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/मानसिह जोतिया — कपिल धारा कूप/मानसिह जोतिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/मडि रतना — कपिल धारा कूप/मडि रतना</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>32394</v>
+        <v>16974</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39401</v>
+        <v>39480</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/मानीया लालजी — कपिल धारा कूप/नरसिह गनीया</t>
+          <t>1721005014/IF/कपिल धारा कूप/मानसिह जोतिया — कपिल धारा कूप/मानसिह जोतिया</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>28638</v>
+        <v>32394</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>39401</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IFकपिल धारा कूप/मानीया लालजी — कपिल धारा कूप/मानीया लालजी</t>
+          <t>1721005014/IF/कपिल धारा कूप/मानीया लालजी — कपिल धारा कूप/नरसिह गनीया</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>19515</v>
+        <v>28638</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39415</v>
+        <v>39401</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/रतनसिह नाना — कपिल धारा कूप/रतनसिह नाना</t>
+          <t>1721005014/IFकपिल धारा कूप/मानीया लालजी — कपिल धारा कूप/मानीया लालजी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>66831</v>
+        <v>19515</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39480</v>
+        <v>39415</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/रामचन्‍द्र बाली — कपिल धारा कूप/रामचन्‍द्र बाली</t>
+          <t>1721005014/IF/कपिल धारा कूप/रतनसिह नाना — कपिल धारा कूप/रतनसिह नाना</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>35689</v>
+        <v>66831</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39415</v>
+        <v>39480</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/रामसिह तोलिया — कपिल धारा कूप/रामसिह तोलिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/रामचन्‍द्र बाली — कपिल धारा कूप/रामचन्‍द्र बाली</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>54985</v>
+        <v>35689</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>39415</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/रूपा जोखा — कपिल धारा कूप/रूपा जोखा</t>
+          <t>1721005014/IF/कपिल धारा कूप/रामसिह तोलिया — कपिल धारा कूप/रामसिह तोलिया</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>27437</v>
+        <v>54985</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39398</v>
+        <v>39415</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/लक्ष्‍मण जोखा — कपिल धारा कूप/लक्ष्‍मण जोखा</t>
+          <t>1721005014/IF/कपिल धारा कूप/रूपा जोखा — कपिल धारा कूप/रूपा जोखा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>30583</v>
+        <v>27437</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39480</v>
+        <v>39398</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>40703</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/लालजी विरसिह — कपिल धारा कूप/लालजी विरसिह</t>
+          <t>1721005014/IF/कपिल धारा कूप/लक्ष्‍मण जोखा — कपिल धारा कूप/लक्ष्‍मण जोखा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>28371</v>
+        <v>30583</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39415</v>
+        <v>39480</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>39592</v>
+        <v>40703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/लीला दहरू — कपिल धारा कूप/लीला दहरू</t>
+          <t>1721005014/IF/कपिल धारा कूप/लालजी विरसिह — कपिल धारा कूप/लालजी विरसिह</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>22488</v>
+        <v>28371</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39480</v>
+        <v>39415</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/वसना नाना — कपिल धारा कूप/वसना नाना</t>
+          <t>1721005014/IF/कपिल धारा कूप/लीला दहरू — कपिल धारा कूप/लीला दहरू</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>41865</v>
+        <v>22488</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>39480</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/वाला सकरिया — कपिल धारा कूप/वाला सकरिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/वसना नाना — कपिल धारा कूप/वसना नाना</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>64069</v>
+        <v>41865</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39462</v>
+        <v>39480</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/वेस्‍ता पूनिया — कपिल धारा कूप/वेस्‍ता पूनिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/वाला सकरिया — कपिल धारा कूप/वाला सकरिया</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>40187</v>
+        <v>64069</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39480</v>
+        <v>39462</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/सप्‍पा मंगा — कपिल धारा कूप/सप्‍पा मंगा</t>
+          <t>1721005014/IF/कपिल धारा कूप/वेस्‍ता पूनिया — कपिल धारा कूप/वेस्‍ता पूनिया</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>14938</v>
+        <v>40187</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39415</v>
+        <v>39480</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/सलिया मानसिह — कपिल धारा कूप/सलिया मानसिह</t>
+          <t>1721005014/IF/कपिल धारा कूप/सप्‍पा मंगा — कपिल धारा कूप/सप्‍पा मंगा</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>29036</v>
+        <v>14938</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>39406</v>
+        <v>39415</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/सुमली जवला — कपिल धारा कूप/सुमली जवला</t>
+          <t>1721005014/IF/कपिल धारा कूप/सलिया मानसिह — कपिल धारा कूप/सलिया मानसिह</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>17802</v>
+        <v>29036</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>39406</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/सोमला लालजी — कपिल धारा कूप/सोमला लालजी</t>
+          <t>1721005014/IF/कपिल धारा कूप/सुमली जवला — कपिल धारा कूप/सुमली जवला</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>26639</v>
+        <v>17802</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>39480</v>
+        <v>39406</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/सोमला वालिया — कपिल धारा कूप/सोमला वालिया</t>
+          <t>1721005014/IF/कपिल धारा कूप/सोमला लालजी — कपिल धारा कूप/सोमला लालजी</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>36996</v>
+        <v>26639</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>39480</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1721005014/IF/कपिल धारा कूप/हिरीया नवला — कपिल धारा कूप/हिरीया नवला</t>
+          <t>1721005014/IF/कपिल धारा कूप/सोमला वालिया — कपिल धारा कूप/सोमला वालिया</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>22034</v>
+        <v>36996</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>39480</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1721005014/PG/22012034303894 — PLAY GROUND DO DHAVDI RUPAREL HATYADELI 2016-17</t>
+          <t>1721005014/IF/कपिल धारा कूप/हिरीया नवला — कपिल धारा कूप/हिरीया नवला</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>75000</v>
+        <v>63000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>1298</v>
+        <v>22034</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42828</v>
+        <v>39480</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43883</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1721005014/PG/22012034303897 — PLAY GROUND HELIPAD WAGNERA HATYADELI 2016-17</t>
+          <t>1721005014/PG/22012034303894 — PLAY GROUND DO DHAVDI RUPAREL HATYADELI 2016-17</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>37838</v>
+        <v>1298</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42829</v>
+        <v>42828</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>43883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1721005014/PG/9425896884 — PLAY GROUND MIDDLE SCHOOL HATYADELI</t>
+          <t>1721005014/PG/22012034303897 — PLAY GROUND HELIPAD WAGNERA HATYADELI 2016-17</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>180000</v>
+        <v>75000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>86912</v>
+        <v>37838</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42826</v>
+        <v>42829</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>43883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/148 — पंच पंरमेश्‍वर योजना सी सी रोड बामनिया फ हत्‍यादेल</t>
+          <t>1721005014/PG/9425896884 — PLAY GROUND MIDDLE SCHOOL HATYADELI</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>306000</v>
+        <v>180000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>165388</v>
+        <v>86912</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41073</v>
+        <v>42826</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42384</v>
+        <v>43883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034166676 — पंच परमेश्‍वर सी,सी,रोड भूरिया फलिया हात्‍यादेली 2</t>
+          <t>1721005014/RC/148 — पंच पंरमेश्‍वर योजना सी सी रोड बामनिया फ हत्‍यादेल</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>164800</v>
+        <v>306000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>124256</v>
+        <v>165388</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41411</v>
+        <v>41073</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034213177 — Sudoor Sadak Tadvi Faliya</t>
+          <t>1721005014/RC/22012034166676 — पंच परमेश्‍वर सी,सी,रोड भूरिया फलिया हात्‍यादेली 2</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>1438000</v>
+        <v>164800</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>124256</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41705</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>41411</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034213182 — Sudoor Sadak Mal Faliya Vagnera</t>
+          <t>1721005014/RC/22012034213177 — Sudoor Sadak Tadvi Faliya</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>1438000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034229850 — PANCH PARMESHWAR C.C. ROAD NIRMAN VAKHLA FALIYA HA</t>
+          <t>1721005014/RC/22012034213182 — Sudoor Sadak Mal Faliya Vagnera</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>131000</v>
+        <v>1438000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>111672</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41930</v>
-[...3 lines deleted...]
-      </c>
+        <v>41705</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034230173 — PANCH PARMESHWAR C C ROAD BHURIYA F. RUPAREL 2014-</t>
+          <t>1721005014/RC/22012034229850 — PANCH PARMESHWAR C.C. ROAD NIRMAN VAKHLA FALIYA HA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>131000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>115440</v>
+        <v>111672</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41944</v>
+        <v>41930</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>42159</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034292721 — KHET SADAK DHAMNDA ROAD SE PRIMERY SCHOOL TAK 2015-16 HATYADELI</t>
+          <t>1721005014/RC/22012034230173 — PANCH PARMESHWAR C C ROAD BHURIYA F. RUPAREL 2014-</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>1200000</v>
+        <v>131000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>1166186.1</v>
+        <v>115440</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42350</v>
+        <v>41944</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>43668</v>
+        <v>42159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034296228 — KHET SADAK NIRMAN DHAMNDA ROAD SE VAGNERA PRATHMIK SALA TAK HATIYADELY</t>
+          <t>1721005014/RC/22012034292721 — KHET SADAK DHAMNDA ROAD SE PRIMERY SCHOOL TAK 2015-16 HATYADELI</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>1200000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>1166186.1</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42278</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>43668</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034297278 — KHET SADAK MAIN ROAD SE DUDHI SEEMA TAK RUPAREL HATYADELI 2015-16</t>
+          <t>1721005014/RC/22012034296228 — KHET SADAK NIRMAN DHAMNDA ROAD SE VAGNERA PRATHMIK SALA TAK HATIYADELY</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>1500000</v>
+        <v>1200000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>1402847.33</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42399</v>
-[...3 lines deleted...]
-      </c>
+        <v>42278</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034298488 — SUDUR SADAK MAL FALIYA SE TALAB TAK HATYADELI 2015-16</t>
+          <t>1721005014/RC/22012034297278 — KHET SADAK MAIN ROAD SE DUDHI SEEMA TAK RUPAREL HATYADELI 2015-16</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>1498000</v>
+        <v>1500000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>1421732.22</v>
+        <v>1402847.33</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42798</v>
+        <v>42399</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43847</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034322001 — SUDUR SADAK NIRMAN VAGNERA MAL FALIYA HATIYADELI</t>
+          <t>1721005014/RC/22012034298488 — SUDUR SADAK MAL FALIYA SE TALAB TAK HATYADELI 2015-16</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>1498000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>1421732.22</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>42798</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>43847</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034324128 — SUDUR SADAK NIRMAN VAGNERA MAL FALIYA HATIYADELI</t>
+          <t>1721005014/RC/22012034322001 — SUDUR SADAK NIRMAN VAGNERA MAL FALIYA HATIYADELI</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034366040 — SUDUR SAMPARK SADAK BABA GATLA SE NANDI TAK HATIYADHLI 17-18</t>
+          <t>1721005014/RC/22012034324128 — SUDUR SADAK NIRMAN VAGNERA MAL FALIYA HATIYADELI</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>1500000</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>1388816.33</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034505343 — CC ROAD NIRMAN PATEL FALIYA RAMESH KE GHAR SE RUPLA KE GHAR TAK RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034366040 — SUDUR SAMPARK SADAK BABA GATLA SE NANDI TAK HATIYADHLI 17-18</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>75000</v>
+        <v>1500000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>52800</v>
+        <v>1388816.33</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43796</v>
+        <v>43038</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>43966</v>
+        <v>43847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034507289 — CC ROAD NIRMAN DEVAL FALIYA RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034505343 — CC ROAD NIRMAN PATEL FALIYA RAMESH KE GHAR SE RUPLA KE GHAR TAK RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>32000</v>
+        <v>75000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>36608</v>
+        <v>52800</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43830</v>
+        <v>43796</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034510077 — CC ROAD NIRMAN MADIYA KE GHAR SE MANGALIYA KE GHAR TAK HATYADELI</t>
+          <t>1721005014/RC/22012034507289 — CC ROAD NIRMAN DEVAL FALIYA RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>42000</v>
+        <v>32000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>39776</v>
+        <v>36608</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43834</v>
+        <v>43830</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034519471 — SUDUR SADAK MEDA FALIYA SE PRATHMIC SHALA BHAWAN TAK HATYADELI</t>
+          <t>1721005014/RC/22012034510077 — CC ROAD NIRMAN MADIYA KE GHAR SE MANGALIYA KE GHAR TAK HATYADELI</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>1494020.92</v>
+        <v>42000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>1022440.93</v>
+        <v>39776</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43904</v>
+        <v>43834</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44709</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034538500 — CC ROAD NIRMAN MAGAN KE GHAR SE BALU KE GHAR TAK HATYADELI</t>
+          <t>1721005014/RC/22012034519471 — SUDUR SADAK MEDA FALIYA SE PRATHMIC SHALA BHAWAN TAK HATYADELI</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>55000</v>
+        <v>1494020.92</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>55026</v>
+        <v>1022440.93</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44093</v>
+        <v>43904</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>44494</v>
+        <v>44709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034540724 — CC ROAD NIRMAN RAMESH KE GHAR SE KANTU KE GHAR TAK RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034538500 — CC ROAD NIRMAN MAGAN KE GHAR SE BALU KE GHAR TAK HATYADELI</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>55000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>54712</v>
+        <v>55026</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44166</v>
+        <v>44093</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>44523</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034548304 — CC ROAD NIRMAN MAN ROAD SE BARIYA FALIYA WAGNERA HATYADELI</t>
+          <t>1721005014/RC/22012034540724 — CC ROAD NIRMAN RAMESH KE GHAR SE KANTU KE GHAR TAK RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>68000</v>
+        <v>55000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>54712</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>44166</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>44523</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034548305 — CC ROAD NIRMAN MAN ROAD SE ANSING KE GHAR TAK RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034548304 — CC ROAD NIRMAN MAN ROAD SE BARIYA FALIYA WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034548307 — CC ROAD NIRMANMAN ROAD SE MUNSING KE GHAR TAK RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034548305 — CC ROAD NIRMAN MAN ROAD SE ANSING KE GHAR TAK RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>132000</v>
+        <v>68000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>102677.4</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44166</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034562879 — CC ROAD NIRMAN  RUMAL KE GHAR SE TIHIYA KE GHAR TAK RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034548307 — CC ROAD NIRMANMAN ROAD SE MUNSING KE GHAR TAK RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>60000</v>
+        <v>132000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>102677.4</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>44166</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>44523</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034588032 — CC ROAD NIRMAN MANGALIYA KE GHAR SE BADIYA KE GHAR TAK RUPAREL HATYADELI</t>
+          <t>1721005014/RC/22012034562879 — CC ROAD NIRMAN  RUMAL KE GHAR SE TIHIYA KE GHAR TAK RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>39000</v>
+        <v>60000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44423</v>
+        <v>44106</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/22012034650316 — Khet sadak Nirman Kalidevi marg se prathmic shala school vaghnera mavi faliya vaghnera g.p. Hatyadel</t>
+          <t>1721005014/RC/22012034588032 — CC ROAD NIRMAN MANGALIYA KE GHAR SE BADIYA KE GHAR TAK RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>2055791.76</v>
+        <v>39000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>1955344.83</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45166</v>
+        <v>44423</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/घाट कटिंग कार्य पंचायत हात्‍यादेली — घाट कटिंग कार्य पंचायत हात्‍यादेली</t>
+          <t>1721005014/RC/22012034650316 — Khet sadak Nirman Kalidevi marg se prathmic shala school vaghnera mavi faliya vaghnera g.p. Hatyadel</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>200000</v>
+        <v>2055791.76</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>40480</v>
+        <v>1955344.83</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>38829</v>
-[...3 lines deleted...]
-      </c>
+        <v>45166</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/छापरी — जी एस बी रोड निर्माण छापरी से परवत मार्ग सह पुलिया निर्माण</t>
+          <t>1721005014/RC/घाट कटिंग कार्य पंचायत हात्‍यादेली — घाट कटिंग कार्य पंचायत हात्‍यादेली</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>2487000</v>
+        <v>200000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>40480</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>39076</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>38829</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>45185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/रोड निर्माण हत्‍यादेली — रोड निर्माण हत्‍यादेली</t>
+          <t>1721005014/RC/छापरी — जी एस बी रोड निर्माण छापरी से परवत मार्ग सह पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>495000</v>
+        <v>2487000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>59316.16</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>39051</v>
-[...3 lines deleted...]
-      </c>
+        <v>39076</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RC/हत्‍यादेली — जी एस बी रोड निर्माण छापरी से परवत मार्ग सह पुलिया निर्माण</t>
+          <t>1721005014/RC/रोड निर्माण हत्‍यादेली — रोड निर्माण हत्‍यादेली</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>2487000</v>
+        <v>495000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>34410</v>
+        <v>59316.16</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>39092</v>
+        <v>39051</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034284987 — SBM PIDIYA HARSING RUPAREL 2015-16</t>
+          <t>1721005014/RC/हत्‍यादेली — जी एस बी रोड निर्माण छापरी से परवत मार्ग सह पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>12000</v>
+        <v>2487000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>11810</v>
+        <v>34410</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42273</v>
+        <v>39092</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>42637</v>
+        <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034284991 — SBM ADNIYA DOLIYA RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034284987 — SBM PIDIYA HARSING RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>11828</v>
+        <v>11810</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42287</v>
+        <v>42273</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285002 — SBM MIRU RANCHHOD RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034284991 — SBM ADNIYA DOLIYA RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>11838</v>
+        <v>11828</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42301</v>
+        <v>42287</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285603 — SBM MISRU PIDIYA RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034285002 — SBM MIRU RANCHHOD RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>11838</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42267</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>42301</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>42637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285613 — SBM DINESH DHUMSING RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034285603 — SBM MISRU PIDIYA RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>11969</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42287</v>
-[...3 lines deleted...]
-      </c>
+        <v>42267</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285616 — SBM RAMSING NATHIYA RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034285613 — SBM DINESH DHUMSING RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>11946</v>
+        <v>11969</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285617 — SBM MANSING DHULIYA RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034285616 — SBM RAMSING NATHIYA RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>11468</v>
+        <v>11946</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285621 — SBM SEVLA RAMLA RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034285617 — SBM MANSING DHULIYA RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>11916</v>
+        <v>11468</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>42637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034285623 — SBM RAMESH RANCHHOD RUPAREL 2015-16</t>
+          <t>1721005014/RS/22012034285621 — SBM SEVLA RAMLA RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>11916</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42267</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>42287</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>42637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1721005014/RS/22012034488353 — SAMUDAYIK SHOCHALAY NIRMAN PANCHAYAT BHAWAN KE PASS HAYADELI</t>
+          <t>1721005014/RS/22012034285623 — SBM RAMESH RANCHHOD RUPAREL 2015-16</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>30000</v>
+        <v>12000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>31160</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44064</v>
-[...3 lines deleted...]
-      </c>
+        <v>42267</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/01 — खेत तालाब मकना मानसिंग वागनेरा हात्‍यादेली पंचा</t>
+          <t>1721005014/RS/22012034488353 — SAMUDAYIK SHOCHALAY NIRMAN PANCHAYAT BHAWAN KE PASS HAYADELI</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>2109</v>
+        <v>31160</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>38876</v>
+        <v>44064</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>39216</v>
+        <v>44187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 02 — खेत तालाब पुनिया जवला बागनेरा हात्‍यादेली पचायत</t>
+          <t>1721005014/WC/01 — खेत तालाब मकना मानसिंग वागनेरा हात्‍यादेली पंचा</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>4552</v>
+        <v>2109</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>38876</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>39215</v>
+        <v>39216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 02 खेत तालाब खीमा भूरा हात्‍यादेली — खेत तालाब खीमा भूरा हात्‍यादेली</t>
+          <t>1721005014/WC/ 02 — खेत तालाब पुनिया जवला बागनेरा हात्‍यादेली पचायत</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>9084</v>
+        <v>4552</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>38876</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>45185</v>
+        <v>39215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/  02खेत तालाब तोलिया वक्‍ता रूपारेल — खेत तालाब तोलिया वक्‍ता रूपारेल हात्‍यादेली</t>
+          <t>1721005014/WC/ 02 खेत तालाब खीमा भूरा हात्‍यादेली — खेत तालाब खीमा भूरा हात्‍यादेली</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>8653</v>
+        <v>9084</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>38883</v>
+        <v>38876</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>45524</v>
+        <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 03 खेत तालाब निर्माण दितीया भग्‍गा — खेत तालाब निर्माण दितीया भग्‍गा हात्‍यादेली</t>
+          <t>1721005014/WC/  02खेत तालाब तोलिया वक्‍ता रूपारेल — खेत तालाब तोलिया वक्‍ता रूपारेल हात्‍यादेली</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>145000</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>20400</v>
+        <v>8653</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>40392</v>
+        <v>38883</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>39166</v>
+        <v>45524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 03 खेत तालाब रामला दलसिंग ग्राम रूप — खेत तालाब रामला दलसिंग ग्राम रूपारेल हात्‍यादेली पंचायत</t>
+          <t>1721005014/WC/ 03 खेत तालाब निर्माण दितीया भग्‍गा — खेत तालाब निर्माण दितीया भग्‍गा हात्‍यादेली</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>145000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>9053</v>
+        <v>20400</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>38876</v>
+        <v>40392</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>45185</v>
+        <v>39166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 03 खेत तालाब रूपला नाना रूपारेल हात — खेत तालाब रूपला नाना रूपारेल हात्‍यादेली पंचायत</t>
+          <t>1721005014/WC/ 03 खेत तालाब रामला दलसिंग ग्राम रूप — खेत तालाब रामला दलसिंग ग्राम रूपारेल हात्‍यादेली पंचायत</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>9022</v>
+        <v>9053</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>38876</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 04 खेत तालाब तोलिया वक्‍ता रूपारेल — खेत तालाब तोलिया वक्‍ता रूपारेल हात्‍यादेली</t>
+          <t>1721005014/WC/ 03 खेत तालाब रूपला नाना रूपारेल हात — खेत तालाब रूपला नाना रूपारेल हात्‍यादेली पंचायत</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>145000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>5000</v>
+        <v>9022</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>40841</v>
+        <v>38876</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>39166</v>
+        <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 04 खेत तालाब निर्माण दितीया भग्‍गा — खेत तालाब निर्माण दितीया भग्‍गा हात्‍यादेली</t>
+          <t>1721005014/WC/ 04 खेत तालाब तोलिया वक्‍ता रूपारेल — खेत तालाब तोलिया वक्‍ता रूपारेल हात्‍यादेली</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>145000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>7724</v>
+        <v>5000</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>38883</v>
+        <v>40841</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>39217</v>
+        <v>39166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 04 खेत तालाब वालु फुलजी हात्‍यादेली — खेत तालाब वालु फुलजी हात्‍यादेली</t>
+          <t>1721005014/WC/ 04 खेत तालाब निर्माण दितीया भग्‍गा — खेत तालाब निर्माण दितीया भग्‍गा हात्‍यादेली</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>8838</v>
+        <v>7724</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>38876</v>
+        <v>38883</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45185</v>
+        <v>39217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 05 खेत तालाब निर्माण वजीया हत्‍यादे — खेत तालाब निर्माण वजीया हत्‍यादेली</t>
+          <t>1721005014/WC/ 04 खेत तालाब वालु फुलजी हात्‍यादेली — खेत तालाब वालु फुलजी हात्‍यादेली</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>4180</v>
+        <v>8838</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>38876</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 05 खेत तालाब मन्‍सु वाला वागनेरा हा — खेत तालाब मन्‍सु वाला वागनेरा हात्‍यादेली पंचायत</t>
+          <t>1721005014/WC/ 05 खेत तालाब निर्माण वजीया हत्‍यादे — खेत तालाब निर्माण वजीया हत्‍यादेली</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>5624</v>
+        <v>4180</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>38896</v>
+        <v>38876</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>39247</v>
+        <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 05 वजीया भलीया ग्राम बागनेरा हात्‍य — 1721005014/WC/ 05 वजीया भलीया ग्राम बागनेरा हात्‍य</t>
+          <t>1721005014/WC/ 05 खेत तालाब मन्‍सु वाला वागनेरा हा — खेत तालाब मन्‍सु वाला वागनेरा हात्‍यादेली पंचायत</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>5624</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>38866</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>38896</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>39247</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 08 खेत तालाब रंगजी फुलजी हात्‍यादेल — खेत तालाब रंगजी फुलजी हात्‍यादेली</t>
+          <t>1721005014/WC/ 05 वजीया भलीया ग्राम बागनेरा हात्‍य — 1721005014/WC/ 05 वजीया भलीया ग्राम बागनेरा हात्‍य</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>10810</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>38876</v>
-[...3 lines deleted...]
-      </c>
+        <v>38866</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/110खेत ताल — खेत तालाब मकना मानसि‍ंग वागनेर</t>
+          <t>1721005014/WC/ 08 खेत तालाब रंगजी फुलजी हात्‍यादेल — खेत तालाब रंगजी फुलजी हात्‍यादेली</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>10810</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>38876</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>39217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/130 — Nistar Talab Nirman Vagnera Hatiyadeli 0809</t>
+          <t>1721005014/WC/110खेत ताल — खेत तालाब मकना मानसि‍ंग वागनेर</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>495000</v>
+        <v>100000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>397324</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>39874</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/174 — कुआ वाला नाका निस्‍तार तालाब वागनेरा हत्‍यादेली 09-10</t>
+          <t>1721005014/WC/130 — Nistar Talab Nirman Vagnera Hatiyadeli 0809</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>6157000</v>
+        <v>495000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>827296.46</v>
+        <v>397324</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>40224</v>
+        <v>39874</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>39974</v>
+        <v>40049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/180 — वागनेरा तालाब उन्‍नयन कार्य हत्‍यादेली 09-10</t>
+          <t>1721005014/WC/174 — कुआ वाला नाका निस्‍तार तालाब वागनेरा हत्‍यादेली 09-10</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>395000</v>
+        <v>6157000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>122274</v>
+        <v>827296.46</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40474</v>
+        <v>40224</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>40118</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/181 — हत्‍यादेली तालाब का उन्‍नय कार्य 09-10</t>
+          <t>1721005014/WC/180 — वागनेरा तालाब उन्‍नयन कार्य हत्‍यादेली 09-10</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>415000</v>
+        <v>395000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>156680.46</v>
+        <v>122274</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>40474</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>40118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/215 — पेयजल कुप निर्माण भुरा फ हात्‍यादेली 09-10</t>
+          <t>1721005014/WC/181 — हत्‍यादेली तालाब का उन्‍नय कार्य 09-10</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>144000</v>
+        <v>415000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>200418</v>
+        <v>156680.46</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>40224</v>
+        <v>40474</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>39723</v>
+        <v>40118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034318280 — NISTAR TALAB NIRMAN KOCHRA FALIYA HATIYADELI</t>
+          <t>1721005014/WC/215 — पेयजल कुप निर्माण भुरा फ हात्‍यादेली 09-10</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>1288000</v>
+        <v>144000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>1214565.48</v>
+        <v>200418</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42835</v>
+        <v>40224</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>43703</v>
+        <v>39723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034329686 — NISTAR TALAB OHALA WALE NALE PAR WAGNERA HATYADELI 2017-18</t>
+          <t>1721005014/WC/22012034318280 — NISTAR TALAB NIRMAN KOCHRA FALIYA HATIYADELI</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>1498000</v>
+        <v>1288000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>1484254.78</v>
+        <v>1214565.48</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>42931</v>
+        <v>42835</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034330287 — NISTAR TALAB MOVDA WALA NALA PAR WAGNERA HATYADELI 2017-18</t>
+          <t>1721005014/WC/22012034329686 — NISTAR TALAB OHALA WALE NALE PAR WAGNERA HATYADELI 2017-18</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>1496000</v>
+        <v>1498000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>1484254.78</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>42908</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>42931</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>43703</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034353388 — NISTAR TALAB NIRMAN BAPU KE KHET WALANALA WAGNERA</t>
+          <t>1721005014/WC/22012034330287 — NISTAR TALAB MOVDA WALA NALA PAR WAGNERA HATYADELI 2017-18</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>1496000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>1455961.45</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43001</v>
-[...3 lines deleted...]
-      </c>
+        <v>42908</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034381270 — Nistar Tank</t>
+          <t>1721005014/WC/22012034353388 — NISTAR TALAB NIRMAN BAPU KE KHET WALANALA WAGNERA</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>1496000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>1455961.45</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>43001</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034434931 — NISTAR TANK PAPTIWALA</t>
+          <t>1721005014/WC/22012034381270 — Nistar Tank</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>43375</v>
+        <v>42826</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034434932 — NISTAR TANK PAPTIWALI NAKI</t>
+          <t>1721005014/WC/22012034434931 — NISTAR TANK PAPTIWALA</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034435218 — Nistar Talab Nirman 3</t>
+          <t>1721005014/WC/22012034434932 — NISTAR TANK PAPTIWALI NAKI</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>43459</v>
+        <v>43375</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034435255 — PAPTI WALI NAKI NISTAR TANK</t>
+          <t>1721005014/WC/22012034435218 — Nistar Talab Nirman 3</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>1247000</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>1243982.49</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>43459</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034521995 — NISTAR TALAB HATYADELI</t>
+          <t>1721005014/WC/22012034435255 — PAPTI WALI NAKI NISTAR TANK</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>0</v>
+        <v>1247000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>1243982.49</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43757</v>
-[...1 lines deleted...]
-      <c r="K640" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>44078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034522007 — NISTAR TALAB NIRMAN PIPALA WALA NALA WAGNERA HATYADELI</t>
+          <t>1721005014/WC/22012034521995 — NISTAR TALAB HATYADELI</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43692</v>
+        <v>43757</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034556543 — NISTAR TALAB NIRMAN  BHURIYA WALE NALE PER  WAGNERA HATYADELI</t>
+          <t>1721005014/WC/22012034522007 — NISTAR TALAB NIRMAN PIPALA WALA NALA WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>1495965.49</v>
+        <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>1366196.85</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43997</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034580079 — LOOSE BOLDER CHECK DAM  NAKA FALIYA RUPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034556543 — NISTAR TALAB NIRMAN  BHURIYA WALE NALE PER  WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>0</v>
+        <v>1495965.49</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>1366196.85</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>43997</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034580080 — LOOSE BOLDER CHECK DAM  OHALA WALE NALE PER WAGNERA  HATYADELI</t>
+          <t>1721005014/WC/22012034580079 — LOOSE BOLDER CHECK DAM  NAKA FALIYA RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034580081 — LOOSE BOLDER CHECK DAM  PIPALI  WALE NALE PER WAGNERA  HATYADELI</t>
+          <t>1721005014/WC/22012034580080 — LOOSE BOLDER CHECK DAM  OHALA WALE NALE PER WAGNERA  HATYADELI</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034580082 — LOOSE BOLDER CHECK DAM BHAGU  KATARA   WALE NALE PER RUOAREL  HATYADELI</t>
+          <t>1721005014/WC/22012034580081 — LOOSE BOLDER CHECK DAM  PIPALI  WALE NALE PER WAGNERA  HATYADELI</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034580083 — LOOSE BOLDER CHECK DAM KATARA FALIYA RUPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034580082 — LOOSE BOLDER CHECK DAM BHAGU  KATARA   WALE NALE PER RUOAREL  HATYADELI</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034580084 — LOOSE BOLDER CHECK DAM NETU  KATARA   WALE NALE PER RUOAREL  HATYADELI</t>
+          <t>1721005014/WC/22012034580083 — LOOSE BOLDER CHECK DAM KATARA FALIYA RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034591767 — NISTAR TALAB NIRMAN MOHANIYA KHET WALI NAKI WAGNERA HATYADELI</t>
+          <t>1721005014/WC/22012034580084 — LOOSE BOLDER CHECK DAM NETU  KATARA   WALE NALE PER RUOAREL  HATYADELI</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>1294742.77</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>1233599.14</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44156</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034591768 — NISTAR TALAB NIRMAN RAKESH KHADIYA KHET WALI NAKI WAGNERA HATYADELI</t>
+          <t>1721005014/WC/22012034591767 — NISTAR TALAB NIRMAN MOHANIYA KHET WALI NAKI WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>1395223.14</v>
+        <v>1294742.77</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>1302528.1</v>
+        <v>1233599.14</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44182</v>
+        <v>44156</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>44526</v>
+        <v>45448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034629980 — CHECK DAM NIRMAN MAL FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034591768 — NISTAR TALAB NIRMAN RAKESH KHADIYA KHET WALI NAKI WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>1395223.14</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>1302528.1</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>44182</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>44526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034629981 — CHECK DAM NIRMAN MAL FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034629980 — CHECK DAM NIRMAN MAL FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034629982 — CHECK DAM NIRMAN MAL FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034629981 — CHECK DAM NIRMAN MAL FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740690 — CTR HANDPUMP RECHARGE PIT KANTU FALIYA RUPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034629982 — CHECK DAM NIRMAN MAL FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>132000</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44300</v>
+        <v>44106</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740701 — CTR HANDPUMP RECHARGE PIT TADVI FALIYA RUPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034740690 — CTR HANDPUMP RECHARGE PIT KANTU FALIYA RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>13938</v>
+        <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44354</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740961 — CTR HANDPUMP RECHARGE PIT SCHOOL FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740701 — CTR HANDPUMP RECHARGE PIT TADVI FALIYA RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>9306</v>
+        <v>13938</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44354</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>44970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740962 — CTR HANDPUMP RECHARGE PIT SCHOOL FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740961 — CTR HANDPUMP RECHARGE PIT SCHOOL FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>9306</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>44354</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>44970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740966 — CTR HANDPUMP RECHARGE PIT SCHOOL FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740962 — CTR HANDPUMP RECHARGE PIT SCHOOL FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740971 — CTR HANDPUMP RECHARGE PIT KHULLA KHADIYA FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740966 — CTR HANDPUMP RECHARGE PIT SCHOOL FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>13788</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44354</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740976 — CTR HANDPUMP RECHARGE PIT RAMU TADVI FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740971 — CTR HANDPUMP RECHARGE PIT KHULLA KHADIYA FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>11880</v>
+        <v>13788</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>44354</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>44970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740977 — CTR HANDPUMP RECHARGE PIT BHAGAT FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740976 — CTR HANDPUMP RECHARGE PIT RAMU TADVI FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>11880</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>44354</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>44970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740978 — CTR HANDPUMP RECHARGE PIT BHAGAT FALIYA HATYADELI</t>
+          <t>1721005014/WC/22012034740977 — CTR HANDPUMP RECHARGE PIT BHAGAT FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740979 — CTR HANDPUMP RECHARGE PIT BARIYA FALIYA WAGNERA  HATYADELI</t>
+          <t>1721005014/WC/22012034740978 — CTR HANDPUMP RECHARGE PIT BHAGAT FALIYA HATYADELI</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034740980 — CTR HANDPUMP RECHARGE PIT  BHURIYA FALIYA  WAGNERA  HATYADEL</t>
+          <t>1721005014/WC/22012034740979 — CTR HANDPUMP RECHARGE PIT BARIYA FALIYA WAGNERA  HATYADELI</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763822 — CTR LOSE BOULDER STRUCTURE MAL FALIYA MATAJI MANDIR KE PAS WALI NAKI WAGNERA HATYADELI G-1</t>
+          <t>1721005014/WC/22012034740980 — CTR HANDPUMP RECHARGE PIT  BHURIYA FALIYA  WAGNERA  HATYADEL</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>46644.09</v>
+        <v>14467.3</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763824 — CTR LOSE BOULDER STRUCTURE MAL FALIYA MATAJI MANDIR KE PAS WALI NAKI WAGNERA HATYADELI G-2</t>
+          <t>1721005014/WC/22012034763822 — CTR LOSE BOULDER STRUCTURE MAL FALIYA MATAJI MANDIR KE PAS WALI NAKI WAGNERA HATYADELI G-1</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>46644.09</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>40337</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763829 — CTR LOSE BOULDER STRUCTURE MAL FALIYA MATAJI MANDIR KE PAS WALI NAKI WAGNERA HATYADELI G-3</t>
+          <t>1721005014/WC/22012034763824 — CTR LOSE BOULDER STRUCTURE MAL FALIYA MATAJI MANDIR KE PAS WALI NAKI WAGNERA HATYADELI G-2</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>46644.09</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>40675.87</v>
+        <v>40337</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>44680</v>
+        <v>44526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763833 — CTR LOSE BOULDER STRUCTURE MAL FALIYA OHALA WALI NAKI WAGNERA HATYADELI G-1</t>
+          <t>1721005014/WC/22012034763829 — CTR LOSE BOULDER STRUCTURE MAL FALIYA MATAJI MANDIR KE PAS WALI NAKI WAGNERA HATYADELI G-3</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>46644.09</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>33968</v>
+        <v>40675.87</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44475</v>
+        <v>44367</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>44954</v>
+        <v>44680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763835 — CTR LOSE BOULDER STRUCTURE MAL FALIYA AAM WALI NAKI WAGNERA HATYADELI G-1</t>
+          <t>1721005014/WC/22012034763833 — CTR LOSE BOULDER STRUCTURE MAL FALIYA OHALA WALI NAKI WAGNERA HATYADELI G-1</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>46644.09</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>34740</v>
+        <v>33968</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44374</v>
+        <v>44475</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>44680</v>
+        <v>44954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763838 — CTR LOSE BOULDER STRUCTURE KHEDA MAIN ROAD KE PAS WALI NAKI WAGNERA HATYADELI G-1</t>
+          <t>1721005014/WC/22012034763835 — CTR LOSE BOULDER STRUCTURE MAL FALIYA AAM WALI NAKI WAGNERA HATYADELI G-1</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>46644.09</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>43739.57</v>
+        <v>34740</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44369</v>
+        <v>44374</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>44514</v>
+        <v>44680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034763840 — CTR LOSE BOULDER STRUCTURE KHEDA MAIN ROAD KE PAS WALI NAKI WAGNERA HATYADELI G-2</t>
+          <t>1721005014/WC/22012034763838 — CTR LOSE BOULDER STRUCTURE KHEDA MAIN ROAD KE PAS WALI NAKI WAGNERA HATYADELI G-1</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>46644.09</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>46398.87</v>
+        <v>43739.57</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44369</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>44520</v>
+        <v>44514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034771368 — NISTAR TALAB BADUL KE KHET WALI NAKI WAGNERA HATYADELI</t>
+          <t>1721005014/WC/22012034763840 — CTR LOSE BOULDER STRUCTURE KHEDA MAIN ROAD KE PAS WALI NAKI WAGNERA HATYADELI G-2</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>1105068.86</v>
+        <v>46644.09</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>1083590.32</v>
+        <v>46398.87</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44371</v>
+        <v>44369</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44702</v>
+        <v>44520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034771375 — NISTAR TALAB NIRMAN KALU KE KHET WALI NAKI RUPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034771368 — NISTAR TALAB BADUL KE KHET WALI NAKI WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>1044299.63</v>
+        <v>1105068.86</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>1012015.56</v>
+        <v>1083590.32</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44510</v>
+        <v>44371</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>44954</v>
+        <v>44702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034771387 — NISTAR TALAB NIRMAN HAMCHAND KE KHET WALI NAKI WAGNERA HATYADELI</t>
+          <t>1721005014/WC/22012034771375 — NISTAR TALAB NIRMAN KALU KE KHET WALI NAKI RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>1402823.03</v>
+        <v>1044299.63</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>1012015.56</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>44510</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>44954</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034777380 — CTR ROOF TOP RAIN WATER HARVESTING K.G.B.V HOSTRAL HATYADELI</t>
+          <t>1721005014/WC/22012034771387 — NISTAR TALAB NIRMAN HAMCHAND KE KHET WALI NAKI WAGNERA HATYADELI</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>22229.14</v>
+        <v>1402823.03</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034777386 — CTR ROOF TOP RAIN WATER HARVESTING  PRIMARY SCHOOL  RUPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034777380 — CTR ROOF TOP RAIN WATER HARVESTING K.G.B.V HOSTRAL HATYADELI</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034911070 — CHECK DAM NIRMAN NINAMA FALIYA  ROOPAREL HATYADELI</t>
+          <t>1721005014/WC/22012034777386 — CTR ROOF TOP RAIN WATER HARVESTING  PRIMARY SCHOOL  RUPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>424000</v>
+        <v>22229.14</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>402111</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45159</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012034970271 — N/T RENOVATOIN MAL FALIYA WAGHNERA G.P.HATYADELI</t>
+          <t>1721005014/WC/22012034911070 — CHECK DAM NIRMAN NINAMA FALIYA  ROOPAREL HATYADELI</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>644678.24</v>
+        <v>424000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>331325.1</v>
+        <v>402111</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44708</v>
+        <v>45159</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45009</v>
+        <v>45215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035096514 — Percolation tank cons.sagoun wali maki waghnera g.p. hatyadeli</t>
+          <t>1721005014/WC/22012034970271 — N/T RENOVATOIN MAL FALIYA WAGHNERA G.P.HATYADELI</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>699858.3</v>
+        <v>644678.24</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>662404.26</v>
+        <v>331325.1</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45206</v>
+        <v>44708</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>45516</v>
+        <v>45009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035096515 — Percolation Recharge tank Behada wala naka waghnera G.P. Hatyadeli</t>
+          <t>1721005014/WC/22012035096514 — Percolation tank cons.sagoun wali maki waghnera g.p. hatyadeli</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>699818.92</v>
+        <v>699858.3</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>622022.26</v>
+        <v>662404.26</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>45479</v>
+        <v>45516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035096517 — Percolation Recharge tank  Ansingh ke khet wale per  nalewaghnera G.P.Hatyadeli</t>
+          <t>1721005014/WC/22012035096515 — Percolation Recharge tank Behada wala naka waghnera G.P. Hatyadeli</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>699749.58</v>
+        <v>699818.92</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>666551.91</v>
+        <v>622022.26</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45361</v>
+        <v>45206</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>45601</v>
+        <v>45479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035153678 — CHEAK DAM NIRMAN MOHANIYA WALA NALA WAGHNEHRA HATYADELI</t>
+          <t>1721005014/WC/22012035096517 — Percolation Recharge tank  Ansingh ke khet wale per  nalewaghnera G.P.Hatyadeli</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>2134460.81</v>
+        <v>699749.58</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>2029708.8</v>
+        <v>666551.91</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45344</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>45361</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035173018 — NISTAR TALAB BHURIYA WALA NALA.</t>
+          <t>1721005014/WC/22012035153678 — CHEAK DAM NIRMAN MOHANIYA WALA NALA WAGHNEHRA HATYADELI</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>1128249.51</v>
+        <v>2134460.81</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>1010821.91</v>
+        <v>2029708.8</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45344</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035222334 — Shikari Wala Nala Minor Tank For Forest and Wild Life</t>
+          <t>1721005014/WC/22012035173018 — NISTAR TALAB BHURIYA WALA NALA.</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>2495577.58</v>
+        <v>1128249.51</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>2339467.4</v>
+        <v>1010821.91</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45625</v>
+        <v>45367</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>46128</v>
+        <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035279324 — JGSA 2025 Recharge Structure Sarvjanik  Kup Nirman School Bhuriya Fhaliya</t>
+          <t>1721005014/WC/22012035222334 — Shikari Wala Nala Minor Tank For Forest and Wild Life</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>2495577.58</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>2339467.4</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>45625</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035291811 — JGSA 2025 Recharge Structure Sarwajnic payjal koop school bhuriya faliya 1721005014/DP/2201203448906</t>
+          <t>1721005014/WC/22012035279324 — JGSA 2025 Recharge Structure Sarvjanik  Kup Nirman School Bhuriya Fhaliya</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035291813 — JGSA 2025 Recharge Structure Sarwajnic payjal koop school bhuriya faliya1721005014/DP/22012034489060</t>
+          <t>1721005014/WC/22012035291811 — JGSA 2025 Recharge Structure Sarwajnic payjal koop school bhuriya faliya 1721005014/DP/2201203448906</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035291843 — JGSA 2025 Recharge Structure Sarwajnic payjal koop school bhuriya 1721005014/DP/22012034489060</t>
+          <t>1721005014/WC/22012035291813 — JGSA 2025 Recharge Structure Sarwajnic payjal koop school bhuriya faliya1721005014/DP/22012034489060</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>23899.46</v>
+        <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>12595.56</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035303464 — JGSA 2025 Recharge Structure Sarwajnic payjal koop Damor faliya 1721005014/DP/22012034521120</t>
+          <t>1721005014/WC/22012035291843 — JGSA 2025 Recharge Structure Sarwajnic payjal koop school bhuriya 1721005014/DP/22012034489060</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>18897.72</v>
+        <v>12595.56</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45791</v>
+        <v>45793</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035303692 — JGSA 2025 Recharge Structure Sarwajnic payjal koop  bhuriya faliya 1721005014/DW/9993633875</t>
+          <t>1721005014/WC/22012035303464 — JGSA 2025 Recharge Structure Sarwajnic payjal koop Damor faliya 1721005014/DP/22012034521120</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>18383.76</v>
+        <v>18897.72</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>46112</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035303708 — JGSA 2025 Recharge Structure Sarwajnic payjal koop Kochara faliya 1721005014/DW/9993633175</t>
+          <t>1721005014/WC/22012035303692 — JGSA 2025 Recharge Structure Sarwajnic payjal koop  bhuriya faliya 1721005014/DW/9993633875</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>14207.76</v>
+        <v>18383.76</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/22012035314167 — JGSA 2025 Recharge Structure Sarwajnic payjal koop bhura faliya Hatyadeli</t>
+          <t>1721005014/WC/22012035303708 — JGSA 2025 Recharge Structure Sarwajnic payjal koop Kochara faliya 1721005014/DW/9993633175</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>20471.76</v>
+        <v>14207.76</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45819</v>
+        <v>45791</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/2निस्‍ताल — निस्‍ताल तालाब कुऐवाली नाका 61.57</t>
+          <t>1721005014/WC/22012035314167 — JGSA 2025 Recharge Structure Sarwajnic payjal koop bhura faliya Hatyadeli</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>6157000</v>
+        <v>23899.46</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>1124275.3</v>
+        <v>20471.76</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>40282</v>
+        <v>45819</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>39904</v>
+        <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/301 — निस्‍तार तालाब निर्माण वागनेरा हत्‍यादेली 10-11</t>
+          <t>1721005014/WC/2निस्‍ताल — निस्‍ताल तालाब कुऐवाली नाका 61.57</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>499000</v>
+        <v>6157000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>541084</v>
+        <v>1124275.3</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>40539</v>
+        <v>40282</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>40533</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/354 — निस्‍तार तालाब निर्माण जलहन वाला नाला मेडा फ रूपारेल हत्‍यादेली 10-11</t>
+          <t>1721005014/WC/301 — निस्‍तार तालाब निर्माण वागनेरा हत्‍यादेली 10-11</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>475000</v>
+        <v>499000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>577676</v>
+        <v>541084</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>40689</v>
+        <v>40539</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>41988</v>
+        <v>40533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 3 खेत तालाब नानका भाणजी रूपारेल हात — खेत तालाब नानका भाणजी रूपारेल हात्‍यादेली पंचायत</t>
+          <t>1721005014/WC/354 — निस्‍तार तालाब निर्माण जलहन वाला नाला मेडा फ रूपारेल हत्‍यादेली 10-11</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>475000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>10324</v>
+        <v>577676</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>38883</v>
+        <v>40689</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>39216</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/ 3खेत तालाब रूपसिंग कालीया रूपारेल — खेत तालाब रूपसिंग कालीया रूपारेल हात्‍यादेली पंचायत</t>
+          <t>1721005014/WC/ 3 खेत तालाब नानका भाणजी रूपारेल हात — खेत तालाब नानका भाणजी रूपारेल हात्‍यादेली पंचायत</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>11683</v>
+        <v>10324</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>38883</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>39223</v>
+        <v>39216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/415 — पेयजल कूप स्‍कुल परिसर हत्‍यादेली 11-12</t>
+          <t>1721005014/WC/ 3खेत तालाब रूपसिंग कालीया रूपारेल — खेत तालाब रूपसिंग कालीया रूपारेल हात्‍यादेली पंचायत</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>175000</v>
+        <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>256722</v>
+        <v>11683</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>40833</v>
+        <v>38883</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>41985</v>
+        <v>39223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/460 — निस्‍तार तालाब निर्माण बैहडा वाले नाले पर हात्‍यादेली 2011-12</t>
+          <t>1721005014/WC/415 — पेयजल कूप स्‍कुल परिसर हत्‍यादेली 11-12</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>500000</v>
+        <v>175000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>465462</v>
+        <v>256722</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40880</v>
+        <v>40833</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>41713</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/571 — पेयजल कुप निर्माण भूरिया फलिया हात्‍यादेली 2011-12</t>
+          <t>1721005014/WC/460 — निस्‍तार तालाब निर्माण बैहडा वाले नाले पर हात्‍यादेली 2011-12</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>175000</v>
+        <v>500000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>169704</v>
+        <v>465462</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>40969</v>
+        <v>40880</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>42384</v>
+        <v>41713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/572 — पेयजल कुप निर्माण पचाया फलिया बागनेरा 2011-12</t>
+          <t>1721005014/WC/571 — पेयजल कुप निर्माण भूरिया फलिया हात्‍यादेली 2011-12</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>175000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>156460</v>
+        <v>169704</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>40982</v>
+        <v>40969</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43692</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/620 — निस्‍तार तालाब निमार्ण पिपर वाले नाले पर हात्‍यादे</t>
+          <t>1721005014/WC/572 — पेयजल कुप निर्माण पचाया फलिया बागनेरा 2011-12</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>454000</v>
+        <v>175000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>395444</v>
+        <v>156460</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>41041</v>
+        <v>40982</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>41993</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/9993649436 — Nistar Talab Nirman somla vala nala hatiyadeli 201</t>
+          <t>1721005014/WC/620 — निस्‍तार तालाब निमार्ण पिपर वाले नाले पर हात्‍यादे</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>697000</v>
+        <v>454000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>685239.72</v>
+        <v>395444</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>41703</v>
+        <v>41041</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43301</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/9993664436 — NISTAR TALAB NIRMAN WAGNERA MAL FALIYA HATYADELI 2015-16</t>
+          <t>1721005014/WC/9993649436 — Nistar Talab Nirman somla vala nala hatiyadeli 201</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>1499000</v>
+        <v>697000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>1403108.39</v>
+        <v>685239.72</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42392</v>
+        <v>41703</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>43255</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/9993669336 — Nistr talab</t>
+          <t>1721005014/WC/9993664436 — NISTAR TALAB NIRMAN WAGNERA MAL FALIYA HATYADELI 2015-16</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>0</v>
+        <v>1499000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>1403108.39</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K705" s="3"/>
+        <v>42392</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>43255</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण करण सिंह पांगला हात्‍याद — कुप निर्माण करण सिंह पांगला हात्‍यादेली</t>
+          <t>1721005014/WC/9993669336 — Nistr talab</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>6627.96</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39074</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण दितीया पांगला हात्‍यादेल — कुप निर्माण दितीया पांगला हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण करण सिंह पांगला हात्‍याद — कुप निर्माण करण सिंह पांगला हात्‍यादेली</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>10310.16</v>
+        <v>6627.96</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39070</v>
+        <v>39074</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण नाथीया पूंजा हात्‍यादेली — कुप निर्माण नाथीया पूंजा हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण दितीया पांगला हात्‍यादेल — कुप निर्माण दितीया पांगला हात्‍यादेली</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>12092.28</v>
+        <v>10310.16</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>39070</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण पथरीया सोमला हात्‍यादेली — कुप निर्माण पथरीया सोमला हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण नाथीया पूंजा हात्‍यादेली — कुप निर्माण नाथीया पूंजा हात्‍यादेली</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>10678.38</v>
+        <v>12092.28</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>39076</v>
+        <v>39070</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण पांगला वेस्‍ता हात्‍यादे — कुप निर्माण पांगला वेस्‍ता हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण पथरीया सोमला हात्‍यादेली — कुप निर्माण पथरीया सोमला हात्‍यादेली</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>12519.48</v>
+        <v>10678.38</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>39077</v>
+        <v>39076</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण प्रताप देवला रूपारेल — कुप निर्माण प्रताप देवला रूपारेल हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण पांगला वेस्‍ता हात्‍यादे — कुप निर्माण पांगला वेस्‍ता हात्‍यादेली</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>12519.48</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>39084</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>39077</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>45185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/कुप निर्माण मतकी नानीया हात्‍यादेली — कुप निर्माण मतकी नानीया हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण प्रताप देवला रूपारेल — कुप निर्माण प्रताप देवला रूपारेल हात्‍यादेली</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>10310.16</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>39070</v>
-[...3 lines deleted...]
-      </c>
+        <v>39084</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/निस्‍तार तालाब बागनेरा हात्‍यादेली — निस्‍तार तालाब बागनेरा हात्‍यादेली</t>
+          <t>1721005014/WC/कुप निर्माण मतकी नानीया हात्‍यादेली — कुप निर्माण मतकी नानीया हात्‍यादेली</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>398000</v>
+        <v>45000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>71568</v>
+        <v>10310.16</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>39146</v>
+        <v>39070</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>39146</v>
+        <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/पूनीया जवल — खेत तालाब  पूनीया जवला</t>
+          <t>1721005014/WC/निस्‍तार तालाब बागनेरा हात्‍यादेली — निस्‍तार तालाब बागनेरा हात्‍यादेली</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>100000</v>
+        <v>398000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>71568</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>39146</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>39146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WC/वजीया भलीय — खेत तालाब  वजीया भलीया ग्राम बागनेरा</t>
+          <t>1721005014/WC/पूनीया जवल — खेत तालाब  पूनीया जवला</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>38876</v>
+        <v>39539</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WH/19957198 — REPAIRING WORK PEYJAL KUP MEDA FALIYA HATYADELI 2016-17</t>
+          <t>1721005014/WC/वजीया भलीय — खेत तालाब  वजीया भलीया ग्राम बागनेरा</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>23500</v>
+        <v>100000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>23022</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42525</v>
-[...3 lines deleted...]
-      </c>
+        <v>38876</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WH/19957199 — REPAIRING WORK PEYJAL KUP MAL BHAGAT BARIYA F. HATYADELI  2016-17</t>
+          <t>1721005014/WH/19957198 — REPAIRING WORK PEYJAL KUP MEDA FALIYA HATYADELI 2016-17</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>24600</v>
+        <v>23500</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>23850</v>
+        <v>23022</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>42525</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>42633</v>
+        <v>42919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WH/22012034909977 — N/T RENOVATOIN MEDA FALIYA RUPAREL G.P.HATYADELI</t>
+          <t>1721005014/WH/19957199 — REPAIRING WORK PEYJAL KUP MAL BHAGAT BARIYA F. HATYADELI  2016-17</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>511106.07</v>
+        <v>24600</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>479620.8</v>
+        <v>23850</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44642</v>
+        <v>42525</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>44801</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1721005014/WH/22012034910009 — N/T RENOVATOIN CHOUHAN  FALIYA HATYADELI   G.P.HATYADELI</t>
+          <t>1721005014/WH/22012034909977 — N/T RENOVATOIN MEDA FALIYA RUPAREL G.P.HATYADELI</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>524772.77</v>
+        <v>511106.07</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>457621.84</v>
+        <v>479620.8</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44652</v>
+        <v>44642</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>44998</v>
+        <v>44801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1721005014/कपिल धारा कूप/तेरसिह रामचन्‍द्र — कपिल धारा कूप/तेरसिह रामचन्‍द्र</t>
+          <t>1721005014/WH/22012034910009 — N/T RENOVATOIN CHOUHAN  FALIYA HATYADELI   G.P.HATYADELI</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>63000</v>
+        <v>524772.77</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>70821</v>
+        <v>457621.84</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>39401</v>
+        <v>44652</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>39592</v>
+        <v>44998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1721005/IF/22012034596899 — NEEJI FLODHYAN ROPAN RAKESH HEEMCHAND</t>
+          <t>1721005014/कपिल धारा कूप/तेरसिह रामचन्‍द्र — कपिल धारा कूप/तेरसिह रामचन्‍द्र</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>144000</v>
+        <v>63000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>25740</v>
+        <v>70821</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44084</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>39401</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>39592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1721005/IF/22012034598946 — NEEJI FLODHYAN ROPAN DULLA KASU</t>
+          <t>1721005/IF/22012034596899 — NEEJI FLODHYAN ROPAN RAKESH HEEMCHAND</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>144000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>12910</v>
+        <v>25740</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44103</v>
+        <v>44084</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1721005/IF/22012034598953 — NEEJI FLODHYAN ROPAN BADIYA MUNNA HATYADELI</t>
+          <t>1721005/IF/22012034598946 — NEEJI FLODHYAN ROPAN DULLA KASU</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>144000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>36883</v>
+        <v>12910</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44090</v>
+        <v>44103</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1721005/IF/22012035288388 — NEEJI FLODHYAN ROPAN SUNPAL RANJI MEDA RUPAREL</t>
+          <t>1721005/IF/22012034598953 — NEEJI FLODHYAN ROPAN BADIYA MUNNA HATYADELI</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>140000</v>
+        <v>144000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>50462</v>
+        <v>36883</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45713</v>
+        <v>44090</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1721005/IF/22012035288395 — NEEJI FLODHYAN ROPAN RATANSINGH NANIYA PARMAR HATAYADELI</t>
+          <t>1721005/IF/22012035288388 — NEEJI FLODHYAN ROPAN SUNPAL RANJI MEDA RUPAREL</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>33929</v>
+        <v>50462</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1721005/WC/ 03 Nistar talab nirman agriculture — Nistar talab nirman wagnera agriculture</t>
+          <t>1721005/IF/22012035288395 — NEEJI FLODHYAN ROPAN RATANSINGH NANIYA PARMAR HATAYADELI</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>1281000</v>
+        <v>140000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>609352.12</v>
+        <v>33929</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>38864</v>
-[...3 lines deleted...]
-      </c>
+        <v>45713</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1721005/WC/278 — वागनेरा तालाब उन्‍नयन कार्य हत्‍यादेली wrd 09-10</t>
+          <t>1721005/WC/ 03 Nistar talab nirman agriculture — Nistar talab nirman wagnera agriculture</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>395000</v>
+        <v>1281000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>155591.4</v>
+        <v>609352.12</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>40475</v>
+        <v>38864</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>40088</v>
+        <v>45185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1721005/WC/279 — हत्‍यादेली तालाब उन्‍नयन कार्य हत्‍यादेली Wrd 09-10</t>
+          <t>1721005/WC/278 — वागनेरा तालाब उन्‍नयन कार्य हत्‍यादेली wrd 09-10</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>415000</v>
+        <v>395000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>121877</v>
+        <v>155591.4</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>40551</v>
+        <v>40475</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>40088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926691270 — RDF Protection 264 Hatyadeli T.S.10</t>
+          <t>1721005/WC/279 — हत्‍यादेली तालाब उन्‍नयन कार्य हत्‍यादेली Wrd 09-10</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>34610</v>
+        <v>415000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>15660</v>
+        <v>121877</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>40909</v>
+        <v>40551</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>41180</v>
+        <v>40088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926691273 — RDF Protection 265 Hatyadeli T.S.18</t>
+          <t>1721/DP/9926691270 — RDF Protection 264 Hatyadeli T.S.10</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>34610</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>16392</v>
+        <v>15660</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>40909</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926691646 — RDF Protection 266 Wagnera T.S.57</t>
+          <t>1721/DP/9926691273 — RDF Protection 265 Hatyadeli T.S.18</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>34610</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>12672</v>
+        <v>16392</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>41030</v>
+        <v>40909</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926691904 — tesar utpadan and vraksaropan</t>
+          <t>1721/DP/9926691646 — RDF Protection 266 Wagnera T.S.57</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>4729000</v>
+        <v>34610</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>283930</v>
+        <v>12672</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>40836</v>
+        <v>41030</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>42536</v>
+        <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926693592 — RDF Protection 266 Wagnera T.S.N.25</t>
+          <t>1721/DP/9926691904 — tesar utpadan and vraksaropan</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>34610</v>
+        <v>4729000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>13464</v>
+        <v>283930</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>41030</v>
+        <v>40836</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>41180</v>
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926693625 — RDF Protection 266 Wagnera T.S.45</t>
+          <t>1721/DP/9926693592 — RDF Protection 266 Wagnera T.S.N.25</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>34610</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>12672</v>
+        <v>13464</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>41030</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1721/DP/9926694164 — SoilWater Conservation work 24.29 lacks. Hatyadel</t>
+          <t>1721/DP/9926693625 — RDF Protection 266 Wagnera T.S.45</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>2429000</v>
+        <v>34610</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>287996.5</v>
+        <v>12672</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>41167</v>
+        <v>41030</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>42801</v>
+        <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1721/LD/264 — R D F protection hatyadeli 24</t>
+          <t>1721/DP/9926694164 — SoilWater Conservation work 24.29 lacks. Hatyadel</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>38600</v>
+        <v>2429000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>600</v>
+        <v>287996.5</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>40179</v>
+        <v>41167</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>40179</v>
+        <v>42801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1721/LD/264 a — R D F protection hatyadeli 264 a</t>
+          <t>1721/LD/264 — R D F protection hatyadeli 24</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>38600</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>17700</v>
+        <v>600</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>40179</v>
       </c>
       <c r="K737" s="3" t="n">
         <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1721/LD/264 b — R D F protection hatiyadeli 24</t>
+          <t>1721/LD/264 a — R D F protection hatyadeli 264 a</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>38600</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>15500</v>
+        <v>17700</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>40179</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1721/LD/266 — r d f protection wagnera 266 a</t>
+          <t>1721/LD/264 b — R D F protection hatiyadeli 24</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>38600</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>19100</v>
+        <v>15500</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>40179</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1721/LD/b 251 — R D F protection wagnera  266 b</t>
+          <t>1721/LD/266 — r d f protection wagnera 266 a</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>51400</v>
+        <v>38600</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>6500</v>
+        <v>19100</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>40179</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012034378672 — Nisaar Talab Nirmaan Pipli Wala Nala Ruparel (Hatyadeli)</t>
+          <t>1721/LD/b 251 — R D F protection wagnera  266 b</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>2484000</v>
+        <v>51400</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>2486408.73</v>
+        <v>6500</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>43039</v>
+        <v>40179</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>43530</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012034443186 — NISTAR TALAB MALFALIYA VAGNERA</t>
+          <t>1721/WC/22012034378672 — Nisaar Talab Nirmaan Pipli Wala Nala Ruparel (Hatyadeli)</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>4267000</v>
+        <v>2484000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>4022313.42</v>
+        <v>2486408.73</v>
       </c>
       <c r="J742" s="3" t="n">
+        <v>43039</v>
+      </c>
+      <c r="K742" s="3" t="n">
         <v>43530</v>
-      </c>
-[...1 lines deleted...]
-        <v>44672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012034446584 — NISTAR TALAB MAHUDIWALA NALA WAGNEERA</t>
+          <t>1721/WC/22012034443186 — NISTAR TALAB MALFALIYA VAGNERA</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>2500000</v>
+        <v>4267000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>15724</v>
+        <v>4022313.42</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>43532</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>44672</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012035199818 — OHALA WALI NAKI MINOR TANK FOR FOREST &amp; WILDLIFE(HATYADELI)</t>
+          <t>1721/WC/22012034446584 — NISTAR TALAB MAHUDIWALA NALA WAGNEERA</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>2942000</v>
+        <v>2500000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>2880991.61</v>
+        <v>15724</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45663</v>
-[...3 lines deleted...]
-      </c>
+        <v>43532</v>
+      </c>
+      <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012035244955 — KHENJDA WALA NANA MINOR TANK FOR FOREST &amp; WILD LIFE ( HATYADELI)</t>
+          <t>1721/WC/22012035199818 — OHALA WALI NAKI MINOR TANK FOR FOREST &amp; WILDLIFE(HATYADELI)</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>2499000</v>
+        <v>2942000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>2173835.56</v>
+        <v>2880991.61</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45694</v>
-[...1 lines deleted...]
-      <c r="K745" s="3"/>
+        <v>45663</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>46132</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012035244956 — LIMDA WALA NANA MINOR TANK FOR FOREST &amp; WILD LIFE ( HATYADELI)</t>
+          <t>1721/WC/22012035244955 — KHENJDA WALA NANA MINOR TANK FOR FOREST &amp; WILD LIFE ( HATYADELI)</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>2499000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>139113</v>
+        <v>2173835.56</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>45770</v>
+        <v>45694</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>JHABUA / RAMA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D747" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E747" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F747" s="1" t="inlineStr">
+        <is>
+          <t>1721/WC/22012035244956 — LIMDA WALA NANA MINOR TANK FOR FOREST &amp; WILD LIFE ( HATYADELI)</t>
+        </is>
+      </c>
+      <c r="G747" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H747" s="2" t="n">
+        <v>2499000</v>
+      </c>
+      <c r="I747" s="2" t="n">
+        <v>139113</v>
+      </c>
+      <c r="J747" s="3" t="n">
+        <v>45770</v>
+      </c>
+      <c r="K747" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>JHABUA / RAMA</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
           <t>2016-2017</t>
         </is>
       </c>
-      <c r="C747" s="1" t="inlineStr">
+      <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D747" s="1" t="inlineStr">
+      <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E747" s="1" t="inlineStr">
+      <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F747" s="1" t="inlineStr">
+      <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1721/WC/9993674456 — Nistar Talab Chhapra wala Naka Wagnera</t>
         </is>
       </c>
-      <c r="G747" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H747" s="2" t="n">
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
         <v>4992000</v>
       </c>
-      <c r="I747" s="2" t="n">
+      <c r="I748" s="2" t="n">
         <v>4663661.01</v>
       </c>
-      <c r="J747" s="3" t="n">
+      <c r="J748" s="3" t="n">
         <v>42503</v>
       </c>
-      <c r="K747" s="3" t="n">
+      <c r="K748" s="3" t="n">
         <v>43465</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>